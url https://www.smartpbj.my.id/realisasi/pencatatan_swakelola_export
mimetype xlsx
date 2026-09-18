--- v0 (2026-08-04)
+++ v1 (2026-09-18)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="168">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="182">
   <si>
     <t>Tahun Anggaran</t>
   </si>
   <si>
     <t>Nama Satker</t>
   </si>
   <si>
     <t>Kode Satker</t>
   </si>
   <si>
     <t>Kode KLPD</t>
   </si>
   <si>
     <t>Kode LPSE</t>
   </si>
   <si>
     <t>Kode Swakelola</t>
   </si>
   <si>
     <t>Jenis Realisasi</t>
   </si>
   <si>
     <t>No Realisasi</t>
   </si>
   <si>
@@ -83,444 +83,486 @@
   <si>
     <t>Nama PPK</t>
   </si>
   <si>
     <t>DINAS KOPERASI, USAHA MIKRO KECIL DAN MENENGAH</t>
   </si>
   <si>
     <t>D27</t>
   </si>
   <si>
     <t>***************006</t>
   </si>
   <si>
     <t>N* N***** S******** W.</t>
   </si>
   <si>
     <t>***************027</t>
   </si>
   <si>
     <t>I G**** A** Y***, S*, M.S*</t>
   </si>
   <si>
     <t>BADAN KEPEGAWAIAN DAN PENGEMBANGAN SUMBER DAYA MANUSIA</t>
   </si>
   <si>
-    <t>I K***** A** W******, S*., M.S*</t>
-[...1 lines deleted...]
-  <si>
     <t>***************005</t>
   </si>
   <si>
     <t>I** B**** K***** Y*** S*****,S**,M.M</t>
+  </si>
+  <si>
+    <t>I K***** A** W******, S*., M.S*</t>
   </si>
   <si>
     <t>KELURAHAN TONJA</t>
   </si>
   <si>
     <t>***************003</t>
   </si>
   <si>
     <t>I G*** O** D*******, S*</t>
   </si>
   <si>
     <t>KELURAHAN UBUNG</t>
   </si>
   <si>
     <t>***************001</t>
   </si>
   <si>
     <t>D** K***** P*******, S.S**.M.A.P</t>
   </si>
   <si>
     <t>KELURAHAN SERANGAN</t>
   </si>
   <si>
     <t>***************002</t>
   </si>
   <si>
     <t>N* W**** S*******, S*.,M*</t>
   </si>
   <si>
     <t>KELURAHAN SANUR</t>
   </si>
   <si>
     <t>I** B**** M*** W***** S*****,S.S**</t>
   </si>
   <si>
     <t>KELURAHAN PEDUNGAN</t>
   </si>
   <si>
     <t>***************012</t>
   </si>
   <si>
     <t>I K**** E******, S.S**</t>
   </si>
   <si>
+    <t>*************002</t>
+  </si>
+  <si>
+    <t>I W**** D****, S.S**</t>
+  </si>
+  <si>
     <t>KELURAHAN KESIMAN</t>
   </si>
   <si>
     <t>***************018</t>
   </si>
   <si>
     <t>I N***** N****, S*</t>
   </si>
   <si>
     <t>KELURAHAN PENATIH</t>
   </si>
   <si>
     <t>I W**** M****, S.A*</t>
   </si>
   <si>
     <t>KELURAHAN SESETAN</t>
   </si>
   <si>
     <t>W**** G*** G*** P******, S.S**., M.A*.</t>
   </si>
   <si>
     <t>KELURAHAN SUMERTA</t>
   </si>
   <si>
     <t>L** S** W******, S*</t>
   </si>
   <si>
     <t>***************026</t>
   </si>
   <si>
     <t>I W**** E** A******, S**.P**</t>
   </si>
   <si>
     <t>KELURAHAN DANGIN PURI</t>
   </si>
   <si>
     <t>***************028</t>
   </si>
   <si>
     <t>I W**** S** P****, S*.,S.I*.,M*</t>
   </si>
   <si>
+    <t>KELURAHAN DAUH PURI</t>
+  </si>
+  <si>
+    <t>I M*** S********, S.S**., M.A*</t>
+  </si>
+  <si>
     <t>KELURAHAN RENON</t>
   </si>
   <si>
     <t>I G*** S*****, S.S*, M.P*</t>
   </si>
   <si>
     <t>KELURAHAN PEMECUTAN</t>
   </si>
   <si>
     <t>A*** Y*** K*********,S. S**</t>
+  </si>
+  <si>
+    <t>PUSKESMAS I DENPASAR SELATAN</t>
+  </si>
+  <si>
+    <t>I W**** D*******</t>
+  </si>
+  <si>
+    <t>PUSKESMAS II DENPASAR SELATAN</t>
+  </si>
+  <si>
+    <t>***************004</t>
+  </si>
+  <si>
+    <t>d*. I** A** K**** M******, M**</t>
   </si>
   <si>
     <t>PUSKESMAS III DENPASAR SELATAN</t>
   </si>
   <si>
     <t>d**.P*** J*** S******** S******</t>
   </si>
   <si>
     <t>PUSKESMAS IV DENPASAR SELATAN</t>
   </si>
   <si>
     <t>A*** R*****</t>
   </si>
   <si>
     <t>PUSKESMAS I DENPASAR TIMUR</t>
   </si>
   <si>
     <t>***************013</t>
   </si>
   <si>
     <t>d*. N* N***** L**** A*****</t>
   </si>
   <si>
     <t>PUSKESMAS II DENPASAR UTARA</t>
   </si>
   <si>
     <t>***************007</t>
   </si>
   <si>
     <t>d*. N* P*** A** W*******</t>
   </si>
   <si>
     <t>BAGIAN KESEJAHTERAAN RAKYAT</t>
   </si>
   <si>
     <t>I. B. A*** S**** A*****, S.S</t>
   </si>
   <si>
+    <t>I P*** A*** J*****</t>
+  </si>
+  <si>
     <t>BAGIAN TATA PEMERINTAHAN</t>
   </si>
   <si>
     <t>I W**** H*********</t>
   </si>
   <si>
     <t>BAGIAN KERJASAMA</t>
   </si>
   <si>
     <t>I** A** G**** Y****</t>
   </si>
   <si>
     <t>BAGIAN PENGADAAN BARANG DAN JASA</t>
   </si>
   <si>
     <t>I W**** S*******</t>
   </si>
   <si>
     <t>BAGIAN UMUM</t>
   </si>
   <si>
     <t>***************011</t>
   </si>
   <si>
     <t>I N***** D**** W****, S.S**</t>
   </si>
   <si>
+    <t>I G**** A**** D*** T*****, S*</t>
+  </si>
+  <si>
     <t>BLUD RSUD WANGAYA</t>
   </si>
   <si>
     <t>B*** N*******</t>
   </si>
   <si>
     <t>DINAS PERUMAHAN, KAWASAN PERMUKIMAN DAN PERTANAHAN</t>
   </si>
   <si>
     <t>***************008</t>
   </si>
   <si>
     <t>N* W**** V******** S***, S*. M.S*</t>
   </si>
   <si>
     <t>BAGIAN PROTOKOL DAN KOMUNIKASI PIMPINAN</t>
   </si>
   <si>
     <t>I G**** A**** G*** P******* N******</t>
   </si>
   <si>
     <t>BADAN RISET DAN INOVASI DAERAH</t>
   </si>
   <si>
     <t>I*. L** N***** R** S*******, M.S*</t>
+  </si>
+  <si>
+    <t>BAGIAN PEREKONOMIAN</t>
   </si>
   <si>
     <t>DINAS PEMADAM KEBAKARAN DAN PENYELAMATAN</t>
   </si>
   <si>
     <t>***************038</t>
   </si>
   <si>
     <t>N***** T****** A*********</t>
   </si>
   <si>
     <t>I M*** S***** W*****</t>
   </si>
   <si>
     <t>INSPEKTORAT</t>
   </si>
   <si>
     <t>I N***** E** S******</t>
   </si>
   <si>
     <t>BADAN PERENCANAAN PEMBANGUNAN DAERAH</t>
   </si>
   <si>
     <t>D**.A*** A**** G*** M*******</t>
   </si>
   <si>
     <t>BADAN PENANGGULANGAN BENCANA DAERAH</t>
   </si>
   <si>
     <t>D**. I B J*** A********, M.S*</t>
   </si>
   <si>
+    <t>I** B**** M*** P**********, S***, M.S*</t>
+  </si>
+  <si>
     <t>SEKRETARIAT DPRD</t>
   </si>
   <si>
-    <t>I K***** A*** B*******</t>
+    <t>M*** W*********, S*., M.S*</t>
   </si>
   <si>
-    <t>M*** W*********, S*., M.S*</t>
+    <t>I K***** A*** B*******</t>
   </si>
   <si>
     <t>SATUAN POLISI PAMONG PRAJA</t>
   </si>
   <si>
     <t>***************015</t>
   </si>
   <si>
     <t>I M*** S*******, S.e., M.s*.</t>
   </si>
   <si>
     <t>DINAS KESEHATAN</t>
   </si>
   <si>
-    <t>***************010</t>
+    <t>N* G**. M*** W******</t>
   </si>
   <si>
-    <t>I N***** D***</t>
-[...2 lines deleted...]
-    <t>N* G**. M*** W******</t>
+    <t>I W**** S**** Y***, S**.,M.S*</t>
   </si>
   <si>
     <t>***************009</t>
   </si>
   <si>
     <t>d*. A. A. N***** G*** D*********, M.K**</t>
   </si>
   <si>
-    <t>***************004</t>
+    <t>***************010</t>
   </si>
   <si>
-    <t>I W**** S**** Y***, S**.,M.S*</t>
+    <t>I N***** D***</t>
   </si>
   <si>
     <t>DINAS KEPENDUDUKAN DAN PENCATATAN SIPIL</t>
   </si>
   <si>
     <t>N* L** L*** S*****, S.S**. M.S*</t>
   </si>
   <si>
     <t>DINAS PERHUBUNGAN</t>
   </si>
   <si>
     <t>I D*** K**** A** P********, S.S**,.M*.</t>
   </si>
   <si>
     <t>*************101</t>
   </si>
   <si>
     <t>I P*** B*** A** W*****, S*.,M*</t>
   </si>
   <si>
     <t>DINAS KEBUDAYAAN</t>
   </si>
   <si>
     <t>N* W**** S********, S.S**</t>
   </si>
   <si>
     <t>I W**** A*****</t>
   </si>
   <si>
     <t>DINAS PARIWISATA</t>
   </si>
   <si>
-    <t>K**** T***** A*****</t>
+    <t>I G** N***** G*** S*****, S*., M.S*</t>
   </si>
   <si>
-    <t>I G** N***** G*** S*****, S*., M.S*</t>
+    <t>K**** T***** A*****</t>
   </si>
   <si>
     <t>DINAS PERINDUSTRIAN DAN PERDAGANGAN</t>
   </si>
   <si>
     <t>I G. B. A***** W.</t>
+  </si>
+  <si>
+    <t>T******* I**** A**** D*** K****** W***</t>
+  </si>
+  <si>
+    <t>L** G*** M******, S*, M.S*</t>
   </si>
   <si>
     <t>KECAMATAN DENPASAR TIMUR</t>
   </si>
   <si>
     <t>I** B**** A**** U****** M******, S*</t>
   </si>
   <si>
     <t>KECAMATAN DENPASAR SELATAN</t>
   </si>
   <si>
     <t>N* K***** P********, S***. M*</t>
   </si>
   <si>
     <t>KECAMATAN DENPASAR BARAT</t>
   </si>
   <si>
     <t>I W**** Y*******, S.S**, M.S*</t>
   </si>
   <si>
     <t>KECAMATAN DENPASAR UTARA</t>
   </si>
   <si>
     <t>I W**** A*******</t>
   </si>
   <si>
     <t>BADAN KESATUAN BANGSA DAN POLITIK</t>
   </si>
   <si>
     <t>Y*** S*****</t>
   </si>
   <si>
     <t>BADAN PENDAPATAN DAERAH</t>
   </si>
   <si>
     <t>N***** S******* J********</t>
   </si>
   <si>
     <t>DINAS KOMUNIKASI INFORMATIKA DAN STATISTIK</t>
   </si>
   <si>
     <t>I G**** A**** P*** M********, S.S**</t>
   </si>
   <si>
     <t>DINAS LINGKUNGAN HIDUP DAN KEBERSIHAN</t>
   </si>
   <si>
-    <t>I W**** T**** S******, S*. M.S*</t>
+    <t>A*** S******</t>
   </si>
   <si>
-    <t>A*** S******</t>
+    <t>I W**** T**** S******, S*. M.S*</t>
   </si>
   <si>
     <t>DINAS PEKERJAAN UMUM DAN PENATAAN RUANG</t>
   </si>
   <si>
-    <t>P*** T*** M******* W*****, S*.,M*.</t>
+    <t>G***** D******** S*****, S*.,M*</t>
   </si>
   <si>
-    <t>G***** D******** S*****, S*.,M*</t>
+    <t>P*** T*** M******* W*****, S*.,M*.</t>
   </si>
   <si>
     <t>DINAS PEMBERDAYAAN MASYARAKAT DAN DESA</t>
   </si>
   <si>
     <t>T***** Y***, S.P*.,M.P*</t>
   </si>
   <si>
     <t>DINAS PENANAMAN MODAL DAN PELAYANAN TERPADU SATU PINTU</t>
   </si>
   <si>
     <t>I G. A. N. E** S.</t>
   </si>
   <si>
     <t>DINAS PEMBERDAYAAN PEREMPUAN DAN PERLINDUNGAN ANAK, PENGENDALIAN PENDUDUK DAN KELUARGA BERENCANA</t>
   </si>
   <si>
     <t>A** I******** P****, S*</t>
   </si>
   <si>
     <t>DINAS PENDIDIKAN, KEPEMUDAAN DAN OLAHRAGA</t>
   </si>
   <si>
-    <t>N* M*** A** A*******</t>
+    <t>I N***** S*******</t>
   </si>
   <si>
-    <t>I N***** S*******</t>
+    <t>N* M*** A** A*******</t>
   </si>
   <si>
     <t>DINAS PERIKANAN DAN KETAHANAN PANGAN</t>
   </si>
   <si>
     <t>N*. M*** R** S******</t>
   </si>
   <si>
     <t>N* L** P*** R*** S******</t>
   </si>
   <si>
     <t>DINAS PERPUSTAKAAN DAN KEARSIPAN</t>
   </si>
   <si>
     <t>G**** A** M*** S******</t>
   </si>
   <si>
     <t>DINAS PERTANIAN</t>
   </si>
   <si>
     <t>d**. N* M*** S******</t>
   </si>
   <si>
     <t>DINAS SOSIAL</t>
   </si>
@@ -863,51 +905,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P660"/>
+  <dimension ref="A1:P796"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -938,17165 +980,20701 @@
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2">
         <v>2026</v>
       </c>
       <c r="B2" t="s">
         <v>16</v>
       </c>
       <c r="C2">
         <v>100934</v>
       </c>
       <c r="D2" t="s">
         <v>17</v>
       </c>
       <c r="E2">
         <v>17</v>
       </c>
       <c r="F2">
-        <v>10289335000</v>
+        <v>10291015000</v>
       </c>
       <c r="O2" t="s">
         <v>18</v>
       </c>
       <c r="P2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3">
         <v>2026</v>
       </c>
       <c r="B3" t="s">
         <v>16</v>
       </c>
       <c r="C3">
         <v>100934</v>
       </c>
       <c r="D3" t="s">
         <v>17</v>
       </c>
       <c r="E3">
         <v>17</v>
       </c>
       <c r="F3">
-        <v>10343513000</v>
+        <v>10287687000</v>
       </c>
       <c r="O3" t="s">
         <v>18</v>
       </c>
       <c r="P3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4">
         <v>2026</v>
       </c>
       <c r="B4" t="s">
         <v>16</v>
       </c>
       <c r="C4">
         <v>100934</v>
       </c>
       <c r="D4" t="s">
         <v>17</v>
       </c>
       <c r="E4">
         <v>17</v>
       </c>
       <c r="F4">
-        <v>10289333000</v>
+        <v>10289604000</v>
       </c>
       <c r="O4" t="s">
         <v>18</v>
       </c>
       <c r="P4" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5">
         <v>2026</v>
       </c>
       <c r="B5" t="s">
         <v>16</v>
       </c>
       <c r="C5">
         <v>100934</v>
       </c>
       <c r="D5" t="s">
         <v>17</v>
       </c>
       <c r="E5">
         <v>17</v>
       </c>
       <c r="F5">
-        <v>10343551000</v>
+        <v>10324387000</v>
       </c>
       <c r="O5" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="P5" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6">
         <v>2026</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6">
         <v>100934</v>
       </c>
       <c r="D6" t="s">
         <v>17</v>
       </c>
       <c r="E6">
         <v>17</v>
       </c>
       <c r="F6">
-        <v>10289598000</v>
+        <v>10343551000</v>
       </c>
       <c r="O6" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="P6" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7">
         <v>2026</v>
       </c>
       <c r="B7" t="s">
         <v>16</v>
       </c>
       <c r="C7">
         <v>100934</v>
       </c>
       <c r="D7" t="s">
         <v>17</v>
       </c>
       <c r="E7">
         <v>17</v>
       </c>
       <c r="F7">
-        <v>10313711000</v>
+        <v>10289303000</v>
       </c>
       <c r="O7" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="P7" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8">
         <v>2026</v>
       </c>
       <c r="B8" t="s">
         <v>16</v>
       </c>
       <c r="C8">
         <v>100934</v>
       </c>
       <c r="D8" t="s">
         <v>17</v>
       </c>
       <c r="E8">
         <v>17</v>
       </c>
       <c r="F8">
-        <v>10289337000</v>
+        <v>10324442000</v>
       </c>
       <c r="O8" t="s">
         <v>18</v>
       </c>
       <c r="P8" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9">
         <v>2026</v>
       </c>
       <c r="B9" t="s">
         <v>16</v>
       </c>
       <c r="C9">
         <v>100934</v>
       </c>
       <c r="D9" t="s">
         <v>17</v>
       </c>
       <c r="E9">
         <v>17</v>
       </c>
       <c r="F9">
-        <v>10349818000</v>
+        <v>10287675000</v>
       </c>
       <c r="O9" t="s">
         <v>18</v>
       </c>
       <c r="P9" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10">
         <v>2026</v>
       </c>
       <c r="B10" t="s">
         <v>16</v>
       </c>
       <c r="C10">
         <v>100934</v>
       </c>
       <c r="D10" t="s">
         <v>17</v>
       </c>
       <c r="E10">
         <v>17</v>
       </c>
       <c r="F10">
-        <v>10335533000</v>
+        <v>10289599000</v>
       </c>
       <c r="O10" t="s">
         <v>18</v>
       </c>
       <c r="P10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11">
         <v>2026</v>
       </c>
       <c r="B11" t="s">
         <v>16</v>
       </c>
       <c r="C11">
         <v>100934</v>
       </c>
       <c r="D11" t="s">
         <v>17</v>
       </c>
       <c r="E11">
         <v>17</v>
       </c>
       <c r="F11">
-        <v>10289303000</v>
+        <v>10343513000</v>
       </c>
       <c r="O11" t="s">
         <v>18</v>
       </c>
       <c r="P11" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12">
         <v>2026</v>
       </c>
       <c r="B12" t="s">
         <v>16</v>
       </c>
       <c r="C12">
         <v>100934</v>
       </c>
       <c r="D12" t="s">
         <v>17</v>
       </c>
       <c r="E12">
         <v>17</v>
       </c>
       <c r="F12">
-        <v>10289594000</v>
+        <v>10383035000</v>
       </c>
       <c r="O12" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="P12" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13">
         <v>2026</v>
       </c>
       <c r="B13" t="s">
         <v>16</v>
       </c>
       <c r="C13">
         <v>100934</v>
       </c>
       <c r="D13" t="s">
         <v>17</v>
       </c>
       <c r="E13">
         <v>17</v>
       </c>
       <c r="F13">
-        <v>10319569000</v>
+        <v>10289331000</v>
       </c>
       <c r="O13" t="s">
         <v>18</v>
       </c>
       <c r="P13" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14">
         <v>2026</v>
       </c>
       <c r="B14" t="s">
         <v>16</v>
       </c>
       <c r="C14">
         <v>100934</v>
       </c>
       <c r="D14" t="s">
         <v>17</v>
       </c>
       <c r="E14">
         <v>17</v>
       </c>
       <c r="F14">
-        <v>10324442000</v>
+        <v>10289335000</v>
       </c>
       <c r="O14" t="s">
         <v>18</v>
       </c>
       <c r="P14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15">
         <v>2026</v>
       </c>
       <c r="B15" t="s">
         <v>16</v>
       </c>
       <c r="C15">
         <v>100934</v>
       </c>
       <c r="D15" t="s">
         <v>17</v>
       </c>
       <c r="E15">
         <v>17</v>
       </c>
       <c r="F15">
-        <v>10320353000</v>
+        <v>10289594000</v>
       </c>
       <c r="O15" t="s">
         <v>18</v>
       </c>
       <c r="P15" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16">
         <v>2026</v>
       </c>
       <c r="B16" t="s">
         <v>16</v>
       </c>
       <c r="C16">
         <v>100934</v>
       </c>
       <c r="D16" t="s">
         <v>17</v>
       </c>
       <c r="E16">
         <v>17</v>
       </c>
       <c r="F16">
-        <v>10289599000</v>
+        <v>10383932000</v>
       </c>
       <c r="O16" t="s">
         <v>18</v>
       </c>
       <c r="P16" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17">
         <v>2026</v>
       </c>
       <c r="B17" t="s">
         <v>16</v>
       </c>
       <c r="C17">
         <v>100934</v>
       </c>
       <c r="D17" t="s">
         <v>17</v>
       </c>
       <c r="E17">
         <v>17</v>
       </c>
       <c r="F17">
-        <v>10343527000</v>
+        <v>10289333000</v>
       </c>
       <c r="O17" t="s">
         <v>18</v>
       </c>
       <c r="P17" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18">
         <v>2026</v>
       </c>
       <c r="B18" t="s">
         <v>16</v>
       </c>
       <c r="C18">
         <v>100934</v>
       </c>
       <c r="D18" t="s">
         <v>17</v>
       </c>
       <c r="E18">
         <v>17</v>
       </c>
       <c r="F18">
-        <v>10289603000</v>
+        <v>10289337000</v>
       </c>
       <c r="O18" t="s">
         <v>18</v>
       </c>
       <c r="P18" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19">
         <v>2026</v>
       </c>
       <c r="B19" t="s">
         <v>16</v>
       </c>
       <c r="C19">
         <v>100934</v>
       </c>
       <c r="D19" t="s">
         <v>17</v>
       </c>
       <c r="E19">
         <v>17</v>
       </c>
       <c r="F19">
-        <v>10324387000</v>
+        <v>10383958000</v>
       </c>
       <c r="O19" t="s">
         <v>18</v>
       </c>
       <c r="P19" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20">
         <v>2026</v>
       </c>
       <c r="B20" t="s">
         <v>16</v>
       </c>
       <c r="C20">
         <v>100934</v>
       </c>
       <c r="D20" t="s">
         <v>17</v>
       </c>
       <c r="E20">
         <v>17</v>
       </c>
       <c r="F20">
-        <v>10319557000</v>
+        <v>10383938000</v>
       </c>
       <c r="O20" t="s">
         <v>18</v>
       </c>
       <c r="P20" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21">
         <v>2026</v>
       </c>
       <c r="B21" t="s">
         <v>16</v>
       </c>
       <c r="C21">
         <v>100934</v>
       </c>
       <c r="D21" t="s">
         <v>17</v>
       </c>
       <c r="E21">
         <v>17</v>
       </c>
       <c r="F21">
-        <v>10289331000</v>
+        <v>10349818000</v>
       </c>
       <c r="O21" t="s">
         <v>18</v>
       </c>
       <c r="P21" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22">
         <v>2026</v>
       </c>
       <c r="B22" t="s">
         <v>16</v>
       </c>
       <c r="C22">
         <v>100934</v>
       </c>
       <c r="D22" t="s">
         <v>17</v>
       </c>
       <c r="E22">
         <v>17</v>
       </c>
       <c r="F22">
-        <v>10340831000</v>
+        <v>10335645000</v>
       </c>
       <c r="O22" t="s">
         <v>18</v>
       </c>
       <c r="P22" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23">
         <v>2026</v>
       </c>
       <c r="B23" t="s">
         <v>16</v>
       </c>
       <c r="C23">
         <v>100934</v>
       </c>
       <c r="D23" t="s">
         <v>17</v>
       </c>
       <c r="E23">
         <v>17</v>
       </c>
       <c r="F23">
-        <v>10289592000</v>
+        <v>10289598000</v>
       </c>
       <c r="O23" t="s">
         <v>18</v>
       </c>
       <c r="P23" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24">
         <v>2026</v>
       </c>
       <c r="B24" t="s">
         <v>16</v>
       </c>
       <c r="C24">
         <v>100934</v>
       </c>
       <c r="D24" t="s">
         <v>17</v>
       </c>
       <c r="E24">
         <v>17</v>
       </c>
       <c r="F24">
-        <v>10289604000</v>
+        <v>10383858000</v>
       </c>
       <c r="O24" t="s">
         <v>18</v>
       </c>
       <c r="P24" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25">
         <v>2026</v>
       </c>
       <c r="B25" t="s">
         <v>16</v>
       </c>
       <c r="C25">
         <v>100934</v>
       </c>
       <c r="D25" t="s">
         <v>17</v>
       </c>
       <c r="E25">
         <v>17</v>
       </c>
       <c r="F25">
-        <v>10287675000</v>
+        <v>10319569000</v>
       </c>
       <c r="O25" t="s">
         <v>18</v>
       </c>
       <c r="P25" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26">
         <v>2026</v>
       </c>
       <c r="B26" t="s">
         <v>16</v>
       </c>
       <c r="C26">
         <v>100934</v>
       </c>
       <c r="D26" t="s">
         <v>17</v>
       </c>
       <c r="E26">
         <v>17</v>
       </c>
       <c r="F26">
-        <v>10291015000</v>
+        <v>10289592000</v>
       </c>
       <c r="O26" t="s">
         <v>18</v>
       </c>
       <c r="P26" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27">
         <v>2026</v>
       </c>
       <c r="B27" t="s">
         <v>16</v>
       </c>
       <c r="C27">
         <v>100934</v>
       </c>
       <c r="D27" t="s">
         <v>17</v>
       </c>
       <c r="E27">
         <v>17</v>
       </c>
       <c r="F27">
-        <v>10335645000</v>
+        <v>10319557000</v>
       </c>
       <c r="O27" t="s">
         <v>18</v>
       </c>
       <c r="P27" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28">
         <v>2026</v>
       </c>
       <c r="B28" t="s">
         <v>16</v>
       </c>
       <c r="C28">
         <v>100934</v>
       </c>
       <c r="D28" t="s">
         <v>17</v>
       </c>
       <c r="E28">
         <v>17</v>
       </c>
       <c r="F28">
-        <v>10289325000</v>
+        <v>10340831000</v>
       </c>
       <c r="O28" t="s">
         <v>18</v>
       </c>
       <c r="P28" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29">
         <v>2026</v>
       </c>
       <c r="B29" t="s">
         <v>16</v>
       </c>
       <c r="C29">
         <v>100934</v>
       </c>
       <c r="D29" t="s">
         <v>17</v>
       </c>
       <c r="E29">
         <v>17</v>
       </c>
       <c r="F29">
-        <v>10287687000</v>
+        <v>10313711000</v>
       </c>
       <c r="O29" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="P29" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30">
         <v>2026</v>
       </c>
       <c r="B30" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="C30">
-        <v>105348</v>
+        <v>100934</v>
       </c>
       <c r="D30" t="s">
         <v>17</v>
       </c>
       <c r="E30">
         <v>17</v>
       </c>
       <c r="F30">
-        <v>10295723000</v>
+        <v>10335533000</v>
       </c>
       <c r="O30" t="s">
         <v>18</v>
       </c>
       <c r="P30" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31">
         <v>2026</v>
       </c>
       <c r="B31" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="C31">
-        <v>105348</v>
+        <v>100934</v>
       </c>
       <c r="D31" t="s">
         <v>17</v>
       </c>
       <c r="E31">
         <v>17</v>
       </c>
       <c r="F31">
-        <v>10273621000</v>
+        <v>10384001000</v>
       </c>
       <c r="O31" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="P31" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32">
         <v>2026</v>
       </c>
       <c r="B32" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="C32">
-        <v>105348</v>
+        <v>100934</v>
       </c>
       <c r="D32" t="s">
         <v>17</v>
       </c>
       <c r="E32">
         <v>17</v>
       </c>
       <c r="F32">
-        <v>10287833000</v>
+        <v>10320353000</v>
       </c>
       <c r="O32" t="s">
         <v>18</v>
       </c>
       <c r="P32" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33">
         <v>2026</v>
       </c>
       <c r="B33" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="C33">
-        <v>181711</v>
+        <v>100934</v>
       </c>
       <c r="D33" t="s">
         <v>17</v>
       </c>
       <c r="E33">
         <v>17</v>
       </c>
       <c r="F33">
-        <v>10283169000</v>
+        <v>10289325000</v>
       </c>
       <c r="O33" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="P33" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34">
         <v>2026</v>
       </c>
       <c r="B34" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="C34">
-        <v>181711</v>
+        <v>100934</v>
       </c>
       <c r="D34" t="s">
         <v>17</v>
       </c>
       <c r="E34">
         <v>17</v>
       </c>
       <c r="F34">
-        <v>10358210000</v>
+        <v>10343527000</v>
       </c>
       <c r="O34" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="P34" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35">
         <v>2026</v>
       </c>
       <c r="B35" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="C35">
-        <v>181711</v>
+        <v>100934</v>
       </c>
       <c r="D35" t="s">
         <v>17</v>
       </c>
       <c r="E35">
         <v>17</v>
       </c>
       <c r="F35">
-        <v>10283166000</v>
+        <v>10289603000</v>
       </c>
       <c r="O35" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="P35" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36">
         <v>2026</v>
       </c>
       <c r="B36" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="C36">
-        <v>181711</v>
+        <v>100934</v>
       </c>
       <c r="D36" t="s">
         <v>17</v>
       </c>
       <c r="E36">
         <v>17</v>
       </c>
       <c r="F36">
-        <v>10291249000</v>
+        <v>10387848000</v>
       </c>
       <c r="O36" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="P36" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37">
         <v>2026</v>
       </c>
       <c r="B37" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="C37">
-        <v>181711</v>
+        <v>100934</v>
       </c>
       <c r="D37" t="s">
         <v>17</v>
       </c>
       <c r="E37">
         <v>17</v>
       </c>
       <c r="F37">
-        <v>10261193000</v>
+        <v>10367689000</v>
       </c>
       <c r="O37" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="P37" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38">
         <v>2026</v>
       </c>
       <c r="B38" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="C38">
-        <v>181711</v>
+        <v>105348</v>
       </c>
       <c r="D38" t="s">
         <v>17</v>
       </c>
       <c r="E38">
         <v>17</v>
       </c>
       <c r="F38">
-        <v>10291233000</v>
+        <v>10273621000</v>
       </c>
       <c r="O38" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="P38" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39">
         <v>2026</v>
       </c>
       <c r="B39" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="C39">
-        <v>181713</v>
+        <v>105348</v>
       </c>
       <c r="D39" t="s">
         <v>17</v>
       </c>
       <c r="E39">
         <v>17</v>
       </c>
       <c r="F39">
-        <v>10261775000</v>
+        <v>10295723000</v>
       </c>
       <c r="O39" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="P39" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40">
         <v>2026</v>
       </c>
       <c r="B40" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="C40">
-        <v>181713</v>
+        <v>105348</v>
       </c>
       <c r="D40" t="s">
         <v>17</v>
       </c>
       <c r="E40">
         <v>17</v>
       </c>
       <c r="F40">
-        <v>10261748000</v>
+        <v>10287833000</v>
       </c>
       <c r="O40" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="P40" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41">
         <v>2026</v>
       </c>
       <c r="B41" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="C41">
-        <v>181713</v>
+        <v>181711</v>
       </c>
       <c r="D41" t="s">
         <v>17</v>
       </c>
       <c r="E41">
         <v>17</v>
       </c>
       <c r="F41">
-        <v>10261844000</v>
+        <v>10261193000</v>
       </c>
       <c r="O41" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="P41" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42">
         <v>2026</v>
       </c>
       <c r="B42" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="C42">
-        <v>181713</v>
+        <v>181711</v>
       </c>
       <c r="D42" t="s">
         <v>17</v>
       </c>
       <c r="E42">
         <v>17</v>
       </c>
       <c r="F42">
-        <v>10261845000</v>
+        <v>10283169000</v>
       </c>
       <c r="O42" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="P42" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43">
         <v>2026</v>
       </c>
       <c r="B43" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="C43">
-        <v>181713</v>
+        <v>181711</v>
       </c>
       <c r="D43" t="s">
         <v>17</v>
       </c>
       <c r="E43">
         <v>17</v>
       </c>
       <c r="F43">
-        <v>10261838000</v>
+        <v>10291249000</v>
       </c>
       <c r="O43" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="P43" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44">
         <v>2026</v>
       </c>
       <c r="B44" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="C44">
-        <v>181713</v>
+        <v>181711</v>
       </c>
       <c r="D44" t="s">
         <v>17</v>
       </c>
       <c r="E44">
         <v>17</v>
       </c>
       <c r="F44">
-        <v>10261840000</v>
+        <v>10291233000</v>
       </c>
       <c r="O44" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="P44" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45">
         <v>2026</v>
       </c>
       <c r="B45" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="C45">
-        <v>181713</v>
+        <v>181711</v>
       </c>
       <c r="D45" t="s">
         <v>17</v>
       </c>
       <c r="E45">
         <v>17</v>
       </c>
       <c r="F45">
-        <v>10261837000</v>
+        <v>10358210000</v>
       </c>
       <c r="O45" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="P45" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46">
         <v>2026</v>
       </c>
       <c r="B46" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="C46">
-        <v>181713</v>
+        <v>181711</v>
       </c>
       <c r="D46" t="s">
         <v>17</v>
       </c>
       <c r="E46">
         <v>17</v>
       </c>
       <c r="F46">
-        <v>10261772000</v>
+        <v>10283166000</v>
       </c>
       <c r="O46" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="P46" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47">
         <v>2026</v>
       </c>
       <c r="B47" t="s">
         <v>29</v>
       </c>
       <c r="C47">
         <v>181713</v>
       </c>
       <c r="D47" t="s">
         <v>17</v>
       </c>
       <c r="E47">
         <v>17</v>
       </c>
       <c r="F47">
-        <v>10261842000</v>
+        <v>10261772000</v>
       </c>
       <c r="O47" t="s">
         <v>30</v>
       </c>
       <c r="P47" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48">
         <v>2026</v>
       </c>
       <c r="B48" t="s">
         <v>29</v>
       </c>
       <c r="C48">
         <v>181713</v>
       </c>
       <c r="D48" t="s">
         <v>17</v>
       </c>
       <c r="E48">
         <v>17</v>
       </c>
       <c r="F48">
-        <v>10261773000</v>
+        <v>10261838000</v>
       </c>
       <c r="O48" t="s">
         <v>30</v>
       </c>
       <c r="P48" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49">
         <v>2026</v>
       </c>
       <c r="B49" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="C49">
-        <v>181714</v>
+        <v>181713</v>
       </c>
       <c r="D49" t="s">
         <v>17</v>
       </c>
       <c r="E49">
         <v>17</v>
       </c>
       <c r="F49">
-        <v>10289651000</v>
+        <v>10261844000</v>
       </c>
       <c r="O49" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="P49" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50">
         <v>2026</v>
       </c>
       <c r="B50" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="C50">
-        <v>181714</v>
+        <v>181713</v>
       </c>
       <c r="D50" t="s">
         <v>17</v>
       </c>
       <c r="E50">
         <v>17</v>
       </c>
       <c r="F50">
-        <v>10292849000</v>
+        <v>10261773000</v>
       </c>
       <c r="O50" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="P50" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51">
         <v>2026</v>
       </c>
       <c r="B51" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="C51">
-        <v>181714</v>
+        <v>181713</v>
       </c>
       <c r="D51" t="s">
         <v>17</v>
       </c>
       <c r="E51">
         <v>17</v>
       </c>
       <c r="F51">
-        <v>10277071000</v>
+        <v>10261840000</v>
       </c>
       <c r="O51" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="P51" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52">
         <v>2026</v>
       </c>
       <c r="B52" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="C52">
-        <v>181714</v>
+        <v>181713</v>
       </c>
       <c r="D52" t="s">
         <v>17</v>
       </c>
       <c r="E52">
         <v>17</v>
       </c>
       <c r="F52">
-        <v>10283277000</v>
+        <v>10261842000</v>
       </c>
       <c r="O52" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="P52" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53">
         <v>2026</v>
       </c>
       <c r="B53" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="C53">
-        <v>181714</v>
+        <v>181713</v>
       </c>
       <c r="D53" t="s">
         <v>17</v>
       </c>
       <c r="E53">
         <v>17</v>
       </c>
       <c r="F53">
-        <v>10292848000</v>
+        <v>10261845000</v>
       </c>
       <c r="O53" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="P53" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54">
         <v>2026</v>
       </c>
       <c r="B54" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="C54">
-        <v>181714</v>
+        <v>181713</v>
       </c>
       <c r="D54" t="s">
         <v>17</v>
       </c>
       <c r="E54">
         <v>17</v>
       </c>
       <c r="F54">
-        <v>10277070000</v>
+        <v>10261775000</v>
       </c>
       <c r="O54" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="P54" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55">
         <v>2026</v>
       </c>
       <c r="B55" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="C55">
-        <v>181714</v>
+        <v>181713</v>
       </c>
       <c r="D55" t="s">
         <v>17</v>
       </c>
       <c r="E55">
         <v>17</v>
       </c>
       <c r="F55">
-        <v>10267842000</v>
+        <v>10261748000</v>
       </c>
       <c r="O55" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="P55" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56">
         <v>2026</v>
       </c>
       <c r="B56" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="C56">
-        <v>181715</v>
+        <v>181713</v>
       </c>
       <c r="D56" t="s">
         <v>17</v>
       </c>
       <c r="E56">
         <v>17</v>
       </c>
       <c r="F56">
-        <v>10274353000</v>
+        <v>10261837000</v>
       </c>
       <c r="O56" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="P56" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57">
         <v>2026</v>
       </c>
       <c r="B57" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="C57">
-        <v>181715</v>
+        <v>181714</v>
       </c>
       <c r="D57" t="s">
         <v>17</v>
       </c>
       <c r="E57">
         <v>17</v>
       </c>
       <c r="F57">
-        <v>10267221000</v>
+        <v>10292848000</v>
       </c>
       <c r="O57" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="P57" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58">
         <v>2026</v>
       </c>
       <c r="B58" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="C58">
-        <v>181715</v>
+        <v>181714</v>
       </c>
       <c r="D58" t="s">
         <v>17</v>
       </c>
       <c r="E58">
         <v>17</v>
       </c>
       <c r="F58">
-        <v>10287621000</v>
+        <v>10267842000</v>
       </c>
       <c r="O58" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="P58" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59">
         <v>2026</v>
       </c>
       <c r="B59" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="C59">
-        <v>181715</v>
+        <v>181714</v>
       </c>
       <c r="D59" t="s">
         <v>17</v>
       </c>
       <c r="E59">
         <v>17</v>
       </c>
       <c r="F59">
-        <v>10280972000</v>
+        <v>10292849000</v>
       </c>
       <c r="O59" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="P59" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60">
         <v>2026</v>
       </c>
       <c r="B60" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="C60">
-        <v>181715</v>
+        <v>181714</v>
       </c>
       <c r="D60" t="s">
         <v>17</v>
       </c>
       <c r="E60">
         <v>17</v>
       </c>
       <c r="F60">
-        <v>10337403000</v>
+        <v>10283277000</v>
       </c>
       <c r="O60" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="P60" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61">
         <v>2026</v>
       </c>
       <c r="B61" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="C61">
-        <v>181715</v>
+        <v>181714</v>
       </c>
       <c r="D61" t="s">
         <v>17</v>
       </c>
       <c r="E61">
         <v>17</v>
       </c>
       <c r="F61">
-        <v>10274349000</v>
+        <v>10277070000</v>
       </c>
       <c r="O61" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="P61" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62">
         <v>2026</v>
       </c>
       <c r="B62" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="C62">
-        <v>181715</v>
+        <v>181714</v>
       </c>
       <c r="D62" t="s">
         <v>17</v>
       </c>
       <c r="E62">
         <v>17</v>
       </c>
       <c r="F62">
-        <v>10287619000</v>
+        <v>10289651000</v>
       </c>
       <c r="O62" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="P62" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63">
         <v>2026</v>
       </c>
       <c r="B63" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="C63">
-        <v>181715</v>
+        <v>181714</v>
       </c>
       <c r="D63" t="s">
         <v>17</v>
       </c>
       <c r="E63">
         <v>17</v>
       </c>
       <c r="F63">
-        <v>10306938000</v>
+        <v>10277071000</v>
       </c>
       <c r="O63" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="P63" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64">
         <v>2026</v>
       </c>
       <c r="B64" t="s">
         <v>35</v>
       </c>
       <c r="C64">
         <v>181715</v>
       </c>
       <c r="D64" t="s">
         <v>17</v>
       </c>
       <c r="E64">
         <v>17</v>
       </c>
       <c r="F64">
-        <v>10287616000</v>
+        <v>10280973000</v>
       </c>
       <c r="O64" t="s">
         <v>27</v>
       </c>
       <c r="P64" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65">
         <v>2026</v>
       </c>
       <c r="B65" t="s">
         <v>35</v>
       </c>
       <c r="C65">
         <v>181715</v>
       </c>
       <c r="D65" t="s">
         <v>17</v>
       </c>
       <c r="E65">
         <v>17</v>
       </c>
       <c r="F65">
-        <v>10280973000</v>
+        <v>10306938000</v>
       </c>
       <c r="O65" t="s">
         <v>27</v>
       </c>
       <c r="P65" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66">
         <v>2026</v>
       </c>
       <c r="B66" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="C66">
-        <v>181716</v>
+        <v>181715</v>
       </c>
       <c r="D66" t="s">
         <v>17</v>
       </c>
       <c r="E66">
         <v>17</v>
       </c>
       <c r="F66">
-        <v>10290097000</v>
+        <v>10274349000</v>
       </c>
       <c r="O66" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="P66" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67">
         <v>2026</v>
       </c>
       <c r="B67" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="C67">
-        <v>181716</v>
+        <v>181715</v>
       </c>
       <c r="D67" t="s">
         <v>17</v>
       </c>
       <c r="E67">
         <v>17</v>
       </c>
       <c r="F67">
-        <v>10275413000</v>
+        <v>10287621000</v>
       </c>
       <c r="O67" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="P67" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68">
         <v>2026</v>
       </c>
       <c r="B68" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="C68">
-        <v>181716</v>
+        <v>181715</v>
       </c>
       <c r="D68" t="s">
         <v>17</v>
       </c>
       <c r="E68">
         <v>17</v>
       </c>
       <c r="F68">
-        <v>10267696000</v>
+        <v>10280972000</v>
       </c>
       <c r="O68" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="P68" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69">
         <v>2026</v>
       </c>
       <c r="B69" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="C69">
-        <v>181716</v>
+        <v>181715</v>
       </c>
       <c r="D69" t="s">
         <v>17</v>
       </c>
       <c r="E69">
         <v>17</v>
       </c>
       <c r="F69">
-        <v>10275416000</v>
+        <v>10337403000</v>
       </c>
       <c r="O69" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="P69" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70">
         <v>2026</v>
       </c>
       <c r="B70" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="C70">
-        <v>181716</v>
+        <v>181715</v>
       </c>
       <c r="D70" t="s">
         <v>17</v>
       </c>
       <c r="E70">
         <v>17</v>
       </c>
       <c r="F70">
-        <v>10283089000</v>
+        <v>10287616000</v>
       </c>
       <c r="O70" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="P70" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71">
         <v>2026</v>
       </c>
       <c r="B71" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="C71">
-        <v>181716</v>
+        <v>181715</v>
       </c>
       <c r="D71" t="s">
         <v>17</v>
       </c>
       <c r="E71">
         <v>17</v>
       </c>
       <c r="F71">
-        <v>10341715000</v>
+        <v>10274353000</v>
       </c>
       <c r="O71" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="P71" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72">
         <v>2026</v>
       </c>
       <c r="B72" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="C72">
-        <v>181716</v>
+        <v>181715</v>
       </c>
       <c r="D72" t="s">
         <v>17</v>
       </c>
       <c r="E72">
         <v>17</v>
       </c>
       <c r="F72">
-        <v>10292838000</v>
+        <v>10287619000</v>
       </c>
       <c r="O72" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="P72" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73">
         <v>2026</v>
       </c>
       <c r="B73" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="C73">
-        <v>181716</v>
+        <v>181715</v>
       </c>
       <c r="D73" t="s">
         <v>17</v>
       </c>
       <c r="E73">
         <v>17</v>
       </c>
       <c r="F73">
-        <v>10292854000</v>
+        <v>10267221000</v>
       </c>
       <c r="O73" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="P73" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74">
         <v>2026</v>
       </c>
       <c r="B74" t="s">
         <v>37</v>
       </c>
       <c r="C74">
         <v>181716</v>
       </c>
       <c r="D74" t="s">
         <v>17</v>
       </c>
       <c r="E74">
         <v>17</v>
       </c>
       <c r="F74">
-        <v>10287903000</v>
+        <v>10292838000</v>
       </c>
       <c r="O74" t="s">
         <v>38</v>
       </c>
       <c r="P74" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75">
         <v>2026</v>
       </c>
       <c r="B75" t="s">
         <v>37</v>
       </c>
       <c r="C75">
         <v>181716</v>
       </c>
       <c r="D75" t="s">
         <v>17</v>
       </c>
       <c r="E75">
         <v>17</v>
       </c>
       <c r="F75">
-        <v>10290085000</v>
+        <v>10375669000</v>
       </c>
       <c r="O75" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="P75" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76">
         <v>2026</v>
       </c>
       <c r="B76" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="C76">
-        <v>181717</v>
+        <v>181716</v>
       </c>
       <c r="D76" t="s">
         <v>17</v>
       </c>
       <c r="E76">
         <v>17</v>
       </c>
       <c r="F76">
-        <v>10286670000</v>
+        <v>10290097000</v>
       </c>
       <c r="O76" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="P76" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77">
         <v>2026</v>
       </c>
       <c r="B77" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="C77">
-        <v>181717</v>
+        <v>181716</v>
       </c>
       <c r="D77" t="s">
         <v>17</v>
       </c>
       <c r="E77">
         <v>17</v>
       </c>
       <c r="F77">
-        <v>10297077000</v>
+        <v>10275413000</v>
       </c>
       <c r="O77" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="P77" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78">
         <v>2026</v>
       </c>
       <c r="B78" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="C78">
-        <v>181717</v>
+        <v>181716</v>
       </c>
       <c r="D78" t="s">
         <v>17</v>
       </c>
       <c r="E78">
         <v>17</v>
       </c>
       <c r="F78">
-        <v>10286678000</v>
+        <v>10287903000</v>
       </c>
       <c r="O78" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="P78" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79">
         <v>2026</v>
       </c>
       <c r="B79" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="C79">
-        <v>181717</v>
+        <v>181716</v>
       </c>
       <c r="D79" t="s">
         <v>17</v>
       </c>
       <c r="E79">
         <v>17</v>
       </c>
       <c r="F79">
-        <v>10297076000</v>
+        <v>10275416000</v>
       </c>
       <c r="O79" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="P79" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80">
         <v>2026</v>
       </c>
       <c r="B80" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="C80">
-        <v>181717</v>
+        <v>181716</v>
       </c>
       <c r="D80" t="s">
         <v>17</v>
       </c>
       <c r="E80">
         <v>17</v>
       </c>
       <c r="F80">
-        <v>10287391000</v>
+        <v>10341715000</v>
       </c>
       <c r="O80" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="P80" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81">
         <v>2026</v>
       </c>
       <c r="B81" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="C81">
-        <v>181717</v>
+        <v>181716</v>
       </c>
       <c r="D81" t="s">
         <v>17</v>
       </c>
       <c r="E81">
         <v>17</v>
       </c>
       <c r="F81">
-        <v>10283653000</v>
+        <v>10267696000</v>
       </c>
       <c r="O81" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="P81" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82">
         <v>2026</v>
       </c>
       <c r="B82" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="C82">
-        <v>181717</v>
+        <v>181716</v>
       </c>
       <c r="D82" t="s">
         <v>17</v>
       </c>
       <c r="E82">
         <v>17</v>
       </c>
       <c r="F82">
-        <v>10287389000</v>
+        <v>10292854000</v>
       </c>
       <c r="O82" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="P82" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83">
         <v>2026</v>
       </c>
       <c r="B83" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="C83">
-        <v>181717</v>
+        <v>181716</v>
       </c>
       <c r="D83" t="s">
         <v>17</v>
       </c>
       <c r="E83">
         <v>17</v>
       </c>
       <c r="F83">
-        <v>10264173000</v>
+        <v>10283089000</v>
       </c>
       <c r="O83" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="P83" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84">
         <v>2026</v>
       </c>
       <c r="B84" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="C84">
-        <v>181717</v>
+        <v>181716</v>
       </c>
       <c r="D84" t="s">
         <v>17</v>
       </c>
       <c r="E84">
         <v>17</v>
       </c>
       <c r="F84">
-        <v>10329805000</v>
+        <v>10290085000</v>
       </c>
       <c r="O84" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="P84" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85">
         <v>2026</v>
       </c>
       <c r="B85" t="s">
+        <v>37</v>
+      </c>
+      <c r="C85">
+        <v>181716</v>
+      </c>
+      <c r="D85" t="s">
+        <v>17</v>
+      </c>
+      <c r="E85">
+        <v>17</v>
+      </c>
+      <c r="F85">
+        <v>10375649000</v>
+      </c>
+      <c r="O85" t="s">
         <v>40</v>
       </c>
-      <c r="C85">
-[...11 lines deleted...]
-      <c r="O85" t="s">
+      <c r="P85" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86">
         <v>2026</v>
       </c>
       <c r="B86" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="C86">
         <v>181717</v>
       </c>
       <c r="D86" t="s">
         <v>17</v>
       </c>
       <c r="E86">
         <v>17</v>
       </c>
       <c r="F86">
-        <v>10356832000</v>
+        <v>10329805000</v>
       </c>
       <c r="O86" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="P86" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87">
         <v>2026</v>
       </c>
       <c r="B87" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="C87">
         <v>181717</v>
       </c>
       <c r="D87" t="s">
         <v>17</v>
       </c>
       <c r="E87">
         <v>17</v>
       </c>
       <c r="F87">
-        <v>10285538000</v>
+        <v>10286678000</v>
       </c>
       <c r="O87" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="P87" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88">
         <v>2026</v>
       </c>
       <c r="B88" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="C88">
         <v>181717</v>
       </c>
       <c r="D88" t="s">
         <v>17</v>
       </c>
       <c r="E88">
         <v>17</v>
       </c>
       <c r="F88">
-        <v>10285534000</v>
+        <v>10283653000</v>
       </c>
       <c r="O88" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="P88" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89">
         <v>2026</v>
       </c>
       <c r="B89" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="C89">
         <v>181717</v>
       </c>
       <c r="D89" t="s">
         <v>17</v>
       </c>
       <c r="E89">
         <v>17</v>
       </c>
       <c r="F89">
         <v>10286685000</v>
       </c>
       <c r="O89" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="P89" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90">
         <v>2026</v>
       </c>
       <c r="B90" t="s">
+        <v>42</v>
+      </c>
+      <c r="C90">
+        <v>181717</v>
+      </c>
+      <c r="D90" t="s">
+        <v>17</v>
+      </c>
+      <c r="E90">
+        <v>17</v>
+      </c>
+      <c r="F90">
+        <v>10285538000</v>
+      </c>
+      <c r="O90" t="s">
         <v>43</v>
-      </c>
-[...13 lines deleted...]
-        <v>27</v>
       </c>
       <c r="P90" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91">
         <v>2026</v>
       </c>
       <c r="B91" t="s">
+        <v>42</v>
+      </c>
+      <c r="C91">
+        <v>181717</v>
+      </c>
+      <c r="D91" t="s">
+        <v>17</v>
+      </c>
+      <c r="E91">
+        <v>17</v>
+      </c>
+      <c r="F91">
+        <v>10297076000</v>
+      </c>
+      <c r="O91" t="s">
         <v>43</v>
-      </c>
-[...13 lines deleted...]
-        <v>27</v>
       </c>
       <c r="P91" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92">
         <v>2026</v>
       </c>
       <c r="B92" t="s">
+        <v>42</v>
+      </c>
+      <c r="C92">
+        <v>181717</v>
+      </c>
+      <c r="D92" t="s">
+        <v>17</v>
+      </c>
+      <c r="E92">
+        <v>17</v>
+      </c>
+      <c r="F92">
+        <v>10264173000</v>
+      </c>
+      <c r="O92" t="s">
         <v>43</v>
-      </c>
-[...13 lines deleted...]
-        <v>27</v>
       </c>
       <c r="P92" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93">
         <v>2026</v>
       </c>
       <c r="B93" t="s">
+        <v>42</v>
+      </c>
+      <c r="C93">
+        <v>181717</v>
+      </c>
+      <c r="D93" t="s">
+        <v>17</v>
+      </c>
+      <c r="E93">
+        <v>17</v>
+      </c>
+      <c r="F93">
+        <v>10285534000</v>
+      </c>
+      <c r="O93" t="s">
         <v>43</v>
-      </c>
-[...13 lines deleted...]
-        <v>27</v>
       </c>
       <c r="P93" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94">
         <v>2026</v>
       </c>
       <c r="B94" t="s">
+        <v>42</v>
+      </c>
+      <c r="C94">
+        <v>181717</v>
+      </c>
+      <c r="D94" t="s">
+        <v>17</v>
+      </c>
+      <c r="E94">
+        <v>17</v>
+      </c>
+      <c r="F94">
+        <v>10297077000</v>
+      </c>
+      <c r="O94" t="s">
         <v>43</v>
-      </c>
-[...13 lines deleted...]
-        <v>27</v>
       </c>
       <c r="P94" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95">
         <v>2026</v>
       </c>
       <c r="B95" t="s">
+        <v>42</v>
+      </c>
+      <c r="C95">
+        <v>181717</v>
+      </c>
+      <c r="D95" t="s">
+        <v>17</v>
+      </c>
+      <c r="E95">
+        <v>17</v>
+      </c>
+      <c r="F95">
+        <v>10286670000</v>
+      </c>
+      <c r="O95" t="s">
         <v>43</v>
-      </c>
-[...13 lines deleted...]
-        <v>27</v>
       </c>
       <c r="P95" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96">
         <v>2026</v>
       </c>
       <c r="B96" t="s">
+        <v>42</v>
+      </c>
+      <c r="C96">
+        <v>181717</v>
+      </c>
+      <c r="D96" t="s">
+        <v>17</v>
+      </c>
+      <c r="E96">
+        <v>17</v>
+      </c>
+      <c r="F96">
+        <v>10287389000</v>
+      </c>
+      <c r="O96" t="s">
         <v>43</v>
-      </c>
-[...13 lines deleted...]
-        <v>27</v>
       </c>
       <c r="P96" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97">
         <v>2026</v>
       </c>
       <c r="B97" t="s">
+        <v>42</v>
+      </c>
+      <c r="C97">
+        <v>181717</v>
+      </c>
+      <c r="D97" t="s">
+        <v>17</v>
+      </c>
+      <c r="E97">
+        <v>17</v>
+      </c>
+      <c r="F97">
+        <v>10329816000</v>
+      </c>
+      <c r="O97" t="s">
         <v>43</v>
-      </c>
-[...13 lines deleted...]
-        <v>27</v>
       </c>
       <c r="P97" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98">
         <v>2026</v>
       </c>
       <c r="B98" t="s">
+        <v>42</v>
+      </c>
+      <c r="C98">
+        <v>181717</v>
+      </c>
+      <c r="D98" t="s">
+        <v>17</v>
+      </c>
+      <c r="E98">
+        <v>17</v>
+      </c>
+      <c r="F98">
+        <v>10287391000</v>
+      </c>
+      <c r="O98" t="s">
         <v>43</v>
-      </c>
-[...13 lines deleted...]
-        <v>27</v>
       </c>
       <c r="P98" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99">
         <v>2026</v>
       </c>
       <c r="B99" t="s">
+        <v>42</v>
+      </c>
+      <c r="C99">
+        <v>181717</v>
+      </c>
+      <c r="D99" t="s">
+        <v>17</v>
+      </c>
+      <c r="E99">
+        <v>17</v>
+      </c>
+      <c r="F99">
+        <v>10356832000</v>
+      </c>
+      <c r="O99" t="s">
         <v>43</v>
-      </c>
-[...13 lines deleted...]
-        <v>27</v>
       </c>
       <c r="P99" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100">
         <v>2026</v>
       </c>
       <c r="B100" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="C100">
         <v>181718</v>
       </c>
       <c r="D100" t="s">
         <v>17</v>
       </c>
       <c r="E100">
         <v>17</v>
       </c>
       <c r="F100">
-        <v>10291238000</v>
+        <v>10290947000</v>
       </c>
       <c r="O100" t="s">
         <v>27</v>
       </c>
       <c r="P100" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101">
         <v>2026</v>
       </c>
       <c r="B101" t="s">
         <v>45</v>
       </c>
       <c r="C101">
-        <v>181719</v>
+        <v>181718</v>
       </c>
       <c r="D101" t="s">
         <v>17</v>
       </c>
       <c r="E101">
         <v>17</v>
       </c>
       <c r="F101">
-        <v>10287599000</v>
+        <v>10277630000</v>
       </c>
       <c r="O101" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="P101" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102">
         <v>2026</v>
       </c>
       <c r="B102" t="s">
         <v>45</v>
       </c>
       <c r="C102">
-        <v>181719</v>
+        <v>181718</v>
       </c>
       <c r="D102" t="s">
         <v>17</v>
       </c>
       <c r="E102">
         <v>17</v>
       </c>
       <c r="F102">
-        <v>10291760000</v>
+        <v>10277627000</v>
       </c>
       <c r="O102" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="P102" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103">
         <v>2026</v>
       </c>
       <c r="B103" t="s">
         <v>45</v>
       </c>
       <c r="C103">
-        <v>181719</v>
+        <v>181718</v>
       </c>
       <c r="D103" t="s">
         <v>17</v>
       </c>
       <c r="E103">
         <v>17</v>
       </c>
       <c r="F103">
-        <v>10291752000</v>
+        <v>10289324000</v>
       </c>
       <c r="O103" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="P103" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104">
         <v>2026</v>
       </c>
       <c r="B104" t="s">
         <v>45</v>
       </c>
       <c r="C104">
-        <v>181719</v>
+        <v>181718</v>
       </c>
       <c r="D104" t="s">
         <v>17</v>
       </c>
       <c r="E104">
         <v>17</v>
       </c>
       <c r="F104">
-        <v>10287613000</v>
+        <v>10264404000</v>
       </c>
       <c r="O104" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="P104" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105">
         <v>2026</v>
       </c>
       <c r="B105" t="s">
         <v>45</v>
       </c>
       <c r="C105">
-        <v>181719</v>
+        <v>181718</v>
       </c>
       <c r="D105" t="s">
         <v>17</v>
       </c>
       <c r="E105">
         <v>17</v>
       </c>
       <c r="F105">
-        <v>10280868000</v>
+        <v>10287603000</v>
       </c>
       <c r="O105" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="P105" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106">
         <v>2026</v>
       </c>
       <c r="B106" t="s">
         <v>45</v>
       </c>
       <c r="C106">
-        <v>181719</v>
+        <v>181718</v>
       </c>
       <c r="D106" t="s">
         <v>17</v>
       </c>
       <c r="E106">
         <v>17</v>
       </c>
       <c r="F106">
-        <v>10278969000</v>
+        <v>10333983000</v>
       </c>
       <c r="O106" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="P106" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107">
         <v>2026</v>
       </c>
       <c r="B107" t="s">
         <v>45</v>
       </c>
       <c r="C107">
-        <v>181719</v>
+        <v>181718</v>
       </c>
       <c r="D107" t="s">
         <v>17</v>
       </c>
       <c r="E107">
         <v>17</v>
       </c>
       <c r="F107">
-        <v>10266500000</v>
+        <v>10290959000</v>
       </c>
       <c r="O107" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="P107" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108">
         <v>2026</v>
       </c>
       <c r="B108" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="C108">
-        <v>181720</v>
+        <v>181718</v>
       </c>
       <c r="D108" t="s">
         <v>17</v>
       </c>
       <c r="E108">
         <v>17</v>
       </c>
       <c r="F108">
-        <v>10344203000</v>
+        <v>10291238000</v>
       </c>
       <c r="O108" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="P108" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109">
         <v>2026</v>
       </c>
       <c r="B109" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="C109">
-        <v>181720</v>
+        <v>181718</v>
       </c>
       <c r="D109" t="s">
         <v>17</v>
       </c>
       <c r="E109">
         <v>17</v>
       </c>
       <c r="F109">
-        <v>10265226000</v>
+        <v>10277629000</v>
       </c>
       <c r="O109" t="s">
-        <v>49</v>
+        <v>27</v>
       </c>
       <c r="P109" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110">
         <v>2026</v>
       </c>
       <c r="B110" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="C110">
-        <v>181720</v>
+        <v>181718</v>
       </c>
       <c r="D110" t="s">
         <v>17</v>
       </c>
       <c r="E110">
         <v>17</v>
       </c>
       <c r="F110">
-        <v>10356283000</v>
+        <v>10347102000</v>
       </c>
       <c r="O110" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="P110" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111">
         <v>2026</v>
       </c>
       <c r="B111" t="s">
         <v>47</v>
       </c>
       <c r="C111">
-        <v>181720</v>
+        <v>181719</v>
       </c>
       <c r="D111" t="s">
         <v>17</v>
       </c>
       <c r="E111">
         <v>17</v>
       </c>
       <c r="F111">
-        <v>10344209000</v>
+        <v>10291760000</v>
       </c>
       <c r="O111" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="P111" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112">
         <v>2026</v>
       </c>
       <c r="B112" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="C112">
-        <v>181721</v>
+        <v>181719</v>
       </c>
       <c r="D112" t="s">
         <v>17</v>
       </c>
       <c r="E112">
         <v>17</v>
       </c>
       <c r="F112">
-        <v>10290577000</v>
+        <v>10287613000</v>
       </c>
       <c r="O112" t="s">
-        <v>52</v>
+        <v>30</v>
       </c>
       <c r="P112" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113">
         <v>2026</v>
       </c>
       <c r="B113" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="C113">
-        <v>181721</v>
+        <v>181719</v>
       </c>
       <c r="D113" t="s">
         <v>17</v>
       </c>
       <c r="E113">
         <v>17</v>
       </c>
       <c r="F113">
-        <v>10331896000</v>
+        <v>10266500000</v>
       </c>
       <c r="O113" t="s">
-        <v>52</v>
+        <v>30</v>
       </c>
       <c r="P113" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114">
         <v>2026</v>
       </c>
       <c r="B114" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="C114">
-        <v>181721</v>
+        <v>181719</v>
       </c>
       <c r="D114" t="s">
         <v>17</v>
       </c>
       <c r="E114">
         <v>17</v>
       </c>
       <c r="F114">
-        <v>10288016000</v>
+        <v>10287599000</v>
       </c>
       <c r="O114" t="s">
-        <v>52</v>
+        <v>30</v>
       </c>
       <c r="P114" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115">
         <v>2026</v>
       </c>
       <c r="B115" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="C115">
-        <v>181721</v>
+        <v>181719</v>
       </c>
       <c r="D115" t="s">
         <v>17</v>
       </c>
       <c r="E115">
         <v>17</v>
       </c>
       <c r="F115">
-        <v>10293104000</v>
+        <v>10278969000</v>
       </c>
       <c r="O115" t="s">
-        <v>52</v>
+        <v>30</v>
       </c>
       <c r="P115" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116">
         <v>2026</v>
       </c>
       <c r="B116" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="C116">
-        <v>181721</v>
+        <v>181719</v>
       </c>
       <c r="D116" t="s">
         <v>17</v>
       </c>
       <c r="E116">
         <v>17</v>
       </c>
       <c r="F116">
-        <v>10276258000</v>
+        <v>10291752000</v>
       </c>
       <c r="O116" t="s">
-        <v>52</v>
+        <v>30</v>
       </c>
       <c r="P116" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117">
         <v>2026</v>
       </c>
       <c r="B117" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="C117">
-        <v>181721</v>
+        <v>181719</v>
       </c>
       <c r="D117" t="s">
         <v>17</v>
       </c>
       <c r="E117">
         <v>17</v>
       </c>
       <c r="F117">
-        <v>10288146000</v>
+        <v>10280868000</v>
       </c>
       <c r="O117" t="s">
-        <v>52</v>
+        <v>30</v>
       </c>
       <c r="P117" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118">
         <v>2026</v>
       </c>
       <c r="B118" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="C118">
-        <v>181721</v>
+        <v>181720</v>
       </c>
       <c r="D118" t="s">
         <v>17</v>
       </c>
       <c r="E118">
         <v>17</v>
       </c>
       <c r="F118">
-        <v>10290576000</v>
+        <v>10344203000</v>
       </c>
       <c r="O118" t="s">
-        <v>52</v>
+        <v>18</v>
       </c>
       <c r="P118" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119">
         <v>2026</v>
       </c>
       <c r="B119" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="C119">
-        <v>181721</v>
+        <v>181720</v>
       </c>
       <c r="D119" t="s">
         <v>17</v>
       </c>
       <c r="E119">
         <v>17</v>
       </c>
       <c r="F119">
-        <v>10276267000</v>
+        <v>10344209000</v>
       </c>
       <c r="O119" t="s">
-        <v>52</v>
+        <v>18</v>
       </c>
       <c r="P119" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120">
         <v>2026</v>
       </c>
       <c r="B120" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="C120">
-        <v>181721</v>
+        <v>181720</v>
       </c>
       <c r="D120" t="s">
         <v>17</v>
       </c>
       <c r="E120">
         <v>17</v>
       </c>
       <c r="F120">
-        <v>10265134000</v>
+        <v>10356283000</v>
       </c>
       <c r="O120" t="s">
-        <v>52</v>
+        <v>18</v>
       </c>
       <c r="P120" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121">
         <v>2026</v>
       </c>
       <c r="B121" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="C121">
-        <v>181721</v>
+        <v>181720</v>
       </c>
       <c r="D121" t="s">
         <v>17</v>
       </c>
       <c r="E121">
         <v>17</v>
       </c>
       <c r="F121">
-        <v>10277838000</v>
+        <v>10368200000</v>
       </c>
       <c r="O121" t="s">
-        <v>52</v>
+        <v>18</v>
       </c>
       <c r="P121" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122">
         <v>2026</v>
       </c>
       <c r="B122" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="C122">
-        <v>181723</v>
+        <v>181720</v>
       </c>
       <c r="D122" t="s">
         <v>17</v>
       </c>
       <c r="E122">
         <v>17</v>
       </c>
       <c r="F122">
-        <v>10294656000</v>
+        <v>10265226000</v>
       </c>
       <c r="O122" t="s">
-        <v>30</v>
+        <v>51</v>
       </c>
       <c r="P122" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123">
         <v>2026</v>
       </c>
       <c r="B123" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="C123">
-        <v>181723</v>
+        <v>181720</v>
       </c>
       <c r="D123" t="s">
         <v>17</v>
       </c>
       <c r="E123">
         <v>17</v>
       </c>
       <c r="F123">
-        <v>10272983000</v>
+        <v>10328956000</v>
       </c>
       <c r="O123" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="P123" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124">
         <v>2026</v>
       </c>
       <c r="B124" t="s">
+        <v>53</v>
+      </c>
+      <c r="C124">
+        <v>181721</v>
+      </c>
+      <c r="D124" t="s">
+        <v>17</v>
+      </c>
+      <c r="E124">
+        <v>17</v>
+      </c>
+      <c r="F124">
+        <v>10276258000</v>
+      </c>
+      <c r="O124" t="s">
         <v>54</v>
-      </c>
-[...13 lines deleted...]
-        <v>30</v>
       </c>
       <c r="P124" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125">
         <v>2026</v>
       </c>
       <c r="B125" t="s">
+        <v>53</v>
+      </c>
+      <c r="C125">
+        <v>181721</v>
+      </c>
+      <c r="D125" t="s">
+        <v>17</v>
+      </c>
+      <c r="E125">
+        <v>17</v>
+      </c>
+      <c r="F125">
+        <v>10276267000</v>
+      </c>
+      <c r="O125" t="s">
         <v>54</v>
-      </c>
-[...13 lines deleted...]
-        <v>30</v>
       </c>
       <c r="P125" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126">
         <v>2026</v>
       </c>
       <c r="B126" t="s">
+        <v>53</v>
+      </c>
+      <c r="C126">
+        <v>181721</v>
+      </c>
+      <c r="D126" t="s">
+        <v>17</v>
+      </c>
+      <c r="E126">
+        <v>17</v>
+      </c>
+      <c r="F126">
+        <v>10277838000</v>
+      </c>
+      <c r="O126" t="s">
         <v>54</v>
-      </c>
-[...13 lines deleted...]
-        <v>30</v>
       </c>
       <c r="P126" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127">
         <v>2026</v>
       </c>
       <c r="B127" t="s">
+        <v>53</v>
+      </c>
+      <c r="C127">
+        <v>181721</v>
+      </c>
+      <c r="D127" t="s">
+        <v>17</v>
+      </c>
+      <c r="E127">
+        <v>17</v>
+      </c>
+      <c r="F127">
+        <v>10288146000</v>
+      </c>
+      <c r="O127" t="s">
         <v>54</v>
-      </c>
-[...13 lines deleted...]
-        <v>30</v>
       </c>
       <c r="P127" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128">
         <v>2026</v>
       </c>
       <c r="B128" t="s">
+        <v>53</v>
+      </c>
+      <c r="C128">
+        <v>181721</v>
+      </c>
+      <c r="D128" t="s">
+        <v>17</v>
+      </c>
+      <c r="E128">
+        <v>17</v>
+      </c>
+      <c r="F128">
+        <v>10265134000</v>
+      </c>
+      <c r="O128" t="s">
         <v>54</v>
-      </c>
-[...13 lines deleted...]
-        <v>30</v>
       </c>
       <c r="P128" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129">
         <v>2026</v>
       </c>
       <c r="B129" t="s">
+        <v>53</v>
+      </c>
+      <c r="C129">
+        <v>181721</v>
+      </c>
+      <c r="D129" t="s">
+        <v>17</v>
+      </c>
+      <c r="E129">
+        <v>17</v>
+      </c>
+      <c r="F129">
+        <v>10290577000</v>
+      </c>
+      <c r="O129" t="s">
         <v>54</v>
-      </c>
-[...13 lines deleted...]
-        <v>30</v>
       </c>
       <c r="P129" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130">
         <v>2026</v>
       </c>
       <c r="B130" t="s">
+        <v>53</v>
+      </c>
+      <c r="C130">
+        <v>181721</v>
+      </c>
+      <c r="D130" t="s">
+        <v>17</v>
+      </c>
+      <c r="E130">
+        <v>17</v>
+      </c>
+      <c r="F130">
+        <v>10367811000</v>
+      </c>
+      <c r="O130" t="s">
         <v>54</v>
-      </c>
-[...13 lines deleted...]
-        <v>30</v>
       </c>
       <c r="P130" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131">
         <v>2026</v>
       </c>
       <c r="B131" t="s">
+        <v>53</v>
+      </c>
+      <c r="C131">
+        <v>181721</v>
+      </c>
+      <c r="D131" t="s">
+        <v>17</v>
+      </c>
+      <c r="E131">
+        <v>17</v>
+      </c>
+      <c r="F131">
+        <v>10331896000</v>
+      </c>
+      <c r="O131" t="s">
         <v>54</v>
-      </c>
-[...13 lines deleted...]
-        <v>30</v>
       </c>
       <c r="P131" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132">
         <v>2026</v>
       </c>
       <c r="B132" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="C132">
-        <v>181725</v>
+        <v>181721</v>
       </c>
       <c r="D132" t="s">
         <v>17</v>
       </c>
       <c r="E132">
         <v>17</v>
       </c>
       <c r="F132">
-        <v>10271732000</v>
+        <v>10288016000</v>
       </c>
       <c r="O132" t="s">
-        <v>30</v>
+        <v>54</v>
       </c>
       <c r="P132" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133">
         <v>2026</v>
       </c>
       <c r="B133" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="C133">
-        <v>181725</v>
+        <v>181721</v>
       </c>
       <c r="D133" t="s">
         <v>17</v>
       </c>
       <c r="E133">
         <v>17</v>
       </c>
       <c r="F133">
-        <v>10273021000</v>
+        <v>10293104000</v>
       </c>
       <c r="O133" t="s">
-        <v>30</v>
+        <v>54</v>
       </c>
       <c r="P133" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134">
         <v>2026</v>
       </c>
       <c r="B134" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="C134">
-        <v>181725</v>
+        <v>181721</v>
       </c>
       <c r="D134" t="s">
         <v>17</v>
       </c>
       <c r="E134">
         <v>17</v>
       </c>
       <c r="F134">
-        <v>10273039000</v>
+        <v>10290576000</v>
       </c>
       <c r="O134" t="s">
-        <v>30</v>
+        <v>54</v>
       </c>
       <c r="P134" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135">
         <v>2026</v>
       </c>
       <c r="B135" t="s">
         <v>56</v>
       </c>
       <c r="C135">
-        <v>181725</v>
+        <v>181722</v>
       </c>
       <c r="D135" t="s">
         <v>17</v>
       </c>
       <c r="E135">
         <v>17</v>
       </c>
       <c r="F135">
-        <v>10273023000</v>
+        <v>10292323000</v>
       </c>
       <c r="O135" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P135" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136">
         <v>2026</v>
       </c>
       <c r="B136" t="s">
         <v>56</v>
       </c>
       <c r="C136">
-        <v>181725</v>
+        <v>181722</v>
       </c>
       <c r="D136" t="s">
         <v>17</v>
       </c>
       <c r="E136">
         <v>17</v>
       </c>
       <c r="F136">
-        <v>10273033000</v>
+        <v>10305534000</v>
       </c>
       <c r="O136" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P136" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137">
         <v>2026</v>
       </c>
       <c r="B137" t="s">
         <v>56</v>
       </c>
       <c r="C137">
-        <v>181725</v>
+        <v>181722</v>
       </c>
       <c r="D137" t="s">
         <v>17</v>
       </c>
       <c r="E137">
         <v>17</v>
       </c>
       <c r="F137">
-        <v>10273030000</v>
+        <v>10364964000</v>
       </c>
       <c r="O137" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P137" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138">
         <v>2026</v>
       </c>
       <c r="B138" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="C138">
-        <v>181725</v>
+        <v>181723</v>
       </c>
       <c r="D138" t="s">
         <v>17</v>
       </c>
       <c r="E138">
         <v>17</v>
       </c>
       <c r="F138">
-        <v>10273026000</v>
+        <v>10272985000</v>
       </c>
       <c r="O138" t="s">
         <v>30</v>
       </c>
       <c r="P138" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139">
         <v>2026</v>
       </c>
       <c r="B139" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="C139">
-        <v>181725</v>
+        <v>181723</v>
       </c>
       <c r="D139" t="s">
         <v>17</v>
       </c>
       <c r="E139">
         <v>17</v>
       </c>
       <c r="F139">
-        <v>10273038000</v>
+        <v>10284141000</v>
       </c>
       <c r="O139" t="s">
         <v>30</v>
       </c>
       <c r="P139" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140">
         <v>2026</v>
       </c>
       <c r="B140" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="C140">
-        <v>181725</v>
+        <v>181723</v>
       </c>
       <c r="D140" t="s">
         <v>17</v>
       </c>
       <c r="E140">
         <v>17</v>
       </c>
       <c r="F140">
-        <v>10273040000</v>
+        <v>10272987000</v>
       </c>
       <c r="O140" t="s">
         <v>30</v>
       </c>
       <c r="P140" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141">
         <v>2026</v>
       </c>
       <c r="B141" t="s">
         <v>58</v>
       </c>
       <c r="C141">
-        <v>181785</v>
+        <v>181723</v>
       </c>
       <c r="D141" t="s">
         <v>17</v>
       </c>
       <c r="E141">
         <v>17</v>
       </c>
       <c r="F141">
-        <v>10288302000</v>
+        <v>10272983000</v>
       </c>
       <c r="O141" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="P141" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142">
         <v>2026</v>
       </c>
       <c r="B142" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C142">
-        <v>181786</v>
+        <v>181723</v>
       </c>
       <c r="D142" t="s">
         <v>17</v>
       </c>
       <c r="E142">
         <v>17</v>
       </c>
       <c r="F142">
-        <v>10344819000</v>
+        <v>10284124000</v>
       </c>
       <c r="O142" t="s">
         <v>30</v>
       </c>
       <c r="P142" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143">
         <v>2026</v>
       </c>
       <c r="B143" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C143">
-        <v>181786</v>
+        <v>181723</v>
       </c>
       <c r="D143" t="s">
         <v>17</v>
       </c>
       <c r="E143">
         <v>17</v>
       </c>
       <c r="F143">
-        <v>10312351000</v>
+        <v>10287431000</v>
       </c>
       <c r="O143" t="s">
         <v>30</v>
       </c>
       <c r="P143" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144">
         <v>2026</v>
       </c>
       <c r="B144" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C144">
-        <v>181786</v>
+        <v>181723</v>
       </c>
       <c r="D144" t="s">
         <v>17</v>
       </c>
       <c r="E144">
         <v>17</v>
       </c>
       <c r="F144">
-        <v>10310755000</v>
+        <v>10294656000</v>
       </c>
       <c r="O144" t="s">
         <v>30</v>
       </c>
       <c r="P144" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145">
         <v>2026</v>
       </c>
       <c r="B145" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C145">
-        <v>181786</v>
+        <v>181723</v>
       </c>
       <c r="D145" t="s">
         <v>17</v>
       </c>
       <c r="E145">
         <v>17</v>
       </c>
       <c r="F145">
-        <v>10332541000</v>
+        <v>10264162000</v>
       </c>
       <c r="O145" t="s">
         <v>30</v>
       </c>
       <c r="P145" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146">
         <v>2026</v>
       </c>
       <c r="B146" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C146">
-        <v>181786</v>
+        <v>181723</v>
       </c>
       <c r="D146" t="s">
         <v>17</v>
       </c>
       <c r="E146">
         <v>17</v>
       </c>
       <c r="F146">
-        <v>10312357000</v>
+        <v>10287440000</v>
       </c>
       <c r="O146" t="s">
         <v>30</v>
       </c>
       <c r="P146" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147">
         <v>2026</v>
       </c>
       <c r="B147" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C147">
-        <v>181786</v>
+        <v>181723</v>
       </c>
       <c r="D147" t="s">
         <v>17</v>
       </c>
       <c r="E147">
         <v>17</v>
       </c>
       <c r="F147">
-        <v>10317784000</v>
+        <v>10287428000</v>
       </c>
       <c r="O147" t="s">
         <v>30</v>
       </c>
       <c r="P147" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148">
         <v>2026</v>
       </c>
       <c r="B148" t="s">
         <v>60</v>
       </c>
       <c r="C148">
-        <v>181786</v>
+        <v>181725</v>
       </c>
       <c r="D148" t="s">
         <v>17</v>
       </c>
       <c r="E148">
         <v>17</v>
       </c>
       <c r="F148">
-        <v>10344768000</v>
+        <v>10271732000</v>
       </c>
       <c r="O148" t="s">
         <v>30</v>
       </c>
       <c r="P148" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149">
         <v>2026</v>
       </c>
       <c r="B149" t="s">
         <v>60</v>
       </c>
       <c r="C149">
-        <v>181786</v>
+        <v>181725</v>
       </c>
       <c r="D149" t="s">
         <v>17</v>
       </c>
       <c r="E149">
         <v>17</v>
       </c>
       <c r="F149">
-        <v>10311964000</v>
+        <v>10273023000</v>
       </c>
       <c r="O149" t="s">
         <v>30</v>
       </c>
       <c r="P149" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150">
         <v>2026</v>
       </c>
       <c r="B150" t="s">
         <v>60</v>
       </c>
       <c r="C150">
-        <v>181786</v>
+        <v>181725</v>
       </c>
       <c r="D150" t="s">
         <v>17</v>
       </c>
       <c r="E150">
         <v>17</v>
       </c>
       <c r="F150">
-        <v>10317778000</v>
+        <v>10273026000</v>
       </c>
       <c r="O150" t="s">
         <v>30</v>
       </c>
       <c r="P150" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151">
         <v>2026</v>
       </c>
       <c r="B151" t="s">
         <v>60</v>
       </c>
       <c r="C151">
-        <v>181786</v>
+        <v>181725</v>
       </c>
       <c r="D151" t="s">
         <v>17</v>
       </c>
       <c r="E151">
         <v>17</v>
       </c>
       <c r="F151">
-        <v>10317556000</v>
+        <v>10273033000</v>
       </c>
       <c r="O151" t="s">
         <v>30</v>
       </c>
       <c r="P151" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152">
         <v>2026</v>
       </c>
       <c r="B152" t="s">
         <v>60</v>
       </c>
       <c r="C152">
-        <v>181786</v>
+        <v>181725</v>
       </c>
       <c r="D152" t="s">
         <v>17</v>
       </c>
       <c r="E152">
         <v>17</v>
       </c>
       <c r="F152">
-        <v>10305288000</v>
+        <v>10273038000</v>
       </c>
       <c r="O152" t="s">
         <v>30</v>
       </c>
       <c r="P152" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153">
         <v>2026</v>
       </c>
       <c r="B153" t="s">
         <v>60</v>
       </c>
       <c r="C153">
-        <v>181786</v>
+        <v>181725</v>
       </c>
       <c r="D153" t="s">
         <v>17</v>
       </c>
       <c r="E153">
         <v>17</v>
       </c>
       <c r="F153">
-        <v>10317544000</v>
+        <v>10273040000</v>
       </c>
       <c r="O153" t="s">
         <v>30</v>
       </c>
       <c r="P153" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154">
         <v>2026</v>
       </c>
       <c r="B154" t="s">
         <v>60</v>
       </c>
       <c r="C154">
-        <v>181786</v>
+        <v>181725</v>
       </c>
       <c r="D154" t="s">
         <v>17</v>
       </c>
       <c r="E154">
         <v>17</v>
       </c>
       <c r="F154">
-        <v>10317860000</v>
+        <v>10273030000</v>
       </c>
       <c r="O154" t="s">
         <v>30</v>
       </c>
       <c r="P154" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155">
         <v>2026</v>
       </c>
       <c r="B155" t="s">
         <v>60</v>
       </c>
       <c r="C155">
-        <v>181786</v>
+        <v>181725</v>
       </c>
       <c r="D155" t="s">
         <v>17</v>
       </c>
       <c r="E155">
         <v>17</v>
       </c>
       <c r="F155">
-        <v>10344776000</v>
+        <v>10273036000</v>
       </c>
       <c r="O155" t="s">
         <v>30</v>
       </c>
       <c r="P155" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156">
         <v>2026</v>
       </c>
       <c r="B156" t="s">
         <v>60</v>
       </c>
       <c r="C156">
-        <v>181786</v>
+        <v>181725</v>
       </c>
       <c r="D156" t="s">
         <v>17</v>
       </c>
       <c r="E156">
         <v>17</v>
       </c>
       <c r="F156">
-        <v>10344899000</v>
+        <v>10273039000</v>
       </c>
       <c r="O156" t="s">
         <v>30</v>
       </c>
       <c r="P156" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157">
         <v>2026</v>
       </c>
       <c r="B157" t="s">
         <v>60</v>
       </c>
       <c r="C157">
-        <v>181786</v>
+        <v>181725</v>
       </c>
       <c r="D157" t="s">
         <v>17</v>
       </c>
       <c r="E157">
         <v>17</v>
       </c>
       <c r="F157">
-        <v>10310450000</v>
+        <v>10273021000</v>
       </c>
       <c r="O157" t="s">
         <v>30</v>
       </c>
       <c r="P157" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158">
         <v>2026</v>
       </c>
       <c r="B158" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="C158">
-        <v>181786</v>
+        <v>181781</v>
       </c>
       <c r="D158" t="s">
         <v>17</v>
       </c>
       <c r="E158">
         <v>17</v>
       </c>
       <c r="F158">
-        <v>10332562000</v>
+        <v>10371813000</v>
       </c>
       <c r="O158" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="P158" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159">
         <v>2026</v>
       </c>
       <c r="B159" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="C159">
-        <v>181786</v>
+        <v>181781</v>
       </c>
       <c r="D159" t="s">
         <v>17</v>
       </c>
       <c r="E159">
         <v>17</v>
       </c>
       <c r="F159">
-        <v>10305164000</v>
+        <v>10371706000</v>
       </c>
       <c r="O159" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="P159" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160">
         <v>2026</v>
       </c>
       <c r="B160" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="C160">
-        <v>181786</v>
+        <v>181781</v>
       </c>
       <c r="D160" t="s">
         <v>17</v>
       </c>
       <c r="E160">
         <v>17</v>
       </c>
       <c r="F160">
-        <v>10311899000</v>
+        <v>10371790000</v>
       </c>
       <c r="O160" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="P160" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161">
         <v>2026</v>
       </c>
       <c r="B161" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="C161">
-        <v>181786</v>
+        <v>181781</v>
       </c>
       <c r="D161" t="s">
         <v>17</v>
       </c>
       <c r="E161">
         <v>17</v>
       </c>
       <c r="F161">
-        <v>10317547000</v>
+        <v>10371745000</v>
       </c>
       <c r="O161" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="P161" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162">
         <v>2026</v>
       </c>
       <c r="B162" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="C162">
-        <v>181786</v>
+        <v>181781</v>
       </c>
       <c r="D162" t="s">
         <v>17</v>
       </c>
       <c r="E162">
         <v>17</v>
       </c>
       <c r="F162">
-        <v>10305265000</v>
+        <v>10371661000</v>
       </c>
       <c r="O162" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="P162" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163">
         <v>2026</v>
       </c>
       <c r="B163" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="C163">
-        <v>181786</v>
+        <v>181781</v>
       </c>
       <c r="D163" t="s">
         <v>17</v>
       </c>
       <c r="E163">
         <v>17</v>
       </c>
       <c r="F163">
-        <v>10317548000</v>
+        <v>10371691000</v>
       </c>
       <c r="O163" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="P163" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164">
         <v>2026</v>
       </c>
       <c r="B164" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="C164">
-        <v>181786</v>
+        <v>181781</v>
       </c>
       <c r="D164" t="s">
         <v>17</v>
       </c>
       <c r="E164">
         <v>17</v>
       </c>
       <c r="F164">
-        <v>10317529000</v>
+        <v>10371827000</v>
       </c>
       <c r="O164" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="P164" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165">
         <v>2026</v>
       </c>
       <c r="B165" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="C165">
-        <v>181786</v>
+        <v>181781</v>
       </c>
       <c r="D165" t="s">
         <v>17</v>
       </c>
       <c r="E165">
         <v>17</v>
       </c>
       <c r="F165">
-        <v>10312354000</v>
+        <v>10371820000</v>
       </c>
       <c r="O165" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="P165" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166">
         <v>2026</v>
       </c>
       <c r="B166" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="C166">
-        <v>181786</v>
+        <v>181781</v>
       </c>
       <c r="D166" t="s">
         <v>17</v>
       </c>
       <c r="E166">
         <v>17</v>
       </c>
       <c r="F166">
-        <v>10332537000</v>
+        <v>10371807000</v>
       </c>
       <c r="O166" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="P166" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167">
         <v>2026</v>
       </c>
       <c r="B167" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="C167">
-        <v>181786</v>
+        <v>181781</v>
       </c>
       <c r="D167" t="s">
         <v>17</v>
       </c>
       <c r="E167">
         <v>17</v>
       </c>
       <c r="F167">
-        <v>10317536000</v>
+        <v>10371844000</v>
       </c>
       <c r="O167" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="P167" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168">
         <v>2026</v>
       </c>
       <c r="B168" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="C168">
-        <v>181786</v>
+        <v>181782</v>
       </c>
       <c r="D168" t="s">
         <v>17</v>
       </c>
       <c r="E168">
         <v>17</v>
       </c>
       <c r="F168">
-        <v>10317545000</v>
+        <v>10371565000</v>
       </c>
       <c r="O168" t="s">
-        <v>30</v>
+        <v>65</v>
       </c>
       <c r="P168" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169">
         <v>2026</v>
       </c>
       <c r="B169" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="C169">
-        <v>181786</v>
+        <v>181785</v>
       </c>
       <c r="D169" t="s">
         <v>17</v>
       </c>
       <c r="E169">
         <v>17</v>
       </c>
       <c r="F169">
-        <v>10317552000</v>
+        <v>10288302000</v>
       </c>
       <c r="O169" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P169" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170">
         <v>2026</v>
       </c>
       <c r="B170" t="s">
-        <v>60</v>
+        <v>69</v>
       </c>
       <c r="C170">
         <v>181786</v>
       </c>
       <c r="D170" t="s">
         <v>17</v>
       </c>
       <c r="E170">
         <v>17</v>
       </c>
       <c r="F170">
-        <v>10317546000</v>
+        <v>10311964000</v>
       </c>
       <c r="O170" t="s">
         <v>30</v>
       </c>
       <c r="P170" t="s">
-        <v>61</v>
+        <v>70</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171">
         <v>2026</v>
       </c>
       <c r="B171" t="s">
-        <v>60</v>
+        <v>69</v>
       </c>
       <c r="C171">
         <v>181786</v>
       </c>
       <c r="D171" t="s">
         <v>17</v>
       </c>
       <c r="E171">
         <v>17</v>
       </c>
       <c r="F171">
-        <v>10305407000</v>
+        <v>10317556000</v>
       </c>
       <c r="O171" t="s">
         <v>30</v>
       </c>
       <c r="P171" t="s">
-        <v>61</v>
+        <v>70</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172">
         <v>2026</v>
       </c>
       <c r="B172" t="s">
-        <v>60</v>
+        <v>69</v>
       </c>
       <c r="C172">
         <v>181786</v>
       </c>
       <c r="D172" t="s">
         <v>17</v>
       </c>
       <c r="E172">
         <v>17</v>
       </c>
       <c r="F172">
-        <v>10305390000</v>
+        <v>10317546000</v>
       </c>
       <c r="O172" t="s">
         <v>30</v>
       </c>
       <c r="P172" t="s">
-        <v>61</v>
+        <v>70</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173">
         <v>2026</v>
       </c>
       <c r="B173" t="s">
-        <v>60</v>
+        <v>69</v>
       </c>
       <c r="C173">
         <v>181786</v>
       </c>
       <c r="D173" t="s">
         <v>17</v>
       </c>
       <c r="E173">
         <v>17</v>
       </c>
       <c r="F173">
-        <v>10344931000</v>
+        <v>10305221000</v>
       </c>
       <c r="O173" t="s">
         <v>30</v>
       </c>
       <c r="P173" t="s">
-        <v>61</v>
+        <v>70</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174">
         <v>2026</v>
       </c>
       <c r="B174" t="s">
-        <v>60</v>
+        <v>69</v>
       </c>
       <c r="C174">
         <v>181786</v>
       </c>
       <c r="D174" t="s">
         <v>17</v>
       </c>
       <c r="E174">
         <v>17</v>
       </c>
       <c r="F174">
-        <v>10344848000</v>
+        <v>10344819000</v>
       </c>
       <c r="O174" t="s">
         <v>30</v>
       </c>
       <c r="P174" t="s">
-        <v>61</v>
+        <v>70</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175">
         <v>2026</v>
       </c>
       <c r="B175" t="s">
-        <v>60</v>
+        <v>69</v>
       </c>
       <c r="C175">
         <v>181786</v>
       </c>
       <c r="D175" t="s">
         <v>17</v>
       </c>
       <c r="E175">
         <v>17</v>
       </c>
       <c r="F175">
-        <v>10317837000</v>
+        <v>10312354000</v>
       </c>
       <c r="O175" t="s">
         <v>30</v>
       </c>
       <c r="P175" t="s">
-        <v>61</v>
+        <v>70</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176">
         <v>2026</v>
       </c>
       <c r="B176" t="s">
-        <v>60</v>
+        <v>69</v>
       </c>
       <c r="C176">
         <v>181786</v>
       </c>
       <c r="D176" t="s">
         <v>17</v>
       </c>
       <c r="E176">
         <v>17</v>
       </c>
       <c r="F176">
-        <v>10305221000</v>
+        <v>10344931000</v>
       </c>
       <c r="O176" t="s">
         <v>30</v>
       </c>
       <c r="P176" t="s">
-        <v>61</v>
+        <v>70</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177">
         <v>2026</v>
       </c>
       <c r="B177" t="s">
-        <v>60</v>
+        <v>69</v>
       </c>
       <c r="C177">
         <v>181786</v>
       </c>
       <c r="D177" t="s">
         <v>17</v>
       </c>
       <c r="E177">
         <v>17</v>
       </c>
       <c r="F177">
-        <v>10311996000</v>
+        <v>10305288000</v>
       </c>
       <c r="O177" t="s">
         <v>30</v>
       </c>
       <c r="P177" t="s">
-        <v>61</v>
+        <v>70</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178">
         <v>2026</v>
       </c>
       <c r="B178" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="C178">
-        <v>181787</v>
+        <v>181786</v>
       </c>
       <c r="D178" t="s">
         <v>17</v>
       </c>
       <c r="E178">
         <v>17</v>
       </c>
       <c r="F178">
-        <v>10289939000</v>
+        <v>10317547000</v>
       </c>
       <c r="O178" t="s">
-        <v>63</v>
+        <v>30</v>
       </c>
       <c r="P178" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179">
         <v>2026</v>
       </c>
       <c r="B179" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="C179">
-        <v>181787</v>
+        <v>181786</v>
       </c>
       <c r="D179" t="s">
         <v>17</v>
       </c>
       <c r="E179">
         <v>17</v>
       </c>
       <c r="F179">
-        <v>10289935000</v>
+        <v>10305407000</v>
       </c>
       <c r="O179" t="s">
-        <v>63</v>
+        <v>30</v>
       </c>
       <c r="P179" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180">
         <v>2026</v>
       </c>
       <c r="B180" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="C180">
-        <v>181787</v>
+        <v>181786</v>
       </c>
       <c r="D180" t="s">
         <v>17</v>
       </c>
       <c r="E180">
         <v>17</v>
       </c>
       <c r="F180">
-        <v>10289937000</v>
+        <v>10332562000</v>
       </c>
       <c r="O180" t="s">
-        <v>63</v>
+        <v>30</v>
       </c>
       <c r="P180" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181">
         <v>2026</v>
       </c>
       <c r="B181" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="C181">
-        <v>181787</v>
+        <v>181786</v>
       </c>
       <c r="D181" t="s">
         <v>17</v>
       </c>
       <c r="E181">
         <v>17</v>
       </c>
       <c r="F181">
-        <v>10296138000</v>
+        <v>10344899000</v>
       </c>
       <c r="O181" t="s">
-        <v>63</v>
+        <v>30</v>
       </c>
       <c r="P181" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182">
         <v>2026</v>
       </c>
       <c r="B182" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="C182">
-        <v>181787</v>
+        <v>181786</v>
       </c>
       <c r="D182" t="s">
         <v>17</v>
       </c>
       <c r="E182">
         <v>17</v>
       </c>
       <c r="F182">
-        <v>10325416000</v>
+        <v>10317536000</v>
       </c>
       <c r="O182" t="s">
-        <v>63</v>
+        <v>30</v>
       </c>
       <c r="P182" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183">
         <v>2026</v>
       </c>
       <c r="B183" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="C183">
-        <v>181787</v>
+        <v>181786</v>
       </c>
       <c r="D183" t="s">
         <v>17</v>
       </c>
       <c r="E183">
         <v>17</v>
       </c>
       <c r="F183">
-        <v>10296214000</v>
+        <v>10312351000</v>
       </c>
       <c r="O183" t="s">
-        <v>63</v>
+        <v>30</v>
       </c>
       <c r="P183" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184">
         <v>2026</v>
       </c>
       <c r="B184" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="C184">
-        <v>181787</v>
+        <v>181786</v>
       </c>
       <c r="D184" t="s">
         <v>17</v>
       </c>
       <c r="E184">
         <v>17</v>
       </c>
       <c r="F184">
-        <v>10289933000</v>
+        <v>10317778000</v>
       </c>
       <c r="O184" t="s">
-        <v>63</v>
+        <v>30</v>
       </c>
       <c r="P184" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185">
         <v>2026</v>
       </c>
       <c r="B185" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="C185">
-        <v>181787</v>
+        <v>181786</v>
       </c>
       <c r="D185" t="s">
         <v>17</v>
       </c>
       <c r="E185">
         <v>17</v>
       </c>
       <c r="F185">
-        <v>10296234000</v>
+        <v>10374121000</v>
       </c>
       <c r="O185" t="s">
-        <v>63</v>
+        <v>30</v>
       </c>
       <c r="P185" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186">
         <v>2026</v>
       </c>
       <c r="B186" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="C186">
-        <v>181787</v>
+        <v>181786</v>
       </c>
       <c r="D186" t="s">
         <v>17</v>
       </c>
       <c r="E186">
         <v>17</v>
       </c>
       <c r="F186">
-        <v>10289926000</v>
+        <v>10310755000</v>
       </c>
       <c r="O186" t="s">
-        <v>63</v>
+        <v>30</v>
       </c>
       <c r="P186" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187">
         <v>2026</v>
       </c>
       <c r="B187" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="C187">
-        <v>181787</v>
+        <v>181786</v>
       </c>
       <c r="D187" t="s">
         <v>17</v>
       </c>
       <c r="E187">
         <v>17</v>
       </c>
       <c r="F187">
-        <v>10289941000</v>
+        <v>10311996000</v>
       </c>
       <c r="O187" t="s">
-        <v>63</v>
+        <v>30</v>
       </c>
       <c r="P187" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188">
         <v>2026</v>
       </c>
       <c r="B188" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="C188">
-        <v>181787</v>
+        <v>181786</v>
       </c>
       <c r="D188" t="s">
         <v>17</v>
       </c>
       <c r="E188">
         <v>17</v>
       </c>
       <c r="F188">
-        <v>10289929000</v>
+        <v>10305390000</v>
       </c>
       <c r="O188" t="s">
-        <v>63</v>
+        <v>30</v>
       </c>
       <c r="P188" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189">
         <v>2026</v>
       </c>
       <c r="B189" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="C189">
-        <v>181787</v>
+        <v>181786</v>
       </c>
       <c r="D189" t="s">
         <v>17</v>
       </c>
       <c r="E189">
         <v>17</v>
       </c>
       <c r="F189">
-        <v>10296296000</v>
+        <v>10317544000</v>
       </c>
       <c r="O189" t="s">
-        <v>63</v>
+        <v>30</v>
       </c>
       <c r="P189" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190">
         <v>2026</v>
       </c>
       <c r="B190" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="C190">
-        <v>181790</v>
+        <v>181786</v>
       </c>
       <c r="D190" t="s">
         <v>17</v>
       </c>
       <c r="E190">
         <v>17</v>
       </c>
       <c r="F190">
-        <v>10315286000</v>
+        <v>10317545000</v>
       </c>
       <c r="O190" t="s">
-        <v>66</v>
+        <v>30</v>
       </c>
       <c r="P190" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191">
         <v>2026</v>
       </c>
       <c r="B191" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="C191">
-        <v>181790</v>
+        <v>181786</v>
       </c>
       <c r="D191" t="s">
         <v>17</v>
       </c>
       <c r="E191">
         <v>17</v>
       </c>
       <c r="F191">
-        <v>10315597000</v>
+        <v>10310450000</v>
       </c>
       <c r="O191" t="s">
-        <v>66</v>
+        <v>30</v>
       </c>
       <c r="P191" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192">
         <v>2026</v>
       </c>
       <c r="B192" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="C192">
-        <v>181790</v>
+        <v>181786</v>
       </c>
       <c r="D192" t="s">
         <v>17</v>
       </c>
       <c r="E192">
         <v>17</v>
       </c>
       <c r="F192">
-        <v>10315612000</v>
+        <v>10317552000</v>
       </c>
       <c r="O192" t="s">
-        <v>66</v>
+        <v>30</v>
       </c>
       <c r="P192" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193">
         <v>2026</v>
       </c>
       <c r="B193" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="C193">
-        <v>181790</v>
+        <v>181786</v>
       </c>
       <c r="D193" t="s">
         <v>17</v>
       </c>
       <c r="E193">
         <v>17</v>
       </c>
       <c r="F193">
-        <v>10315610000</v>
+        <v>10305164000</v>
       </c>
       <c r="O193" t="s">
-        <v>66</v>
+        <v>30</v>
       </c>
       <c r="P193" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194">
         <v>2026</v>
       </c>
       <c r="B194" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="C194">
-        <v>181790</v>
+        <v>181786</v>
       </c>
       <c r="D194" t="s">
         <v>17</v>
       </c>
       <c r="E194">
         <v>17</v>
       </c>
       <c r="F194">
-        <v>10324670000</v>
+        <v>10374118000</v>
       </c>
       <c r="O194" t="s">
-        <v>66</v>
+        <v>30</v>
       </c>
       <c r="P194" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195">
         <v>2026</v>
       </c>
       <c r="B195" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="C195">
-        <v>181790</v>
+        <v>181786</v>
       </c>
       <c r="D195" t="s">
         <v>17</v>
       </c>
       <c r="E195">
         <v>17</v>
       </c>
       <c r="F195">
-        <v>10315241000</v>
+        <v>10317529000</v>
       </c>
       <c r="O195" t="s">
-        <v>66</v>
+        <v>30</v>
       </c>
       <c r="P195" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196">
         <v>2026</v>
       </c>
       <c r="B196" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="C196">
-        <v>181790</v>
+        <v>181786</v>
       </c>
       <c r="D196" t="s">
         <v>17</v>
       </c>
       <c r="E196">
         <v>17</v>
       </c>
       <c r="F196">
-        <v>10325874000</v>
+        <v>10317837000</v>
       </c>
       <c r="O196" t="s">
-        <v>66</v>
+        <v>30</v>
       </c>
       <c r="P196" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197">
         <v>2026</v>
       </c>
       <c r="B197" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="C197">
-        <v>181790</v>
+        <v>181786</v>
       </c>
       <c r="D197" t="s">
         <v>17</v>
       </c>
       <c r="E197">
         <v>17</v>
       </c>
       <c r="F197">
-        <v>10325809000</v>
+        <v>10305265000</v>
       </c>
       <c r="O197" t="s">
-        <v>66</v>
+        <v>30</v>
       </c>
       <c r="P197" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198">
         <v>2026</v>
       </c>
       <c r="B198" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="C198">
-        <v>181790</v>
+        <v>181786</v>
       </c>
       <c r="D198" t="s">
         <v>17</v>
       </c>
       <c r="E198">
         <v>17</v>
       </c>
       <c r="F198">
-        <v>10290301000</v>
+        <v>10344776000</v>
       </c>
       <c r="O198" t="s">
-        <v>66</v>
+        <v>30</v>
       </c>
       <c r="P198" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199">
         <v>2026</v>
       </c>
       <c r="B199" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="C199">
-        <v>181790</v>
+        <v>181786</v>
       </c>
       <c r="D199" t="s">
         <v>17</v>
       </c>
       <c r="E199">
         <v>17</v>
       </c>
       <c r="F199">
-        <v>10325824000</v>
+        <v>10344848000</v>
       </c>
       <c r="O199" t="s">
-        <v>66</v>
+        <v>30</v>
       </c>
       <c r="P199" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200">
         <v>2026</v>
       </c>
       <c r="B200" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="C200">
-        <v>181790</v>
+        <v>181786</v>
       </c>
       <c r="D200" t="s">
         <v>17</v>
       </c>
       <c r="E200">
         <v>17</v>
       </c>
       <c r="F200">
-        <v>10315605000</v>
+        <v>10374111000</v>
       </c>
       <c r="O200" t="s">
-        <v>66</v>
+        <v>30</v>
       </c>
       <c r="P200" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201">
         <v>2026</v>
       </c>
       <c r="B201" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="C201">
-        <v>181790</v>
+        <v>181786</v>
       </c>
       <c r="D201" t="s">
         <v>17</v>
       </c>
       <c r="E201">
         <v>17</v>
       </c>
       <c r="F201">
-        <v>10315594000</v>
+        <v>10374115000</v>
       </c>
       <c r="O201" t="s">
-        <v>66</v>
+        <v>30</v>
       </c>
       <c r="P201" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202">
         <v>2026</v>
       </c>
       <c r="B202" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="C202">
-        <v>181790</v>
+        <v>181786</v>
       </c>
       <c r="D202" t="s">
         <v>17</v>
       </c>
       <c r="E202">
         <v>17</v>
       </c>
       <c r="F202">
-        <v>10315281000</v>
+        <v>10312357000</v>
       </c>
       <c r="O202" t="s">
-        <v>66</v>
+        <v>30</v>
       </c>
       <c r="P202" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203">
         <v>2026</v>
       </c>
       <c r="B203" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="C203">
-        <v>181790</v>
+        <v>181786</v>
       </c>
       <c r="D203" t="s">
         <v>17</v>
       </c>
       <c r="E203">
         <v>17</v>
       </c>
       <c r="F203">
-        <v>10324658000</v>
+        <v>10344768000</v>
       </c>
       <c r="O203" t="s">
-        <v>66</v>
+        <v>30</v>
       </c>
       <c r="P203" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204">
         <v>2026</v>
       </c>
       <c r="B204" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C204">
-        <v>181801</v>
+        <v>181786</v>
       </c>
       <c r="D204" t="s">
         <v>17</v>
       </c>
       <c r="E204">
         <v>17</v>
       </c>
       <c r="F204">
-        <v>10305375000</v>
+        <v>10311899000</v>
       </c>
       <c r="O204" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="P204" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205">
         <v>2026</v>
       </c>
       <c r="B205" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C205">
-        <v>181801</v>
+        <v>181786</v>
       </c>
       <c r="D205" t="s">
         <v>17</v>
       </c>
       <c r="E205">
         <v>17</v>
       </c>
       <c r="F205">
-        <v>10285947000</v>
+        <v>10317860000</v>
       </c>
       <c r="O205" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="P205" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206">
         <v>2026</v>
       </c>
       <c r="B206" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C206">
-        <v>181801</v>
+        <v>181786</v>
       </c>
       <c r="D206" t="s">
         <v>17</v>
       </c>
       <c r="E206">
         <v>17</v>
       </c>
       <c r="F206">
-        <v>10293025000</v>
+        <v>10332537000</v>
       </c>
       <c r="O206" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="P206" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207">
         <v>2026</v>
       </c>
       <c r="B207" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C207">
-        <v>181801</v>
+        <v>181786</v>
       </c>
       <c r="D207" t="s">
         <v>17</v>
       </c>
       <c r="E207">
         <v>17</v>
       </c>
       <c r="F207">
-        <v>10354539000</v>
+        <v>10317548000</v>
       </c>
       <c r="O207" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="P207" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208">
         <v>2026</v>
       </c>
       <c r="B208" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="C208">
-        <v>181802</v>
+        <v>181786</v>
       </c>
       <c r="D208" t="s">
         <v>17</v>
       </c>
       <c r="E208">
         <v>17</v>
       </c>
       <c r="F208">
-        <v>10285483000</v>
+        <v>10365524000</v>
       </c>
       <c r="O208" t="s">
         <v>30</v>
       </c>
       <c r="P208" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209">
         <v>2026</v>
       </c>
       <c r="B209" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="C209">
-        <v>181802</v>
+        <v>181786</v>
       </c>
       <c r="D209" t="s">
         <v>17</v>
       </c>
       <c r="E209">
         <v>17</v>
       </c>
       <c r="F209">
-        <v>10285482000</v>
+        <v>10332541000</v>
       </c>
       <c r="O209" t="s">
         <v>30</v>
       </c>
       <c r="P209" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210">
         <v>2026</v>
       </c>
       <c r="B210" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="C210">
-        <v>181804</v>
+        <v>181786</v>
       </c>
       <c r="D210" t="s">
         <v>17</v>
       </c>
       <c r="E210">
         <v>17</v>
       </c>
       <c r="F210">
-        <v>10334608000</v>
+        <v>10317784000</v>
       </c>
       <c r="O210" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="P210" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211">
         <v>2026</v>
       </c>
       <c r="B211" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="C211">
-        <v>181805</v>
+        <v>181787</v>
       </c>
       <c r="D211" t="s">
         <v>17</v>
       </c>
       <c r="E211">
         <v>17</v>
       </c>
       <c r="F211">
-        <v>10294400000</v>
+        <v>10296138000</v>
       </c>
       <c r="O211" t="s">
-        <v>38</v>
+        <v>72</v>
       </c>
       <c r="P211" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212">
         <v>2026</v>
       </c>
       <c r="B212" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="C212">
-        <v>181805</v>
+        <v>181787</v>
       </c>
       <c r="D212" t="s">
         <v>17</v>
       </c>
       <c r="E212">
         <v>17</v>
       </c>
       <c r="F212">
-        <v>10294390000</v>
+        <v>10289929000</v>
       </c>
       <c r="O212" t="s">
-        <v>38</v>
+        <v>72</v>
       </c>
       <c r="P212" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
     </row>
     <row r="213" spans="1:16">
       <c r="A213">
         <v>2026</v>
       </c>
       <c r="B213" t="s">
-        <v>76</v>
+        <v>71</v>
       </c>
       <c r="C213">
-        <v>181806</v>
+        <v>181787</v>
       </c>
       <c r="D213" t="s">
         <v>17</v>
       </c>
       <c r="E213">
         <v>17</v>
       </c>
       <c r="F213">
-        <v>10280779000</v>
+        <v>10289941000</v>
       </c>
       <c r="O213" t="s">
-        <v>77</v>
+        <v>72</v>
       </c>
       <c r="P213" t="s">
-        <v>78</v>
+        <v>73</v>
       </c>
     </row>
     <row r="214" spans="1:16">
       <c r="A214">
         <v>2026</v>
       </c>
       <c r="B214" t="s">
-        <v>76</v>
+        <v>71</v>
       </c>
       <c r="C214">
-        <v>181806</v>
+        <v>181787</v>
       </c>
       <c r="D214" t="s">
         <v>17</v>
       </c>
       <c r="E214">
         <v>17</v>
       </c>
       <c r="F214">
-        <v>10280777000</v>
+        <v>10289935000</v>
       </c>
       <c r="O214" t="s">
-        <v>77</v>
+        <v>72</v>
       </c>
       <c r="P214" t="s">
-        <v>78</v>
+        <v>73</v>
       </c>
     </row>
     <row r="215" spans="1:16">
       <c r="A215">
         <v>2026</v>
       </c>
       <c r="B215" t="s">
-        <v>76</v>
+        <v>71</v>
       </c>
       <c r="C215">
-        <v>181806</v>
+        <v>181787</v>
       </c>
       <c r="D215" t="s">
         <v>17</v>
       </c>
       <c r="E215">
         <v>17</v>
       </c>
       <c r="F215">
-        <v>10280780000</v>
+        <v>10289926000</v>
       </c>
       <c r="O215" t="s">
-        <v>77</v>
+        <v>72</v>
       </c>
       <c r="P215" t="s">
-        <v>78</v>
+        <v>73</v>
       </c>
     </row>
     <row r="216" spans="1:16">
       <c r="A216">
         <v>2026</v>
       </c>
       <c r="B216" t="s">
-        <v>79</v>
+        <v>71</v>
       </c>
       <c r="C216">
-        <v>181828</v>
+        <v>181787</v>
       </c>
       <c r="D216" t="s">
         <v>17</v>
       </c>
       <c r="E216">
         <v>17</v>
       </c>
       <c r="F216">
-        <v>10286008000</v>
+        <v>10296234000</v>
       </c>
       <c r="O216" t="s">
-        <v>38</v>
+        <v>72</v>
       </c>
       <c r="P216" t="s">
-        <v>80</v>
+        <v>73</v>
       </c>
     </row>
     <row r="217" spans="1:16">
       <c r="A217">
         <v>2026</v>
       </c>
       <c r="B217" t="s">
-        <v>79</v>
+        <v>71</v>
       </c>
       <c r="C217">
-        <v>181828</v>
+        <v>181787</v>
       </c>
       <c r="D217" t="s">
         <v>17</v>
       </c>
       <c r="E217">
         <v>17</v>
       </c>
       <c r="F217">
-        <v>10364448000</v>
+        <v>10289939000</v>
       </c>
       <c r="O217" t="s">
-        <v>38</v>
+        <v>72</v>
       </c>
       <c r="P217" t="s">
-        <v>80</v>
+        <v>73</v>
       </c>
     </row>
     <row r="218" spans="1:16">
       <c r="A218">
         <v>2026</v>
       </c>
       <c r="B218" t="s">
-        <v>79</v>
+        <v>71</v>
       </c>
       <c r="C218">
-        <v>181828</v>
+        <v>181787</v>
       </c>
       <c r="D218" t="s">
         <v>17</v>
       </c>
       <c r="E218">
         <v>17</v>
       </c>
       <c r="F218">
-        <v>10283681000</v>
+        <v>10296214000</v>
       </c>
       <c r="O218" t="s">
-        <v>38</v>
+        <v>72</v>
       </c>
       <c r="P218" t="s">
-        <v>80</v>
+        <v>73</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219">
         <v>2026</v>
       </c>
       <c r="B219" t="s">
-        <v>79</v>
+        <v>71</v>
       </c>
       <c r="C219">
-        <v>181828</v>
+        <v>181787</v>
       </c>
       <c r="D219" t="s">
         <v>17</v>
       </c>
       <c r="E219">
         <v>17</v>
       </c>
       <c r="F219">
-        <v>10279063000</v>
+        <v>10289937000</v>
       </c>
       <c r="O219" t="s">
-        <v>38</v>
+        <v>72</v>
       </c>
       <c r="P219" t="s">
-        <v>80</v>
+        <v>73</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220">
         <v>2026</v>
       </c>
       <c r="B220" t="s">
-        <v>79</v>
+        <v>71</v>
       </c>
       <c r="C220">
-        <v>181828</v>
+        <v>181787</v>
       </c>
       <c r="D220" t="s">
         <v>17</v>
       </c>
       <c r="E220">
         <v>17</v>
       </c>
       <c r="F220">
-        <v>10341709000</v>
+        <v>10379741000</v>
       </c>
       <c r="O220" t="s">
-        <v>38</v>
+        <v>72</v>
       </c>
       <c r="P220" t="s">
-        <v>80</v>
+        <v>73</v>
       </c>
     </row>
     <row r="221" spans="1:16">
       <c r="A221">
         <v>2026</v>
       </c>
       <c r="B221" t="s">
-        <v>79</v>
+        <v>71</v>
       </c>
       <c r="C221">
-        <v>181828</v>
+        <v>181787</v>
       </c>
       <c r="D221" t="s">
         <v>17</v>
       </c>
       <c r="E221">
         <v>17</v>
       </c>
       <c r="F221">
-        <v>10321221000</v>
+        <v>10325416000</v>
       </c>
       <c r="O221" t="s">
-        <v>38</v>
+        <v>72</v>
       </c>
       <c r="P221" t="s">
-        <v>80</v>
+        <v>73</v>
       </c>
     </row>
     <row r="222" spans="1:16">
       <c r="A222">
         <v>2026</v>
       </c>
       <c r="B222" t="s">
-        <v>79</v>
+        <v>71</v>
       </c>
       <c r="C222">
-        <v>181828</v>
+        <v>181787</v>
       </c>
       <c r="D222" t="s">
         <v>17</v>
       </c>
       <c r="E222">
         <v>17</v>
       </c>
       <c r="F222">
-        <v>10293441000</v>
+        <v>10289933000</v>
       </c>
       <c r="O222" t="s">
-        <v>38</v>
+        <v>72</v>
       </c>
       <c r="P222" t="s">
-        <v>80</v>
+        <v>73</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223">
         <v>2026</v>
       </c>
       <c r="B223" t="s">
-        <v>79</v>
+        <v>71</v>
       </c>
       <c r="C223">
-        <v>181828</v>
+        <v>181787</v>
       </c>
       <c r="D223" t="s">
         <v>17</v>
       </c>
       <c r="E223">
         <v>17</v>
       </c>
       <c r="F223">
-        <v>10341708000</v>
+        <v>10296296000</v>
       </c>
       <c r="O223" t="s">
-        <v>38</v>
+        <v>72</v>
       </c>
       <c r="P223" t="s">
-        <v>80</v>
+        <v>73</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224">
         <v>2026</v>
       </c>
       <c r="B224" t="s">
-        <v>79</v>
+        <v>74</v>
       </c>
       <c r="C224">
-        <v>181828</v>
+        <v>181790</v>
       </c>
       <c r="D224" t="s">
         <v>17</v>
       </c>
       <c r="E224">
         <v>17</v>
       </c>
       <c r="F224">
-        <v>10348356000</v>
+        <v>10324670000</v>
       </c>
       <c r="O224" t="s">
-        <v>38</v>
+        <v>75</v>
       </c>
       <c r="P224" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225">
         <v>2026</v>
       </c>
       <c r="B225" t="s">
-        <v>79</v>
+        <v>74</v>
       </c>
       <c r="C225">
-        <v>181828</v>
+        <v>181790</v>
       </c>
       <c r="D225" t="s">
         <v>17</v>
       </c>
       <c r="E225">
         <v>17</v>
       </c>
       <c r="F225">
-        <v>10271604000</v>
+        <v>10315610000</v>
       </c>
       <c r="O225" t="s">
-        <v>38</v>
+        <v>75</v>
       </c>
       <c r="P225" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226">
         <v>2026</v>
       </c>
       <c r="B226" t="s">
-        <v>79</v>
+        <v>74</v>
       </c>
       <c r="C226">
-        <v>181828</v>
+        <v>181790</v>
       </c>
       <c r="D226" t="s">
         <v>17</v>
       </c>
       <c r="E226">
         <v>17</v>
       </c>
       <c r="F226">
-        <v>10282988000</v>
+        <v>10315594000</v>
       </c>
       <c r="O226" t="s">
-        <v>38</v>
+        <v>75</v>
       </c>
       <c r="P226" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227">
         <v>2026</v>
       </c>
       <c r="B227" t="s">
-        <v>79</v>
+        <v>74</v>
       </c>
       <c r="C227">
-        <v>181828</v>
+        <v>181790</v>
       </c>
       <c r="D227" t="s">
         <v>17</v>
       </c>
       <c r="E227">
         <v>17</v>
       </c>
       <c r="F227">
-        <v>10283679000</v>
+        <v>10315281000</v>
       </c>
       <c r="O227" t="s">
-        <v>38</v>
+        <v>75</v>
       </c>
       <c r="P227" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228">
         <v>2026</v>
       </c>
       <c r="B228" t="s">
-        <v>79</v>
+        <v>74</v>
       </c>
       <c r="C228">
-        <v>181828</v>
+        <v>181790</v>
       </c>
       <c r="D228" t="s">
         <v>17</v>
       </c>
       <c r="E228">
         <v>17</v>
       </c>
       <c r="F228">
-        <v>10341706000</v>
+        <v>10315605000</v>
       </c>
       <c r="O228" t="s">
-        <v>38</v>
+        <v>75</v>
       </c>
       <c r="P228" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229">
         <v>2026</v>
       </c>
       <c r="B229" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="C229">
-        <v>328226</v>
+        <v>181790</v>
       </c>
       <c r="D229" t="s">
         <v>17</v>
       </c>
       <c r="E229">
         <v>17</v>
       </c>
       <c r="F229">
-        <v>10283923000</v>
+        <v>10315286000</v>
       </c>
       <c r="O229" t="s">
-        <v>82</v>
+        <v>75</v>
       </c>
       <c r="P229" t="s">
-        <v>83</v>
+        <v>76</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230">
         <v>2026</v>
       </c>
       <c r="B230" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="C230">
-        <v>328226</v>
+        <v>181790</v>
       </c>
       <c r="D230" t="s">
         <v>17</v>
       </c>
       <c r="E230">
         <v>17</v>
       </c>
       <c r="F230">
-        <v>10283922000</v>
+        <v>10290301000</v>
       </c>
       <c r="O230" t="s">
-        <v>82</v>
+        <v>75</v>
       </c>
       <c r="P230" t="s">
-        <v>83</v>
+        <v>76</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231">
         <v>2026</v>
       </c>
       <c r="B231" t="s">
-        <v>84</v>
+        <v>74</v>
       </c>
       <c r="C231">
-        <v>328227</v>
+        <v>181790</v>
       </c>
       <c r="D231" t="s">
         <v>17</v>
       </c>
       <c r="E231">
         <v>17</v>
       </c>
       <c r="F231">
-        <v>10317995000</v>
+        <v>10325824000</v>
       </c>
       <c r="O231" t="s">
-        <v>30</v>
+        <v>75</v>
       </c>
       <c r="P231" t="s">
-        <v>85</v>
+        <v>76</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232">
         <v>2026</v>
       </c>
       <c r="B232" t="s">
-        <v>84</v>
+        <v>74</v>
       </c>
       <c r="C232">
-        <v>328227</v>
+        <v>181790</v>
       </c>
       <c r="D232" t="s">
         <v>17</v>
       </c>
       <c r="E232">
         <v>17</v>
       </c>
       <c r="F232">
-        <v>10292937000</v>
+        <v>10325809000</v>
       </c>
       <c r="O232" t="s">
-        <v>30</v>
+        <v>75</v>
       </c>
       <c r="P232" t="s">
-        <v>85</v>
+        <v>76</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233">
         <v>2026</v>
       </c>
       <c r="B233" t="s">
-        <v>86</v>
+        <v>74</v>
       </c>
       <c r="C233">
-        <v>328228</v>
+        <v>181790</v>
       </c>
       <c r="D233" t="s">
         <v>17</v>
       </c>
       <c r="E233">
         <v>17</v>
       </c>
       <c r="F233">
-        <v>10292494000</v>
+        <v>10315597000</v>
       </c>
       <c r="O233" t="s">
-        <v>18</v>
+        <v>75</v>
       </c>
       <c r="P233" t="s">
-        <v>87</v>
+        <v>76</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234">
         <v>2026</v>
       </c>
       <c r="B234" t="s">
-        <v>86</v>
+        <v>74</v>
       </c>
       <c r="C234">
-        <v>328228</v>
+        <v>181790</v>
       </c>
       <c r="D234" t="s">
         <v>17</v>
       </c>
       <c r="E234">
         <v>17</v>
       </c>
       <c r="F234">
-        <v>10288695000</v>
+        <v>10324658000</v>
       </c>
       <c r="O234" t="s">
-        <v>18</v>
+        <v>75</v>
       </c>
       <c r="P234" t="s">
-        <v>87</v>
+        <v>76</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235">
         <v>2026</v>
       </c>
       <c r="B235" t="s">
-        <v>86</v>
+        <v>74</v>
       </c>
       <c r="C235">
-        <v>328228</v>
+        <v>181790</v>
       </c>
       <c r="D235" t="s">
         <v>17</v>
       </c>
       <c r="E235">
         <v>17</v>
       </c>
       <c r="F235">
-        <v>10292493000</v>
+        <v>10315241000</v>
       </c>
       <c r="O235" t="s">
-        <v>18</v>
+        <v>75</v>
       </c>
       <c r="P235" t="s">
-        <v>87</v>
+        <v>76</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236">
         <v>2026</v>
       </c>
       <c r="B236" t="s">
-        <v>86</v>
+        <v>74</v>
       </c>
       <c r="C236">
-        <v>328228</v>
+        <v>181790</v>
       </c>
       <c r="D236" t="s">
         <v>17</v>
       </c>
       <c r="E236">
         <v>17</v>
       </c>
       <c r="F236">
-        <v>10285642000</v>
+        <v>10315612000</v>
       </c>
       <c r="O236" t="s">
-        <v>18</v>
+        <v>75</v>
       </c>
       <c r="P236" t="s">
-        <v>87</v>
+        <v>76</v>
       </c>
     </row>
     <row r="237" spans="1:16">
       <c r="A237">
         <v>2026</v>
       </c>
       <c r="B237" t="s">
-        <v>88</v>
+        <v>74</v>
       </c>
       <c r="C237">
-        <v>380956</v>
+        <v>181790</v>
       </c>
       <c r="D237" t="s">
         <v>17</v>
       </c>
       <c r="E237">
         <v>17</v>
       </c>
       <c r="F237">
-        <v>10334092000</v>
+        <v>10325874000</v>
       </c>
       <c r="O237" t="s">
-        <v>89</v>
+        <v>75</v>
       </c>
       <c r="P237" t="s">
-        <v>90</v>
+        <v>76</v>
       </c>
     </row>
     <row r="238" spans="1:16">
       <c r="A238">
         <v>2026</v>
       </c>
       <c r="B238" t="s">
-        <v>88</v>
+        <v>77</v>
       </c>
       <c r="C238">
-        <v>380956</v>
+        <v>181801</v>
       </c>
       <c r="D238" t="s">
         <v>17</v>
       </c>
       <c r="E238">
         <v>17</v>
       </c>
       <c r="F238">
-        <v>10289524000</v>
+        <v>10305375000</v>
       </c>
       <c r="O238" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="P238" t="s">
-        <v>91</v>
+        <v>78</v>
       </c>
     </row>
     <row r="239" spans="1:16">
       <c r="A239">
         <v>2026</v>
       </c>
       <c r="B239" t="s">
-        <v>92</v>
+        <v>77</v>
       </c>
       <c r="C239">
-        <v>60326</v>
+        <v>181801</v>
       </c>
       <c r="D239" t="s">
         <v>17</v>
       </c>
       <c r="E239">
         <v>17</v>
       </c>
       <c r="F239">
-        <v>10317827000</v>
+        <v>10387517000</v>
       </c>
       <c r="O239" t="s">
-        <v>18</v>
+        <v>33</v>
       </c>
       <c r="P239" t="s">
-        <v>93</v>
+        <v>79</v>
       </c>
     </row>
     <row r="240" spans="1:16">
       <c r="A240">
         <v>2026</v>
       </c>
       <c r="B240" t="s">
-        <v>92</v>
+        <v>77</v>
       </c>
       <c r="C240">
-        <v>60326</v>
+        <v>181801</v>
       </c>
       <c r="D240" t="s">
         <v>17</v>
       </c>
       <c r="E240">
         <v>17</v>
       </c>
       <c r="F240">
-        <v>10293497000</v>
+        <v>10293025000</v>
       </c>
       <c r="O240" t="s">
-        <v>18</v>
+        <v>33</v>
       </c>
       <c r="P240" t="s">
-        <v>93</v>
+        <v>78</v>
       </c>
     </row>
     <row r="241" spans="1:16">
       <c r="A241">
         <v>2026</v>
       </c>
       <c r="B241" t="s">
-        <v>92</v>
+        <v>77</v>
       </c>
       <c r="C241">
-        <v>60326</v>
+        <v>181801</v>
       </c>
       <c r="D241" t="s">
         <v>17</v>
       </c>
       <c r="E241">
         <v>17</v>
       </c>
       <c r="F241">
-        <v>10293978000</v>
+        <v>10387523000</v>
       </c>
       <c r="O241" t="s">
-        <v>18</v>
+        <v>33</v>
       </c>
       <c r="P241" t="s">
-        <v>93</v>
+        <v>79</v>
       </c>
     </row>
     <row r="242" spans="1:16">
       <c r="A242">
         <v>2026</v>
       </c>
       <c r="B242" t="s">
-        <v>92</v>
+        <v>77</v>
       </c>
       <c r="C242">
-        <v>60326</v>
+        <v>181801</v>
       </c>
       <c r="D242" t="s">
         <v>17</v>
       </c>
       <c r="E242">
         <v>17</v>
       </c>
       <c r="F242">
-        <v>10293793000</v>
+        <v>10285947000</v>
       </c>
       <c r="O242" t="s">
-        <v>18</v>
+        <v>33</v>
       </c>
       <c r="P242" t="s">
-        <v>93</v>
+        <v>78</v>
       </c>
     </row>
     <row r="243" spans="1:16">
       <c r="A243">
         <v>2026</v>
       </c>
       <c r="B243" t="s">
-        <v>92</v>
+        <v>77</v>
       </c>
       <c r="C243">
-        <v>60326</v>
+        <v>181801</v>
       </c>
       <c r="D243" t="s">
         <v>17</v>
       </c>
       <c r="E243">
         <v>17</v>
       </c>
       <c r="F243">
-        <v>10290995000</v>
+        <v>10370606000</v>
       </c>
       <c r="O243" t="s">
-        <v>18</v>
+        <v>33</v>
       </c>
       <c r="P243" t="s">
-        <v>93</v>
+        <v>78</v>
       </c>
     </row>
     <row r="244" spans="1:16">
       <c r="A244">
         <v>2026</v>
       </c>
       <c r="B244" t="s">
-        <v>92</v>
+        <v>77</v>
       </c>
       <c r="C244">
-        <v>60326</v>
+        <v>181801</v>
       </c>
       <c r="D244" t="s">
         <v>17</v>
       </c>
       <c r="E244">
         <v>17</v>
       </c>
       <c r="F244">
-        <v>10293798000</v>
+        <v>10354539000</v>
       </c>
       <c r="O244" t="s">
-        <v>18</v>
+        <v>33</v>
       </c>
       <c r="P244" t="s">
-        <v>93</v>
+        <v>78</v>
       </c>
     </row>
     <row r="245" spans="1:16">
       <c r="A245">
         <v>2026</v>
       </c>
       <c r="B245" t="s">
-        <v>94</v>
+        <v>77</v>
       </c>
       <c r="C245">
-        <v>60327</v>
+        <v>181801</v>
       </c>
       <c r="D245" t="s">
         <v>17</v>
       </c>
       <c r="E245">
         <v>17</v>
       </c>
       <c r="F245">
-        <v>10290069000</v>
+        <v>10387257000</v>
       </c>
       <c r="O245" t="s">
         <v>33</v>
       </c>
       <c r="P245" t="s">
-        <v>95</v>
+        <v>79</v>
       </c>
     </row>
     <row r="246" spans="1:16">
       <c r="A246">
         <v>2026</v>
       </c>
       <c r="B246" t="s">
-        <v>94</v>
+        <v>77</v>
       </c>
       <c r="C246">
-        <v>60327</v>
+        <v>181801</v>
       </c>
       <c r="D246" t="s">
         <v>17</v>
       </c>
       <c r="E246">
         <v>17</v>
       </c>
       <c r="F246">
-        <v>10291694000</v>
+        <v>10387248000</v>
       </c>
       <c r="O246" t="s">
         <v>33</v>
       </c>
       <c r="P246" t="s">
-        <v>95</v>
+        <v>79</v>
       </c>
     </row>
     <row r="247" spans="1:16">
       <c r="A247">
         <v>2026</v>
       </c>
       <c r="B247" t="s">
-        <v>94</v>
+        <v>80</v>
       </c>
       <c r="C247">
-        <v>60327</v>
+        <v>181802</v>
       </c>
       <c r="D247" t="s">
         <v>17</v>
       </c>
       <c r="E247">
         <v>17</v>
       </c>
       <c r="F247">
-        <v>10321951000</v>
+        <v>10285482000</v>
       </c>
       <c r="O247" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="P247" t="s">
-        <v>95</v>
+        <v>81</v>
       </c>
     </row>
     <row r="248" spans="1:16">
       <c r="A248">
         <v>2026</v>
       </c>
       <c r="B248" t="s">
-        <v>94</v>
+        <v>80</v>
       </c>
       <c r="C248">
-        <v>60327</v>
+        <v>181802</v>
       </c>
       <c r="D248" t="s">
         <v>17</v>
       </c>
       <c r="E248">
         <v>17</v>
       </c>
       <c r="F248">
-        <v>10294845000</v>
+        <v>10285483000</v>
       </c>
       <c r="O248" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="P248" t="s">
-        <v>95</v>
+        <v>81</v>
       </c>
     </row>
     <row r="249" spans="1:16">
       <c r="A249">
         <v>2026</v>
       </c>
       <c r="B249" t="s">
-        <v>94</v>
+        <v>82</v>
       </c>
       <c r="C249">
-        <v>60327</v>
+        <v>181804</v>
       </c>
       <c r="D249" t="s">
         <v>17</v>
       </c>
       <c r="E249">
         <v>17</v>
       </c>
       <c r="F249">
-        <v>10290068000</v>
+        <v>10368950000</v>
       </c>
       <c r="O249" t="s">
         <v>33</v>
       </c>
       <c r="P249" t="s">
-        <v>95</v>
+        <v>83</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250">
         <v>2026</v>
       </c>
       <c r="B250" t="s">
-        <v>94</v>
+        <v>82</v>
       </c>
       <c r="C250">
-        <v>60327</v>
+        <v>181804</v>
       </c>
       <c r="D250" t="s">
         <v>17</v>
       </c>
       <c r="E250">
         <v>17</v>
       </c>
       <c r="F250">
-        <v>10292047000</v>
+        <v>10334608000</v>
       </c>
       <c r="O250" t="s">
         <v>33</v>
       </c>
       <c r="P250" t="s">
-        <v>95</v>
+        <v>83</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251">
         <v>2026</v>
       </c>
       <c r="B251" t="s">
-        <v>94</v>
+        <v>82</v>
       </c>
       <c r="C251">
-        <v>60327</v>
+        <v>181804</v>
       </c>
       <c r="D251" t="s">
         <v>17</v>
       </c>
       <c r="E251">
         <v>17</v>
       </c>
       <c r="F251">
-        <v>10290070000</v>
+        <v>10369768000</v>
       </c>
       <c r="O251" t="s">
         <v>33</v>
       </c>
       <c r="P251" t="s">
-        <v>95</v>
+        <v>83</v>
       </c>
     </row>
     <row r="252" spans="1:16">
       <c r="A252">
         <v>2026</v>
       </c>
       <c r="B252" t="s">
-        <v>94</v>
+        <v>84</v>
       </c>
       <c r="C252">
-        <v>60327</v>
+        <v>181805</v>
       </c>
       <c r="D252" t="s">
         <v>17</v>
       </c>
       <c r="E252">
         <v>17</v>
       </c>
       <c r="F252">
-        <v>10292052000</v>
+        <v>10294400000</v>
       </c>
       <c r="O252" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="P252" t="s">
-        <v>95</v>
+        <v>85</v>
       </c>
     </row>
     <row r="253" spans="1:16">
       <c r="A253">
         <v>2026</v>
       </c>
       <c r="B253" t="s">
-        <v>94</v>
+        <v>84</v>
       </c>
       <c r="C253">
-        <v>60327</v>
+        <v>181805</v>
       </c>
       <c r="D253" t="s">
         <v>17</v>
       </c>
       <c r="E253">
         <v>17</v>
       </c>
       <c r="F253">
-        <v>10322050000</v>
+        <v>10294390000</v>
       </c>
       <c r="O253" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="P253" t="s">
-        <v>95</v>
+        <v>85</v>
       </c>
     </row>
     <row r="254" spans="1:16">
       <c r="A254">
         <v>2026</v>
       </c>
       <c r="B254" t="s">
-        <v>96</v>
+        <v>86</v>
       </c>
       <c r="C254">
-        <v>60333</v>
+        <v>181806</v>
       </c>
       <c r="D254" t="s">
         <v>17</v>
       </c>
       <c r="E254">
         <v>17</v>
       </c>
       <c r="F254">
-        <v>10289611000</v>
+        <v>10280777000</v>
       </c>
       <c r="O254" t="s">
-        <v>33</v>
+        <v>87</v>
       </c>
       <c r="P254" t="s">
-        <v>97</v>
+        <v>88</v>
       </c>
     </row>
     <row r="255" spans="1:16">
       <c r="A255">
         <v>2026</v>
       </c>
       <c r="B255" t="s">
-        <v>96</v>
+        <v>86</v>
       </c>
       <c r="C255">
-        <v>60333</v>
+        <v>181806</v>
       </c>
       <c r="D255" t="s">
         <v>17</v>
       </c>
       <c r="E255">
         <v>17</v>
       </c>
       <c r="F255">
-        <v>10289613000</v>
+        <v>10280780000</v>
       </c>
       <c r="O255" t="s">
-        <v>33</v>
+        <v>87</v>
       </c>
       <c r="P255" t="s">
-        <v>97</v>
+        <v>88</v>
       </c>
     </row>
     <row r="256" spans="1:16">
       <c r="A256">
         <v>2026</v>
       </c>
       <c r="B256" t="s">
-        <v>96</v>
+        <v>86</v>
       </c>
       <c r="C256">
-        <v>60333</v>
+        <v>181806</v>
       </c>
       <c r="D256" t="s">
         <v>17</v>
       </c>
       <c r="E256">
         <v>17</v>
       </c>
       <c r="F256">
-        <v>10289620000</v>
+        <v>10382162000</v>
       </c>
       <c r="O256" t="s">
         <v>33</v>
       </c>
       <c r="P256" t="s">
-        <v>97</v>
+        <v>89</v>
       </c>
     </row>
     <row r="257" spans="1:16">
       <c r="A257">
         <v>2026</v>
       </c>
       <c r="B257" t="s">
-        <v>96</v>
+        <v>86</v>
       </c>
       <c r="C257">
-        <v>60333</v>
+        <v>181806</v>
       </c>
       <c r="D257" t="s">
         <v>17</v>
       </c>
       <c r="E257">
         <v>17</v>
       </c>
       <c r="F257">
-        <v>10289615000</v>
+        <v>10280779000</v>
       </c>
       <c r="O257" t="s">
-        <v>33</v>
+        <v>87</v>
       </c>
       <c r="P257" t="s">
-        <v>97</v>
+        <v>88</v>
       </c>
     </row>
     <row r="258" spans="1:16">
       <c r="A258">
         <v>2026</v>
       </c>
       <c r="B258" t="s">
-        <v>96</v>
+        <v>86</v>
       </c>
       <c r="C258">
-        <v>60333</v>
+        <v>181806</v>
       </c>
       <c r="D258" t="s">
         <v>17</v>
       </c>
       <c r="E258">
         <v>17</v>
       </c>
       <c r="F258">
-        <v>10281087000</v>
+        <v>10382159000</v>
       </c>
       <c r="O258" t="s">
         <v>33</v>
       </c>
       <c r="P258" t="s">
-        <v>97</v>
+        <v>89</v>
       </c>
     </row>
     <row r="259" spans="1:16">
       <c r="A259">
         <v>2026</v>
       </c>
       <c r="B259" t="s">
-        <v>96</v>
+        <v>86</v>
       </c>
       <c r="C259">
-        <v>60333</v>
+        <v>181806</v>
       </c>
       <c r="D259" t="s">
         <v>17</v>
       </c>
       <c r="E259">
         <v>17</v>
       </c>
       <c r="F259">
-        <v>10289619000</v>
+        <v>10382156000</v>
       </c>
       <c r="O259" t="s">
         <v>33</v>
       </c>
       <c r="P259" t="s">
-        <v>97</v>
+        <v>89</v>
       </c>
     </row>
     <row r="260" spans="1:16">
       <c r="A260">
         <v>2026</v>
       </c>
       <c r="B260" t="s">
-        <v>96</v>
+        <v>90</v>
       </c>
       <c r="C260">
-        <v>60333</v>
+        <v>181828</v>
       </c>
       <c r="D260" t="s">
         <v>17</v>
       </c>
       <c r="E260">
         <v>17</v>
       </c>
       <c r="F260">
-        <v>10281047000</v>
+        <v>10371242000</v>
       </c>
       <c r="O260" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="P260" t="s">
-        <v>97</v>
+        <v>91</v>
       </c>
     </row>
     <row r="261" spans="1:16">
       <c r="A261">
         <v>2026</v>
       </c>
       <c r="B261" t="s">
-        <v>96</v>
+        <v>90</v>
       </c>
       <c r="C261">
-        <v>60333</v>
+        <v>181828</v>
       </c>
       <c r="D261" t="s">
         <v>17</v>
       </c>
       <c r="E261">
         <v>17</v>
       </c>
       <c r="F261">
-        <v>10281019000</v>
+        <v>10283681000</v>
       </c>
       <c r="O261" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="P261" t="s">
-        <v>97</v>
+        <v>91</v>
       </c>
     </row>
     <row r="262" spans="1:16">
       <c r="A262">
         <v>2026</v>
       </c>
       <c r="B262" t="s">
-        <v>96</v>
+        <v>90</v>
       </c>
       <c r="C262">
-        <v>60333</v>
+        <v>181828</v>
       </c>
       <c r="D262" t="s">
         <v>17</v>
       </c>
       <c r="E262">
         <v>17</v>
       </c>
       <c r="F262">
-        <v>10281069000</v>
+        <v>10321221000</v>
       </c>
       <c r="O262" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="P262" t="s">
-        <v>97</v>
+        <v>91</v>
       </c>
     </row>
     <row r="263" spans="1:16">
       <c r="A263">
         <v>2026</v>
       </c>
       <c r="B263" t="s">
-        <v>96</v>
+        <v>90</v>
       </c>
       <c r="C263">
-        <v>60333</v>
+        <v>181828</v>
       </c>
       <c r="D263" t="s">
         <v>17</v>
       </c>
       <c r="E263">
         <v>17</v>
       </c>
       <c r="F263">
-        <v>10289616000</v>
+        <v>10364448000</v>
       </c>
       <c r="O263" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="P263" t="s">
-        <v>97</v>
+        <v>91</v>
       </c>
     </row>
     <row r="264" spans="1:16">
       <c r="A264">
         <v>2026</v>
       </c>
       <c r="B264" t="s">
-        <v>96</v>
+        <v>90</v>
       </c>
       <c r="C264">
-        <v>60333</v>
+        <v>181828</v>
       </c>
       <c r="D264" t="s">
         <v>17</v>
       </c>
       <c r="E264">
         <v>17</v>
       </c>
       <c r="F264">
-        <v>10289612000</v>
+        <v>10341708000</v>
       </c>
       <c r="O264" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="P264" t="s">
-        <v>97</v>
+        <v>91</v>
       </c>
     </row>
     <row r="265" spans="1:16">
       <c r="A265">
         <v>2026</v>
       </c>
       <c r="B265" t="s">
-        <v>96</v>
+        <v>90</v>
       </c>
       <c r="C265">
-        <v>60333</v>
+        <v>181828</v>
       </c>
       <c r="D265" t="s">
         <v>17</v>
       </c>
       <c r="E265">
         <v>17</v>
       </c>
       <c r="F265">
-        <v>10281003000</v>
+        <v>10382370000</v>
       </c>
       <c r="O265" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="P265" t="s">
-        <v>97</v>
+        <v>91</v>
       </c>
     </row>
     <row r="266" spans="1:16">
       <c r="A266">
         <v>2026</v>
       </c>
       <c r="B266" t="s">
-        <v>96</v>
+        <v>90</v>
       </c>
       <c r="C266">
-        <v>60333</v>
+        <v>181828</v>
       </c>
       <c r="D266" t="s">
         <v>17</v>
       </c>
       <c r="E266">
         <v>17</v>
       </c>
       <c r="F266">
-        <v>10280966000</v>
+        <v>10341706000</v>
       </c>
       <c r="O266" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="P266" t="s">
-        <v>97</v>
+        <v>91</v>
       </c>
     </row>
     <row r="267" spans="1:16">
       <c r="A267">
         <v>2026</v>
       </c>
       <c r="B267" t="s">
-        <v>96</v>
+        <v>90</v>
       </c>
       <c r="C267">
-        <v>60333</v>
+        <v>181828</v>
       </c>
       <c r="D267" t="s">
         <v>17</v>
       </c>
       <c r="E267">
         <v>17</v>
       </c>
       <c r="F267">
-        <v>10281058000</v>
+        <v>10286008000</v>
       </c>
       <c r="O267" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="P267" t="s">
-        <v>97</v>
+        <v>91</v>
       </c>
     </row>
     <row r="268" spans="1:16">
       <c r="A268">
         <v>2026</v>
       </c>
       <c r="B268" t="s">
-        <v>96</v>
+        <v>90</v>
       </c>
       <c r="C268">
-        <v>60333</v>
+        <v>181828</v>
       </c>
       <c r="D268" t="s">
         <v>17</v>
       </c>
       <c r="E268">
         <v>17</v>
       </c>
       <c r="F268">
-        <v>10281029000</v>
+        <v>10279063000</v>
       </c>
       <c r="O268" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="P268" t="s">
-        <v>97</v>
+        <v>91</v>
       </c>
     </row>
     <row r="269" spans="1:16">
       <c r="A269">
         <v>2026</v>
       </c>
       <c r="B269" t="s">
-        <v>96</v>
+        <v>90</v>
       </c>
       <c r="C269">
-        <v>60333</v>
+        <v>181828</v>
       </c>
       <c r="D269" t="s">
         <v>17</v>
       </c>
       <c r="E269">
         <v>17</v>
       </c>
       <c r="F269">
-        <v>10289667000</v>
+        <v>10282988000</v>
       </c>
       <c r="O269" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="P269" t="s">
-        <v>97</v>
+        <v>91</v>
       </c>
     </row>
     <row r="270" spans="1:16">
       <c r="A270">
         <v>2026</v>
       </c>
       <c r="B270" t="s">
-        <v>98</v>
+        <v>90</v>
       </c>
       <c r="C270">
-        <v>60337</v>
+        <v>181828</v>
       </c>
       <c r="D270" t="s">
         <v>17</v>
       </c>
       <c r="E270">
         <v>17</v>
       </c>
       <c r="F270">
-        <v>10293809000</v>
+        <v>10293441000</v>
       </c>
       <c r="O270" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="P270" t="s">
-        <v>99</v>
+        <v>91</v>
       </c>
     </row>
     <row r="271" spans="1:16">
       <c r="A271">
         <v>2026</v>
       </c>
       <c r="B271" t="s">
-        <v>98</v>
+        <v>90</v>
       </c>
       <c r="C271">
-        <v>60337</v>
+        <v>181828</v>
       </c>
       <c r="D271" t="s">
         <v>17</v>
       </c>
       <c r="E271">
         <v>17</v>
       </c>
       <c r="F271">
-        <v>10291505000</v>
+        <v>10348356000</v>
       </c>
       <c r="O271" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="P271" t="s">
-        <v>99</v>
+        <v>91</v>
       </c>
     </row>
     <row r="272" spans="1:16">
       <c r="A272">
         <v>2026</v>
       </c>
       <c r="B272" t="s">
-        <v>98</v>
+        <v>90</v>
       </c>
       <c r="C272">
-        <v>60337</v>
+        <v>181828</v>
       </c>
       <c r="D272" t="s">
         <v>17</v>
       </c>
       <c r="E272">
         <v>17</v>
       </c>
       <c r="F272">
-        <v>10277880000</v>
+        <v>10283679000</v>
       </c>
       <c r="O272" t="s">
-        <v>82</v>
+        <v>38</v>
       </c>
       <c r="P272" t="s">
-        <v>100</v>
+        <v>91</v>
       </c>
     </row>
     <row r="273" spans="1:16">
       <c r="A273">
         <v>2026</v>
       </c>
       <c r="B273" t="s">
-        <v>98</v>
+        <v>90</v>
       </c>
       <c r="C273">
-        <v>60337</v>
+        <v>181828</v>
       </c>
       <c r="D273" t="s">
         <v>17</v>
       </c>
       <c r="E273">
         <v>17</v>
       </c>
       <c r="F273">
-        <v>10360983000</v>
+        <v>10341709000</v>
       </c>
       <c r="O273" t="s">
-        <v>82</v>
+        <v>38</v>
       </c>
       <c r="P273" t="s">
-        <v>100</v>
+        <v>91</v>
       </c>
     </row>
     <row r="274" spans="1:16">
       <c r="A274">
         <v>2026</v>
       </c>
       <c r="B274" t="s">
-        <v>98</v>
+        <v>90</v>
       </c>
       <c r="C274">
-        <v>60337</v>
+        <v>181828</v>
       </c>
       <c r="D274" t="s">
         <v>17</v>
       </c>
       <c r="E274">
         <v>17</v>
       </c>
       <c r="F274">
-        <v>10270663000</v>
+        <v>10271604000</v>
       </c>
       <c r="O274" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="P274" t="s">
-        <v>99</v>
+        <v>91</v>
       </c>
     </row>
     <row r="275" spans="1:16">
       <c r="A275">
         <v>2026</v>
       </c>
       <c r="B275" t="s">
-        <v>98</v>
+        <v>90</v>
       </c>
       <c r="C275">
-        <v>60337</v>
+        <v>181828</v>
       </c>
       <c r="D275" t="s">
         <v>17</v>
       </c>
       <c r="E275">
         <v>17</v>
       </c>
       <c r="F275">
-        <v>10330874000</v>
+        <v>10382351000</v>
       </c>
       <c r="O275" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="P275" t="s">
-        <v>99</v>
+        <v>91</v>
       </c>
     </row>
     <row r="276" spans="1:16">
       <c r="A276">
         <v>2026</v>
       </c>
       <c r="B276" t="s">
-        <v>98</v>
+        <v>92</v>
       </c>
       <c r="C276">
-        <v>60337</v>
+        <v>328226</v>
       </c>
       <c r="D276" t="s">
         <v>17</v>
       </c>
       <c r="E276">
         <v>17</v>
       </c>
       <c r="F276">
-        <v>10345103000</v>
+        <v>10369350000</v>
       </c>
       <c r="O276" t="s">
-        <v>18</v>
+        <v>93</v>
       </c>
       <c r="P276" t="s">
-        <v>99</v>
+        <v>94</v>
       </c>
     </row>
     <row r="277" spans="1:16">
       <c r="A277">
         <v>2026</v>
       </c>
       <c r="B277" t="s">
-        <v>98</v>
+        <v>92</v>
       </c>
       <c r="C277">
-        <v>60337</v>
+        <v>328226</v>
       </c>
       <c r="D277" t="s">
         <v>17</v>
       </c>
       <c r="E277">
         <v>17</v>
       </c>
       <c r="F277">
-        <v>10349258000</v>
+        <v>10283923000</v>
       </c>
       <c r="O277" t="s">
-        <v>18</v>
+        <v>93</v>
       </c>
       <c r="P277" t="s">
-        <v>99</v>
+        <v>94</v>
       </c>
     </row>
     <row r="278" spans="1:16">
       <c r="A278">
         <v>2026</v>
       </c>
       <c r="B278" t="s">
-        <v>98</v>
+        <v>92</v>
       </c>
       <c r="C278">
-        <v>60337</v>
+        <v>328226</v>
       </c>
       <c r="D278" t="s">
         <v>17</v>
       </c>
       <c r="E278">
         <v>17</v>
       </c>
       <c r="F278">
-        <v>10277882000</v>
+        <v>10283922000</v>
       </c>
       <c r="O278" t="s">
-        <v>82</v>
+        <v>93</v>
       </c>
       <c r="P278" t="s">
-        <v>100</v>
+        <v>94</v>
       </c>
     </row>
     <row r="279" spans="1:16">
       <c r="A279">
         <v>2026</v>
       </c>
       <c r="B279" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C279">
-        <v>60337</v>
+        <v>328227</v>
       </c>
       <c r="D279" t="s">
         <v>17</v>
       </c>
       <c r="E279">
         <v>17</v>
       </c>
       <c r="F279">
-        <v>10290343000</v>
+        <v>10292937000</v>
       </c>
       <c r="O279" t="s">
-        <v>82</v>
+        <v>30</v>
       </c>
       <c r="P279" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
     </row>
     <row r="280" spans="1:16">
       <c r="A280">
         <v>2026</v>
       </c>
       <c r="B280" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C280">
-        <v>60337</v>
+        <v>328227</v>
       </c>
       <c r="D280" t="s">
         <v>17</v>
       </c>
       <c r="E280">
         <v>17</v>
       </c>
       <c r="F280">
-        <v>10349223000</v>
+        <v>10317995000</v>
       </c>
       <c r="O280" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="P280" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
     </row>
     <row r="281" spans="1:16">
       <c r="A281">
         <v>2026</v>
       </c>
       <c r="B281" t="s">
+        <v>97</v>
+      </c>
+      <c r="C281">
+        <v>328228</v>
+      </c>
+      <c r="D281" t="s">
+        <v>17</v>
+      </c>
+      <c r="E281">
+        <v>17</v>
+      </c>
+      <c r="F281">
+        <v>10285642000</v>
+      </c>
+      <c r="O281" t="s">
+        <v>18</v>
+      </c>
+      <c r="P281" t="s">
         <v>98</v>
-      </c>
-[...16 lines deleted...]
-        <v>100</v>
       </c>
     </row>
     <row r="282" spans="1:16">
       <c r="A282">
         <v>2026</v>
       </c>
       <c r="B282" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="C282">
-        <v>60337</v>
+        <v>328228</v>
       </c>
       <c r="D282" t="s">
         <v>17</v>
       </c>
       <c r="E282">
         <v>17</v>
       </c>
       <c r="F282">
-        <v>10270666000</v>
+        <v>10292493000</v>
       </c>
       <c r="O282" t="s">
         <v>18</v>
       </c>
       <c r="P282" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="283" spans="1:16">
       <c r="A283">
         <v>2026</v>
       </c>
       <c r="B283" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="C283">
-        <v>60337</v>
+        <v>328228</v>
       </c>
       <c r="D283" t="s">
         <v>17</v>
       </c>
       <c r="E283">
         <v>17</v>
       </c>
       <c r="F283">
-        <v>10270669000</v>
+        <v>10288695000</v>
       </c>
       <c r="O283" t="s">
         <v>18</v>
       </c>
       <c r="P283" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="284" spans="1:16">
       <c r="A284">
         <v>2026</v>
       </c>
       <c r="B284" t="s">
+        <v>97</v>
+      </c>
+      <c r="C284">
+        <v>328228</v>
+      </c>
+      <c r="D284" t="s">
+        <v>17</v>
+      </c>
+      <c r="E284">
+        <v>17</v>
+      </c>
+      <c r="F284">
+        <v>10292494000</v>
+      </c>
+      <c r="O284" t="s">
+        <v>18</v>
+      </c>
+      <c r="P284" t="s">
         <v>98</v>
-      </c>
-[...16 lines deleted...]
-        <v>100</v>
       </c>
     </row>
     <row r="285" spans="1:16">
       <c r="A285">
         <v>2026</v>
       </c>
       <c r="B285" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C285">
-        <v>60337</v>
+        <v>349884</v>
       </c>
       <c r="D285" t="s">
         <v>17</v>
       </c>
       <c r="E285">
         <v>17</v>
       </c>
       <c r="F285">
-        <v>10279027000</v>
+        <v>10367957000</v>
       </c>
       <c r="O285" t="s">
-        <v>82</v>
+        <v>33</v>
       </c>
       <c r="P285" t="s">
-        <v>100</v>
+        <v>79</v>
       </c>
     </row>
     <row r="286" spans="1:16">
       <c r="A286">
         <v>2026</v>
       </c>
       <c r="B286" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C286">
-        <v>60337</v>
+        <v>349884</v>
       </c>
       <c r="D286" t="s">
         <v>17</v>
       </c>
       <c r="E286">
         <v>17</v>
       </c>
       <c r="F286">
-        <v>10296581000</v>
+        <v>10367949000</v>
       </c>
       <c r="O286" t="s">
-        <v>82</v>
+        <v>33</v>
       </c>
       <c r="P286" t="s">
-        <v>100</v>
+        <v>79</v>
       </c>
     </row>
     <row r="287" spans="1:16">
       <c r="A287">
         <v>2026</v>
       </c>
       <c r="B287" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="C287">
-        <v>60337</v>
+        <v>380956</v>
       </c>
       <c r="D287" t="s">
         <v>17</v>
       </c>
       <c r="E287">
         <v>17</v>
       </c>
       <c r="F287">
-        <v>10289796000</v>
+        <v>10334092000</v>
       </c>
       <c r="O287" t="s">
-        <v>18</v>
+        <v>101</v>
       </c>
       <c r="P287" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
     </row>
     <row r="288" spans="1:16">
       <c r="A288">
         <v>2026</v>
       </c>
       <c r="B288" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="C288">
-        <v>60337</v>
+        <v>380956</v>
       </c>
       <c r="D288" t="s">
         <v>17</v>
       </c>
       <c r="E288">
         <v>17</v>
       </c>
       <c r="F288">
-        <v>10279009000</v>
+        <v>10289524000</v>
       </c>
       <c r="O288" t="s">
-        <v>82</v>
+        <v>23</v>
       </c>
       <c r="P288" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="289" spans="1:16">
       <c r="A289">
         <v>2026</v>
       </c>
       <c r="B289" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="C289">
-        <v>60337</v>
+        <v>380956</v>
       </c>
       <c r="D289" t="s">
         <v>17</v>
       </c>
       <c r="E289">
         <v>17</v>
       </c>
       <c r="F289">
-        <v>10289794000</v>
+        <v>10375945000</v>
       </c>
       <c r="O289" t="s">
-        <v>18</v>
+        <v>101</v>
       </c>
       <c r="P289" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
     </row>
     <row r="290" spans="1:16">
       <c r="A290">
         <v>2026</v>
       </c>
       <c r="B290" t="s">
-        <v>98</v>
+        <v>104</v>
       </c>
       <c r="C290">
-        <v>60337</v>
+        <v>60326</v>
       </c>
       <c r="D290" t="s">
         <v>17</v>
       </c>
       <c r="E290">
         <v>17</v>
       </c>
       <c r="F290">
-        <v>10296571000</v>
+        <v>10293497000</v>
       </c>
       <c r="O290" t="s">
-        <v>82</v>
+        <v>18</v>
       </c>
       <c r="P290" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
     </row>
     <row r="291" spans="1:16">
       <c r="A291">
         <v>2026</v>
       </c>
       <c r="B291" t="s">
-        <v>98</v>
+        <v>104</v>
       </c>
       <c r="C291">
-        <v>60337</v>
+        <v>60326</v>
       </c>
       <c r="D291" t="s">
         <v>17</v>
       </c>
       <c r="E291">
         <v>17</v>
       </c>
       <c r="F291">
-        <v>10270659000</v>
+        <v>10290995000</v>
       </c>
       <c r="O291" t="s">
         <v>18</v>
       </c>
       <c r="P291" t="s">
-        <v>99</v>
+        <v>105</v>
       </c>
     </row>
     <row r="292" spans="1:16">
       <c r="A292">
         <v>2026</v>
       </c>
       <c r="B292" t="s">
-        <v>98</v>
+        <v>104</v>
       </c>
       <c r="C292">
-        <v>60337</v>
+        <v>60326</v>
       </c>
       <c r="D292" t="s">
         <v>17</v>
       </c>
       <c r="E292">
         <v>17</v>
       </c>
       <c r="F292">
-        <v>10277879000</v>
+        <v>10293978000</v>
       </c>
       <c r="O292" t="s">
-        <v>82</v>
+        <v>18</v>
       </c>
       <c r="P292" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
     </row>
     <row r="293" spans="1:16">
       <c r="A293">
         <v>2026</v>
       </c>
       <c r="B293" t="s">
-        <v>98</v>
+        <v>104</v>
       </c>
       <c r="C293">
-        <v>60337</v>
+        <v>60326</v>
       </c>
       <c r="D293" t="s">
         <v>17</v>
       </c>
       <c r="E293">
         <v>17</v>
       </c>
       <c r="F293">
-        <v>10291502000</v>
+        <v>10293798000</v>
       </c>
       <c r="O293" t="s">
         <v>18</v>
       </c>
       <c r="P293" t="s">
-        <v>99</v>
+        <v>105</v>
       </c>
     </row>
     <row r="294" spans="1:16">
       <c r="A294">
         <v>2026</v>
       </c>
       <c r="B294" t="s">
-        <v>98</v>
+        <v>104</v>
       </c>
       <c r="C294">
-        <v>60337</v>
+        <v>60326</v>
       </c>
       <c r="D294" t="s">
         <v>17</v>
       </c>
       <c r="E294">
         <v>17</v>
       </c>
       <c r="F294">
-        <v>10289795000</v>
+        <v>10293793000</v>
       </c>
       <c r="O294" t="s">
         <v>18</v>
       </c>
       <c r="P294" t="s">
-        <v>99</v>
+        <v>105</v>
       </c>
     </row>
     <row r="295" spans="1:16">
       <c r="A295">
         <v>2026</v>
       </c>
       <c r="B295" t="s">
-        <v>98</v>
+        <v>104</v>
       </c>
       <c r="C295">
-        <v>60337</v>
+        <v>60326</v>
       </c>
       <c r="D295" t="s">
         <v>17</v>
       </c>
       <c r="E295">
         <v>17</v>
       </c>
       <c r="F295">
-        <v>10295024000</v>
+        <v>10375679000</v>
       </c>
       <c r="O295" t="s">
-        <v>82</v>
+        <v>18</v>
       </c>
       <c r="P295" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
     </row>
     <row r="296" spans="1:16">
       <c r="A296">
         <v>2026</v>
       </c>
       <c r="B296" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="C296">
-        <v>60338</v>
+        <v>60326</v>
       </c>
       <c r="D296" t="s">
         <v>17</v>
       </c>
       <c r="E296">
         <v>17</v>
       </c>
       <c r="F296">
-        <v>10294659000</v>
+        <v>10317827000</v>
       </c>
       <c r="O296" t="s">
-        <v>102</v>
+        <v>18</v>
       </c>
       <c r="P296" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
     </row>
     <row r="297" spans="1:16">
       <c r="A297">
         <v>2026</v>
       </c>
       <c r="B297" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="C297">
-        <v>60338</v>
+        <v>60327</v>
       </c>
       <c r="D297" t="s">
         <v>17</v>
       </c>
       <c r="E297">
         <v>17</v>
       </c>
       <c r="F297">
-        <v>10346448000</v>
+        <v>10321951000</v>
       </c>
       <c r="O297" t="s">
-        <v>102</v>
+        <v>33</v>
       </c>
       <c r="P297" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
     </row>
     <row r="298" spans="1:16">
       <c r="A298">
         <v>2026</v>
       </c>
       <c r="B298" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="C298">
-        <v>60338</v>
+        <v>60327</v>
       </c>
       <c r="D298" t="s">
         <v>17</v>
       </c>
       <c r="E298">
         <v>17</v>
       </c>
       <c r="F298">
-        <v>10290233000</v>
+        <v>10290070000</v>
       </c>
       <c r="O298" t="s">
-        <v>102</v>
+        <v>33</v>
       </c>
       <c r="P298" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
     </row>
     <row r="299" spans="1:16">
       <c r="A299">
         <v>2026</v>
       </c>
       <c r="B299" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="C299">
-        <v>60338</v>
+        <v>60327</v>
       </c>
       <c r="D299" t="s">
         <v>17</v>
       </c>
       <c r="E299">
         <v>17</v>
       </c>
       <c r="F299">
-        <v>10318756000</v>
+        <v>10290068000</v>
       </c>
       <c r="O299" t="s">
-        <v>102</v>
+        <v>33</v>
       </c>
       <c r="P299" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
     </row>
     <row r="300" spans="1:16">
       <c r="A300">
         <v>2026</v>
       </c>
       <c r="B300" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="C300">
-        <v>60338</v>
+        <v>60327</v>
       </c>
       <c r="D300" t="s">
         <v>17</v>
       </c>
       <c r="E300">
         <v>17</v>
       </c>
       <c r="F300">
-        <v>10318398000</v>
+        <v>10292052000</v>
       </c>
       <c r="O300" t="s">
-        <v>102</v>
+        <v>33</v>
       </c>
       <c r="P300" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
     </row>
     <row r="301" spans="1:16">
       <c r="A301">
         <v>2026</v>
       </c>
       <c r="B301" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="C301">
-        <v>60338</v>
+        <v>60327</v>
       </c>
       <c r="D301" t="s">
         <v>17</v>
       </c>
       <c r="E301">
         <v>17</v>
       </c>
       <c r="F301">
-        <v>10361908000</v>
+        <v>10322050000</v>
       </c>
       <c r="O301" t="s">
-        <v>102</v>
+        <v>33</v>
       </c>
       <c r="P301" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
     </row>
     <row r="302" spans="1:16">
       <c r="A302">
         <v>2026</v>
       </c>
       <c r="B302" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="C302">
-        <v>60340</v>
+        <v>60327</v>
       </c>
       <c r="D302" t="s">
         <v>17</v>
       </c>
       <c r="E302">
         <v>17</v>
       </c>
       <c r="F302">
-        <v>10337566000</v>
+        <v>10292047000</v>
       </c>
       <c r="O302" t="s">
-        <v>105</v>
+        <v>33</v>
       </c>
       <c r="P302" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="303" spans="1:16">
       <c r="A303">
         <v>2026</v>
       </c>
       <c r="B303" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="C303">
-        <v>60340</v>
+        <v>60327</v>
       </c>
       <c r="D303" t="s">
         <v>17</v>
       </c>
       <c r="E303">
         <v>17</v>
       </c>
       <c r="F303">
-        <v>10364377000</v>
+        <v>10294845000</v>
       </c>
       <c r="O303" t="s">
-        <v>66</v>
+        <v>33</v>
       </c>
       <c r="P303" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="304" spans="1:16">
       <c r="A304">
         <v>2026</v>
       </c>
       <c r="B304" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="C304">
-        <v>60340</v>
+        <v>60327</v>
       </c>
       <c r="D304" t="s">
         <v>17</v>
       </c>
       <c r="E304">
         <v>17</v>
       </c>
       <c r="F304">
-        <v>10290707000</v>
+        <v>10291694000</v>
       </c>
       <c r="O304" t="s">
-        <v>108</v>
+        <v>33</v>
       </c>
       <c r="P304" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
     </row>
     <row r="305" spans="1:16">
       <c r="A305">
         <v>2026</v>
       </c>
       <c r="B305" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="C305">
-        <v>60340</v>
+        <v>60327</v>
       </c>
       <c r="D305" t="s">
         <v>17</v>
       </c>
       <c r="E305">
         <v>17</v>
       </c>
       <c r="F305">
-        <v>10364490000</v>
+        <v>10290069000</v>
       </c>
       <c r="O305" t="s">
-        <v>66</v>
+        <v>33</v>
       </c>
       <c r="P305" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="306" spans="1:16">
       <c r="A306">
         <v>2026</v>
       </c>
       <c r="B306" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="C306">
-        <v>60340</v>
+        <v>60333</v>
       </c>
       <c r="D306" t="s">
         <v>17</v>
       </c>
       <c r="E306">
         <v>17</v>
       </c>
       <c r="F306">
-        <v>10364476000</v>
+        <v>10289620000</v>
       </c>
       <c r="O306" t="s">
-        <v>66</v>
+        <v>33</v>
       </c>
       <c r="P306" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
     </row>
     <row r="307" spans="1:16">
       <c r="A307">
         <v>2026</v>
       </c>
       <c r="B307" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="C307">
-        <v>60340</v>
+        <v>60333</v>
       </c>
       <c r="D307" t="s">
         <v>17</v>
       </c>
       <c r="E307">
         <v>17</v>
       </c>
       <c r="F307">
-        <v>10290691000</v>
+        <v>10289619000</v>
       </c>
       <c r="O307" t="s">
-        <v>108</v>
+        <v>33</v>
       </c>
       <c r="P307" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="308" spans="1:16">
       <c r="A308">
         <v>2026</v>
       </c>
       <c r="B308" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="C308">
-        <v>60340</v>
+        <v>60333</v>
       </c>
       <c r="D308" t="s">
         <v>17</v>
       </c>
       <c r="E308">
         <v>17</v>
       </c>
       <c r="F308">
-        <v>10337559000</v>
+        <v>10289611000</v>
       </c>
       <c r="O308" t="s">
-        <v>105</v>
+        <v>33</v>
       </c>
       <c r="P308" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
     </row>
     <row r="309" spans="1:16">
       <c r="A309">
         <v>2026</v>
       </c>
       <c r="B309" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="C309">
-        <v>60340</v>
+        <v>60333</v>
       </c>
       <c r="D309" t="s">
         <v>17</v>
       </c>
       <c r="E309">
         <v>17</v>
       </c>
       <c r="F309">
-        <v>10290699000</v>
+        <v>10383169000</v>
       </c>
       <c r="O309" t="s">
-        <v>108</v>
+        <v>30</v>
       </c>
       <c r="P309" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="310" spans="1:16">
       <c r="A310">
         <v>2026</v>
       </c>
       <c r="B310" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="C310">
-        <v>60340</v>
+        <v>60333</v>
       </c>
       <c r="D310" t="s">
         <v>17</v>
       </c>
       <c r="E310">
         <v>17</v>
       </c>
       <c r="F310">
-        <v>10337558000</v>
+        <v>10383062000</v>
       </c>
       <c r="O310" t="s">
-        <v>105</v>
+        <v>30</v>
       </c>
       <c r="P310" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
     </row>
     <row r="311" spans="1:16">
       <c r="A311">
         <v>2026</v>
       </c>
       <c r="B311" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="C311">
-        <v>60340</v>
+        <v>60333</v>
       </c>
       <c r="D311" t="s">
         <v>17</v>
       </c>
       <c r="E311">
         <v>17</v>
       </c>
       <c r="F311">
-        <v>10337565000</v>
+        <v>10383164000</v>
       </c>
       <c r="O311" t="s">
-        <v>105</v>
+        <v>30</v>
       </c>
       <c r="P311" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
     </row>
     <row r="312" spans="1:16">
       <c r="A312">
         <v>2026</v>
       </c>
       <c r="B312" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="C312">
-        <v>60340</v>
+        <v>60333</v>
       </c>
       <c r="D312" t="s">
         <v>17</v>
       </c>
       <c r="E312">
         <v>17</v>
       </c>
       <c r="F312">
-        <v>10290373000</v>
+        <v>10281019000</v>
       </c>
       <c r="O312" t="s">
-        <v>108</v>
+        <v>33</v>
       </c>
       <c r="P312" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="313" spans="1:16">
       <c r="A313">
         <v>2026</v>
       </c>
       <c r="B313" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="C313">
-        <v>60340</v>
+        <v>60333</v>
       </c>
       <c r="D313" t="s">
         <v>17</v>
       </c>
       <c r="E313">
         <v>17</v>
       </c>
       <c r="F313">
-        <v>10337553000</v>
+        <v>10281087000</v>
       </c>
       <c r="O313" t="s">
-        <v>105</v>
+        <v>33</v>
       </c>
       <c r="P313" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
     </row>
     <row r="314" spans="1:16">
       <c r="A314">
         <v>2026</v>
       </c>
       <c r="B314" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="C314">
-        <v>60340</v>
+        <v>60333</v>
       </c>
       <c r="D314" t="s">
         <v>17</v>
       </c>
       <c r="E314">
         <v>17</v>
       </c>
       <c r="F314">
-        <v>10284058000</v>
+        <v>10289667000</v>
       </c>
       <c r="O314" t="s">
-        <v>105</v>
+        <v>33</v>
       </c>
       <c r="P314" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
     </row>
     <row r="315" spans="1:16">
       <c r="A315">
         <v>2026</v>
       </c>
       <c r="B315" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="C315">
-        <v>60340</v>
+        <v>60333</v>
       </c>
       <c r="D315" t="s">
         <v>17</v>
       </c>
       <c r="E315">
         <v>17</v>
       </c>
       <c r="F315">
-        <v>10285973000</v>
+        <v>10281029000</v>
       </c>
       <c r="O315" t="s">
-        <v>105</v>
+        <v>33</v>
       </c>
       <c r="P315" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
     </row>
     <row r="316" spans="1:16">
       <c r="A316">
         <v>2026</v>
       </c>
       <c r="B316" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="C316">
-        <v>60340</v>
+        <v>60333</v>
       </c>
       <c r="D316" t="s">
         <v>17</v>
       </c>
       <c r="E316">
         <v>17</v>
       </c>
       <c r="F316">
-        <v>10283340000</v>
+        <v>10383048000</v>
       </c>
       <c r="O316" t="s">
-        <v>105</v>
+        <v>30</v>
       </c>
       <c r="P316" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
     </row>
     <row r="317" spans="1:16">
       <c r="A317">
         <v>2026</v>
       </c>
       <c r="B317" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="C317">
-        <v>60340</v>
+        <v>60333</v>
       </c>
       <c r="D317" t="s">
         <v>17</v>
       </c>
       <c r="E317">
         <v>17</v>
       </c>
       <c r="F317">
-        <v>10337556000</v>
+        <v>10383029000</v>
       </c>
       <c r="O317" t="s">
-        <v>105</v>
+        <v>30</v>
       </c>
       <c r="P317" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
     </row>
     <row r="318" spans="1:16">
       <c r="A318">
         <v>2026</v>
       </c>
       <c r="B318" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="C318">
-        <v>60340</v>
+        <v>60333</v>
       </c>
       <c r="D318" t="s">
         <v>17</v>
       </c>
       <c r="E318">
         <v>17</v>
       </c>
       <c r="F318">
-        <v>10290694000</v>
+        <v>10281058000</v>
       </c>
       <c r="O318" t="s">
-        <v>108</v>
+        <v>33</v>
       </c>
       <c r="P318" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="319" spans="1:16">
       <c r="A319">
         <v>2026</v>
       </c>
       <c r="B319" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="C319">
-        <v>60340</v>
+        <v>60333</v>
       </c>
       <c r="D319" t="s">
         <v>17</v>
       </c>
       <c r="E319">
         <v>17</v>
       </c>
       <c r="F319">
-        <v>10337562000</v>
+        <v>10280966000</v>
       </c>
       <c r="O319" t="s">
-        <v>105</v>
+        <v>33</v>
       </c>
       <c r="P319" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
     </row>
     <row r="320" spans="1:16">
       <c r="A320">
         <v>2026</v>
       </c>
       <c r="B320" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="C320">
-        <v>60340</v>
+        <v>60333</v>
       </c>
       <c r="D320" t="s">
         <v>17</v>
       </c>
       <c r="E320">
         <v>17</v>
       </c>
       <c r="F320">
-        <v>10326639000</v>
+        <v>10281069000</v>
       </c>
       <c r="O320" t="s">
-        <v>105</v>
+        <v>33</v>
       </c>
       <c r="P320" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
     </row>
     <row r="321" spans="1:16">
       <c r="A321">
         <v>2026</v>
       </c>
       <c r="B321" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="C321">
-        <v>60340</v>
+        <v>60333</v>
       </c>
       <c r="D321" t="s">
         <v>17</v>
       </c>
       <c r="E321">
         <v>17</v>
       </c>
       <c r="F321">
-        <v>10354801000</v>
+        <v>10383056000</v>
       </c>
       <c r="O321" t="s">
+        <v>30</v>
+      </c>
+      <c r="P321" t="s">
         <v>110</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
     </row>
     <row r="322" spans="1:16">
       <c r="A322">
         <v>2026</v>
       </c>
       <c r="B322" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="C322">
-        <v>60340</v>
+        <v>60333</v>
       </c>
       <c r="D322" t="s">
         <v>17</v>
       </c>
       <c r="E322">
         <v>17</v>
       </c>
       <c r="F322">
-        <v>10280463000</v>
+        <v>10383053000</v>
       </c>
       <c r="O322" t="s">
-        <v>105</v>
+        <v>30</v>
       </c>
       <c r="P322" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
     </row>
     <row r="323" spans="1:16">
       <c r="A323">
         <v>2026</v>
       </c>
       <c r="B323" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="C323">
-        <v>60340</v>
+        <v>60333</v>
       </c>
       <c r="D323" t="s">
         <v>17</v>
       </c>
       <c r="E323">
         <v>17</v>
       </c>
       <c r="F323">
-        <v>10337550000</v>
+        <v>10383172000</v>
       </c>
       <c r="O323" t="s">
-        <v>105</v>
+        <v>30</v>
       </c>
       <c r="P323" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
     </row>
     <row r="324" spans="1:16">
       <c r="A324">
         <v>2026</v>
       </c>
       <c r="B324" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="C324">
-        <v>60344</v>
+        <v>60333</v>
       </c>
       <c r="D324" t="s">
         <v>17</v>
       </c>
       <c r="E324">
         <v>17</v>
       </c>
       <c r="F324">
-        <v>10280729000</v>
+        <v>10383026000</v>
       </c>
       <c r="O324" t="s">
-        <v>108</v>
+        <v>30</v>
       </c>
       <c r="P324" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
     </row>
     <row r="325" spans="1:16">
       <c r="A325">
         <v>2026</v>
       </c>
       <c r="B325" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="C325">
-        <v>60344</v>
+        <v>60333</v>
       </c>
       <c r="D325" t="s">
         <v>17</v>
       </c>
       <c r="E325">
         <v>17</v>
       </c>
       <c r="F325">
-        <v>10280748000</v>
+        <v>10383160000</v>
       </c>
       <c r="O325" t="s">
-        <v>108</v>
+        <v>30</v>
       </c>
       <c r="P325" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
     </row>
     <row r="326" spans="1:16">
       <c r="A326">
         <v>2026</v>
       </c>
       <c r="B326" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="C326">
-        <v>60344</v>
+        <v>60333</v>
       </c>
       <c r="D326" t="s">
         <v>17</v>
       </c>
       <c r="E326">
         <v>17</v>
       </c>
       <c r="F326">
-        <v>10284589000</v>
+        <v>10383020000</v>
       </c>
       <c r="O326" t="s">
-        <v>108</v>
+        <v>30</v>
       </c>
       <c r="P326" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
     </row>
     <row r="327" spans="1:16">
       <c r="A327">
         <v>2026</v>
       </c>
       <c r="B327" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="C327">
-        <v>60344</v>
+        <v>60333</v>
       </c>
       <c r="D327" t="s">
         <v>17</v>
       </c>
       <c r="E327">
         <v>17</v>
       </c>
       <c r="F327">
-        <v>10284570000</v>
+        <v>10289616000</v>
       </c>
       <c r="O327" t="s">
-        <v>108</v>
+        <v>33</v>
       </c>
       <c r="P327" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
     </row>
     <row r="328" spans="1:16">
       <c r="A328">
         <v>2026</v>
       </c>
       <c r="B328" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="C328">
-        <v>60344</v>
+        <v>60333</v>
       </c>
       <c r="D328" t="s">
         <v>17</v>
       </c>
       <c r="E328">
         <v>17</v>
       </c>
       <c r="F328">
-        <v>10305354000</v>
+        <v>10281003000</v>
       </c>
       <c r="O328" t="s">
-        <v>108</v>
+        <v>33</v>
       </c>
       <c r="P328" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
     </row>
     <row r="329" spans="1:16">
       <c r="A329">
         <v>2026</v>
       </c>
       <c r="B329" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="C329">
-        <v>60344</v>
+        <v>60333</v>
       </c>
       <c r="D329" t="s">
         <v>17</v>
       </c>
       <c r="E329">
         <v>17</v>
       </c>
       <c r="F329">
-        <v>10284576000</v>
+        <v>10383015000</v>
       </c>
       <c r="O329" t="s">
-        <v>108</v>
+        <v>30</v>
       </c>
       <c r="P329" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
     </row>
     <row r="330" spans="1:16">
       <c r="A330">
         <v>2026</v>
       </c>
       <c r="B330" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="C330">
-        <v>60344</v>
+        <v>60333</v>
       </c>
       <c r="D330" t="s">
         <v>17</v>
       </c>
       <c r="E330">
         <v>17</v>
       </c>
       <c r="F330">
-        <v>10267355000</v>
+        <v>10383023000</v>
       </c>
       <c r="O330" t="s">
-        <v>108</v>
+        <v>30</v>
       </c>
       <c r="P330" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
     </row>
     <row r="331" spans="1:16">
       <c r="A331">
         <v>2026</v>
       </c>
       <c r="B331" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="C331">
-        <v>60344</v>
+        <v>60333</v>
       </c>
       <c r="D331" t="s">
         <v>17</v>
       </c>
       <c r="E331">
         <v>17</v>
       </c>
       <c r="F331">
-        <v>10284584000</v>
+        <v>10382994000</v>
       </c>
       <c r="O331" t="s">
-        <v>108</v>
+        <v>30</v>
       </c>
       <c r="P331" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
     </row>
     <row r="332" spans="1:16">
       <c r="A332">
         <v>2026</v>
       </c>
       <c r="B332" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="C332">
-        <v>60344</v>
+        <v>60333</v>
       </c>
       <c r="D332" t="s">
         <v>17</v>
       </c>
       <c r="E332">
         <v>17</v>
       </c>
       <c r="F332">
-        <v>10284582000</v>
+        <v>10289612000</v>
       </c>
       <c r="O332" t="s">
-        <v>108</v>
+        <v>33</v>
       </c>
       <c r="P332" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
     </row>
     <row r="333" spans="1:16">
       <c r="A333">
         <v>2026</v>
       </c>
       <c r="B333" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="C333">
-        <v>60344</v>
+        <v>60333</v>
       </c>
       <c r="D333" t="s">
         <v>17</v>
       </c>
       <c r="E333">
         <v>17</v>
       </c>
       <c r="F333">
-        <v>10280714000</v>
+        <v>10281047000</v>
       </c>
       <c r="O333" t="s">
-        <v>108</v>
+        <v>33</v>
       </c>
       <c r="P333" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
     </row>
     <row r="334" spans="1:16">
       <c r="A334">
         <v>2026</v>
       </c>
       <c r="B334" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
       <c r="C334">
-        <v>60345</v>
+        <v>60333</v>
       </c>
       <c r="D334" t="s">
         <v>17</v>
       </c>
       <c r="E334">
         <v>17</v>
       </c>
       <c r="F334">
-        <v>10317793000</v>
+        <v>10383002000</v>
       </c>
       <c r="O334" t="s">
         <v>30</v>
       </c>
       <c r="P334" t="s">
-        <v>115</v>
+        <v>110</v>
       </c>
     </row>
     <row r="335" spans="1:16">
       <c r="A335">
         <v>2026</v>
       </c>
       <c r="B335" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
       <c r="C335">
-        <v>60345</v>
+        <v>60333</v>
       </c>
       <c r="D335" t="s">
         <v>17</v>
       </c>
       <c r="E335">
         <v>17</v>
       </c>
       <c r="F335">
-        <v>10322106000</v>
+        <v>10382976000</v>
       </c>
       <c r="O335" t="s">
-        <v>116</v>
+        <v>30</v>
       </c>
       <c r="P335" t="s">
-        <v>117</v>
+        <v>110</v>
       </c>
     </row>
     <row r="336" spans="1:16">
       <c r="A336">
         <v>2026</v>
       </c>
       <c r="B336" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
       <c r="C336">
-        <v>60345</v>
+        <v>60333</v>
       </c>
       <c r="D336" t="s">
         <v>17</v>
       </c>
       <c r="E336">
         <v>17</v>
       </c>
       <c r="F336">
-        <v>10340847000</v>
+        <v>10289615000</v>
       </c>
       <c r="O336" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P336" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
     </row>
     <row r="337" spans="1:16">
       <c r="A337">
         <v>2026</v>
       </c>
       <c r="B337" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
       <c r="C337">
-        <v>60345</v>
+        <v>60333</v>
       </c>
       <c r="D337" t="s">
         <v>17</v>
       </c>
       <c r="E337">
         <v>17</v>
       </c>
       <c r="F337">
-        <v>10306768000</v>
+        <v>10289613000</v>
       </c>
       <c r="O337" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P337" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
     </row>
     <row r="338" spans="1:16">
       <c r="A338">
         <v>2026</v>
       </c>
       <c r="B338" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="C338">
-        <v>60345</v>
+        <v>60337</v>
       </c>
       <c r="D338" t="s">
         <v>17</v>
       </c>
       <c r="E338">
         <v>17</v>
       </c>
       <c r="F338">
-        <v>10280466000</v>
+        <v>10277879000</v>
       </c>
       <c r="O338" t="s">
-        <v>30</v>
+        <v>93</v>
       </c>
       <c r="P338" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
     </row>
     <row r="339" spans="1:16">
       <c r="A339">
         <v>2026</v>
       </c>
       <c r="B339" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="C339">
-        <v>60345</v>
+        <v>60337</v>
       </c>
       <c r="D339" t="s">
         <v>17</v>
       </c>
       <c r="E339">
         <v>17</v>
       </c>
       <c r="F339">
-        <v>10296281000</v>
+        <v>10330874000</v>
       </c>
       <c r="O339" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="P339" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
     </row>
     <row r="340" spans="1:16">
       <c r="A340">
         <v>2026</v>
       </c>
       <c r="B340" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="C340">
-        <v>60345</v>
+        <v>60337</v>
       </c>
       <c r="D340" t="s">
         <v>17</v>
       </c>
       <c r="E340">
         <v>17</v>
       </c>
       <c r="F340">
-        <v>10322108000</v>
+        <v>10295024000</v>
       </c>
       <c r="O340" t="s">
-        <v>116</v>
+        <v>93</v>
       </c>
       <c r="P340" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
     </row>
     <row r="341" spans="1:16">
       <c r="A341">
         <v>2026</v>
       </c>
       <c r="B341" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="C341">
-        <v>60345</v>
+        <v>60337</v>
       </c>
       <c r="D341" t="s">
         <v>17</v>
       </c>
       <c r="E341">
         <v>17</v>
       </c>
       <c r="F341">
-        <v>10333140000</v>
+        <v>10277880000</v>
       </c>
       <c r="O341" t="s">
-        <v>30</v>
+        <v>93</v>
       </c>
       <c r="P341" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
     </row>
     <row r="342" spans="1:16">
       <c r="A342">
         <v>2026</v>
       </c>
       <c r="B342" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="C342">
-        <v>60345</v>
+        <v>60337</v>
       </c>
       <c r="D342" t="s">
         <v>17</v>
       </c>
       <c r="E342">
         <v>17</v>
       </c>
       <c r="F342">
-        <v>10322105000</v>
+        <v>10345103000</v>
       </c>
       <c r="O342" t="s">
-        <v>116</v>
+        <v>18</v>
       </c>
       <c r="P342" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
     </row>
     <row r="343" spans="1:16">
       <c r="A343">
         <v>2026</v>
       </c>
       <c r="B343" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="C343">
-        <v>60345</v>
+        <v>60337</v>
       </c>
       <c r="D343" t="s">
         <v>17</v>
       </c>
       <c r="E343">
         <v>17</v>
       </c>
       <c r="F343">
-        <v>10311088000</v>
+        <v>10277882000</v>
       </c>
       <c r="O343" t="s">
-        <v>30</v>
+        <v>93</v>
       </c>
       <c r="P343" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
     </row>
     <row r="344" spans="1:16">
       <c r="A344">
         <v>2026</v>
       </c>
       <c r="B344" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="C344">
-        <v>60345</v>
+        <v>60337</v>
       </c>
       <c r="D344" t="s">
         <v>17</v>
       </c>
       <c r="E344">
         <v>17</v>
       </c>
       <c r="F344">
-        <v>10319069000</v>
+        <v>10290343000</v>
       </c>
       <c r="O344" t="s">
-        <v>30</v>
+        <v>93</v>
       </c>
       <c r="P344" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
     </row>
     <row r="345" spans="1:16">
       <c r="A345">
         <v>2026</v>
       </c>
       <c r="B345" t="s">
-        <v>118</v>
+        <v>111</v>
       </c>
       <c r="C345">
-        <v>60350</v>
+        <v>60337</v>
       </c>
       <c r="D345" t="s">
         <v>17</v>
       </c>
       <c r="E345">
         <v>17</v>
       </c>
       <c r="F345">
-        <v>10330830000</v>
+        <v>10349223000</v>
       </c>
       <c r="O345" t="s">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="P345" t="s">
-        <v>119</v>
+        <v>113</v>
       </c>
     </row>
     <row r="346" spans="1:16">
       <c r="A346">
         <v>2026</v>
       </c>
       <c r="B346" t="s">
-        <v>118</v>
+        <v>111</v>
       </c>
       <c r="C346">
-        <v>60350</v>
+        <v>60337</v>
       </c>
       <c r="D346" t="s">
         <v>17</v>
       </c>
       <c r="E346">
         <v>17</v>
       </c>
       <c r="F346">
-        <v>10355750000</v>
+        <v>10270663000</v>
       </c>
       <c r="O346" t="s">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="P346" t="s">
-        <v>120</v>
+        <v>113</v>
       </c>
     </row>
     <row r="347" spans="1:16">
       <c r="A347">
         <v>2026</v>
       </c>
       <c r="B347" t="s">
-        <v>118</v>
+        <v>111</v>
       </c>
       <c r="C347">
-        <v>60350</v>
+        <v>60337</v>
       </c>
       <c r="D347" t="s">
         <v>17</v>
       </c>
       <c r="E347">
         <v>17</v>
       </c>
       <c r="F347">
-        <v>10290548000</v>
+        <v>10291505000</v>
       </c>
       <c r="O347" t="s">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="P347" t="s">
-        <v>120</v>
+        <v>113</v>
       </c>
     </row>
     <row r="348" spans="1:16">
       <c r="A348">
         <v>2026</v>
       </c>
       <c r="B348" t="s">
-        <v>118</v>
+        <v>111</v>
       </c>
       <c r="C348">
-        <v>60350</v>
+        <v>60337</v>
       </c>
       <c r="D348" t="s">
         <v>17</v>
       </c>
       <c r="E348">
         <v>17</v>
       </c>
       <c r="F348">
-        <v>10297966000</v>
+        <v>10295072000</v>
       </c>
       <c r="O348" t="s">
-        <v>33</v>
+        <v>93</v>
       </c>
       <c r="P348" t="s">
-        <v>119</v>
+        <v>112</v>
       </c>
     </row>
     <row r="349" spans="1:16">
       <c r="A349">
         <v>2026</v>
       </c>
       <c r="B349" t="s">
-        <v>118</v>
+        <v>111</v>
       </c>
       <c r="C349">
-        <v>60350</v>
+        <v>60337</v>
       </c>
       <c r="D349" t="s">
         <v>17</v>
       </c>
       <c r="E349">
         <v>17</v>
       </c>
       <c r="F349">
-        <v>10326317000</v>
+        <v>10293809000</v>
       </c>
       <c r="O349" t="s">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="P349" t="s">
-        <v>120</v>
+        <v>113</v>
       </c>
     </row>
     <row r="350" spans="1:16">
       <c r="A350">
         <v>2026</v>
       </c>
       <c r="B350" t="s">
-        <v>118</v>
+        <v>111</v>
       </c>
       <c r="C350">
-        <v>60350</v>
+        <v>60337</v>
       </c>
       <c r="D350" t="s">
         <v>17</v>
       </c>
       <c r="E350">
         <v>17</v>
       </c>
       <c r="F350">
-        <v>10291546000</v>
+        <v>10289796000</v>
       </c>
       <c r="O350" t="s">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="P350" t="s">
-        <v>119</v>
+        <v>113</v>
       </c>
     </row>
     <row r="351" spans="1:16">
       <c r="A351">
         <v>2026</v>
       </c>
       <c r="B351" t="s">
-        <v>118</v>
+        <v>111</v>
       </c>
       <c r="C351">
-        <v>60350</v>
+        <v>60337</v>
       </c>
       <c r="D351" t="s">
         <v>17</v>
       </c>
       <c r="E351">
         <v>17</v>
       </c>
       <c r="F351">
-        <v>10356822000</v>
+        <v>10270669000</v>
       </c>
       <c r="O351" t="s">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="P351" t="s">
-        <v>119</v>
+        <v>113</v>
       </c>
     </row>
     <row r="352" spans="1:16">
       <c r="A352">
         <v>2026</v>
       </c>
       <c r="B352" t="s">
-        <v>118</v>
+        <v>111</v>
       </c>
       <c r="C352">
-        <v>60350</v>
+        <v>60337</v>
       </c>
       <c r="D352" t="s">
         <v>17</v>
       </c>
       <c r="E352">
         <v>17</v>
       </c>
       <c r="F352">
-        <v>10303944000</v>
+        <v>10296581000</v>
       </c>
       <c r="O352" t="s">
-        <v>33</v>
+        <v>93</v>
       </c>
       <c r="P352" t="s">
-        <v>119</v>
+        <v>112</v>
       </c>
     </row>
     <row r="353" spans="1:16">
       <c r="A353">
         <v>2026</v>
       </c>
       <c r="B353" t="s">
-        <v>118</v>
+        <v>111</v>
       </c>
       <c r="C353">
-        <v>60350</v>
+        <v>60337</v>
       </c>
       <c r="D353" t="s">
         <v>17</v>
       </c>
       <c r="E353">
         <v>17</v>
       </c>
       <c r="F353">
-        <v>10337448000</v>
+        <v>10289165000</v>
       </c>
       <c r="O353" t="s">
-        <v>33</v>
+        <v>93</v>
       </c>
       <c r="P353" t="s">
-        <v>120</v>
+        <v>112</v>
       </c>
     </row>
     <row r="354" spans="1:16">
       <c r="A354">
         <v>2026</v>
       </c>
       <c r="B354" t="s">
-        <v>118</v>
+        <v>111</v>
       </c>
       <c r="C354">
-        <v>60350</v>
+        <v>60337</v>
       </c>
       <c r="D354" t="s">
         <v>17</v>
       </c>
       <c r="E354">
         <v>17</v>
       </c>
       <c r="F354">
-        <v>10292005000</v>
+        <v>10289794000</v>
       </c>
       <c r="O354" t="s">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="P354" t="s">
-        <v>120</v>
+        <v>113</v>
       </c>
     </row>
     <row r="355" spans="1:16">
       <c r="A355">
         <v>2026</v>
       </c>
       <c r="B355" t="s">
-        <v>118</v>
+        <v>111</v>
       </c>
       <c r="C355">
-        <v>60350</v>
+        <v>60337</v>
       </c>
       <c r="D355" t="s">
         <v>17</v>
       </c>
       <c r="E355">
         <v>17</v>
       </c>
       <c r="F355">
-        <v>10280766000</v>
+        <v>10279009000</v>
       </c>
       <c r="O355" t="s">
-        <v>33</v>
+        <v>93</v>
       </c>
       <c r="P355" t="s">
-        <v>120</v>
+        <v>112</v>
       </c>
     </row>
     <row r="356" spans="1:16">
       <c r="A356">
         <v>2026</v>
       </c>
       <c r="B356" t="s">
-        <v>118</v>
+        <v>111</v>
       </c>
       <c r="C356">
-        <v>60350</v>
+        <v>60337</v>
       </c>
       <c r="D356" t="s">
         <v>17</v>
       </c>
       <c r="E356">
         <v>17</v>
       </c>
       <c r="F356">
-        <v>10329840000</v>
+        <v>10296571000</v>
       </c>
       <c r="O356" t="s">
-        <v>33</v>
+        <v>93</v>
       </c>
       <c r="P356" t="s">
-        <v>119</v>
+        <v>112</v>
       </c>
     </row>
     <row r="357" spans="1:16">
       <c r="A357">
         <v>2026</v>
       </c>
       <c r="B357" t="s">
-        <v>118</v>
+        <v>111</v>
       </c>
       <c r="C357">
-        <v>60350</v>
+        <v>60337</v>
       </c>
       <c r="D357" t="s">
         <v>17</v>
       </c>
       <c r="E357">
         <v>17</v>
       </c>
       <c r="F357">
-        <v>10292987000</v>
+        <v>10279027000</v>
       </c>
       <c r="O357" t="s">
-        <v>33</v>
+        <v>93</v>
       </c>
       <c r="P357" t="s">
-        <v>120</v>
+        <v>112</v>
       </c>
     </row>
     <row r="358" spans="1:16">
       <c r="A358">
         <v>2026</v>
       </c>
       <c r="B358" t="s">
-        <v>118</v>
+        <v>111</v>
       </c>
       <c r="C358">
-        <v>60350</v>
+        <v>60337</v>
       </c>
       <c r="D358" t="s">
         <v>17</v>
       </c>
       <c r="E358">
         <v>17</v>
       </c>
       <c r="F358">
-        <v>10292712000</v>
+        <v>10270659000</v>
       </c>
       <c r="O358" t="s">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="P358" t="s">
-        <v>120</v>
+        <v>113</v>
       </c>
     </row>
     <row r="359" spans="1:16">
       <c r="A359">
         <v>2026</v>
       </c>
       <c r="B359" t="s">
-        <v>118</v>
+        <v>111</v>
       </c>
       <c r="C359">
-        <v>60350</v>
+        <v>60337</v>
       </c>
       <c r="D359" t="s">
         <v>17</v>
       </c>
       <c r="E359">
         <v>17</v>
       </c>
       <c r="F359">
-        <v>10292737000</v>
+        <v>10291502000</v>
       </c>
       <c r="O359" t="s">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="P359" t="s">
-        <v>120</v>
+        <v>113</v>
       </c>
     </row>
     <row r="360" spans="1:16">
       <c r="A360">
         <v>2026</v>
       </c>
       <c r="B360" t="s">
-        <v>118</v>
+        <v>111</v>
       </c>
       <c r="C360">
-        <v>60350</v>
+        <v>60337</v>
       </c>
       <c r="D360" t="s">
         <v>17</v>
       </c>
       <c r="E360">
         <v>17</v>
       </c>
       <c r="F360">
-        <v>10316798000</v>
+        <v>10289795000</v>
       </c>
       <c r="O360" t="s">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="P360" t="s">
-        <v>119</v>
+        <v>113</v>
       </c>
     </row>
     <row r="361" spans="1:16">
       <c r="A361">
         <v>2026</v>
       </c>
       <c r="B361" t="s">
-        <v>118</v>
+        <v>111</v>
       </c>
       <c r="C361">
-        <v>60350</v>
+        <v>60337</v>
       </c>
       <c r="D361" t="s">
         <v>17</v>
       </c>
       <c r="E361">
         <v>17</v>
       </c>
       <c r="F361">
-        <v>10294220000</v>
+        <v>10360983000</v>
       </c>
       <c r="O361" t="s">
-        <v>33</v>
+        <v>93</v>
       </c>
       <c r="P361" t="s">
-        <v>119</v>
+        <v>112</v>
       </c>
     </row>
     <row r="362" spans="1:16">
       <c r="A362">
         <v>2026</v>
       </c>
       <c r="B362" t="s">
-        <v>118</v>
+        <v>111</v>
       </c>
       <c r="C362">
-        <v>60350</v>
+        <v>60337</v>
       </c>
       <c r="D362" t="s">
         <v>17</v>
       </c>
       <c r="E362">
         <v>17</v>
       </c>
       <c r="F362">
-        <v>10347142000</v>
+        <v>10349258000</v>
       </c>
       <c r="O362" t="s">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="P362" t="s">
-        <v>119</v>
+        <v>113</v>
       </c>
     </row>
     <row r="363" spans="1:16">
       <c r="A363">
         <v>2026</v>
       </c>
       <c r="B363" t="s">
-        <v>118</v>
+        <v>111</v>
       </c>
       <c r="C363">
-        <v>60350</v>
+        <v>60337</v>
       </c>
       <c r="D363" t="s">
         <v>17</v>
       </c>
       <c r="E363">
         <v>17</v>
       </c>
       <c r="F363">
-        <v>10316573000</v>
+        <v>10270666000</v>
       </c>
       <c r="O363" t="s">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="P363" t="s">
-        <v>119</v>
+        <v>113</v>
       </c>
     </row>
     <row r="364" spans="1:16">
       <c r="A364">
         <v>2026</v>
       </c>
       <c r="B364" t="s">
-        <v>118</v>
+        <v>111</v>
       </c>
       <c r="C364">
-        <v>60350</v>
+        <v>60337</v>
       </c>
       <c r="D364" t="s">
         <v>17</v>
       </c>
       <c r="E364">
         <v>17</v>
       </c>
       <c r="F364">
-        <v>10310019000</v>
+        <v>10367846000</v>
       </c>
       <c r="O364" t="s">
-        <v>33</v>
+        <v>93</v>
       </c>
       <c r="P364" t="s">
-        <v>119</v>
+        <v>112</v>
       </c>
     </row>
     <row r="365" spans="1:16">
       <c r="A365">
         <v>2026</v>
       </c>
       <c r="B365" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
       <c r="C365">
-        <v>60350</v>
+        <v>60338</v>
       </c>
       <c r="D365" t="s">
         <v>17</v>
       </c>
       <c r="E365">
         <v>17</v>
       </c>
       <c r="F365">
-        <v>10332556000</v>
+        <v>10294659000</v>
       </c>
       <c r="O365" t="s">
-        <v>33</v>
+        <v>115</v>
       </c>
       <c r="P365" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
     </row>
     <row r="366" spans="1:16">
       <c r="A366">
         <v>2026</v>
       </c>
       <c r="B366" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
       <c r="C366">
-        <v>60350</v>
+        <v>60338</v>
       </c>
       <c r="D366" t="s">
         <v>17</v>
       </c>
       <c r="E366">
         <v>17</v>
       </c>
       <c r="F366">
-        <v>10314407000</v>
+        <v>10366139000</v>
       </c>
       <c r="O366" t="s">
-        <v>33</v>
+        <v>115</v>
       </c>
       <c r="P366" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
     </row>
     <row r="367" spans="1:16">
       <c r="A367">
         <v>2026</v>
       </c>
       <c r="B367" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
       <c r="C367">
-        <v>60350</v>
+        <v>60338</v>
       </c>
       <c r="D367" t="s">
         <v>17</v>
       </c>
       <c r="E367">
         <v>17</v>
       </c>
       <c r="F367">
-        <v>10303028000</v>
+        <v>10318756000</v>
       </c>
       <c r="O367" t="s">
-        <v>33</v>
+        <v>115</v>
       </c>
       <c r="P367" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
     </row>
     <row r="368" spans="1:16">
       <c r="A368">
         <v>2026</v>
       </c>
       <c r="B368" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
       <c r="C368">
-        <v>60350</v>
+        <v>60338</v>
       </c>
       <c r="D368" t="s">
         <v>17</v>
       </c>
       <c r="E368">
         <v>17</v>
       </c>
       <c r="F368">
-        <v>10329720000</v>
+        <v>10318398000</v>
       </c>
       <c r="O368" t="s">
-        <v>33</v>
+        <v>115</v>
       </c>
       <c r="P368" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
     </row>
     <row r="369" spans="1:16">
       <c r="A369">
         <v>2026</v>
       </c>
       <c r="B369" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
       <c r="C369">
-        <v>60350</v>
+        <v>60338</v>
       </c>
       <c r="D369" t="s">
         <v>17</v>
       </c>
       <c r="E369">
         <v>17</v>
       </c>
       <c r="F369">
-        <v>10316700000</v>
+        <v>10290233000</v>
       </c>
       <c r="O369" t="s">
-        <v>33</v>
+        <v>115</v>
       </c>
       <c r="P369" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
     </row>
     <row r="370" spans="1:16">
       <c r="A370">
         <v>2026</v>
       </c>
       <c r="B370" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
       <c r="C370">
-        <v>60350</v>
+        <v>60338</v>
       </c>
       <c r="D370" t="s">
         <v>17</v>
       </c>
       <c r="E370">
         <v>17</v>
       </c>
       <c r="F370">
-        <v>10304737000</v>
+        <v>10346448000</v>
       </c>
       <c r="O370" t="s">
-        <v>33</v>
+        <v>115</v>
       </c>
       <c r="P370" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
     </row>
     <row r="371" spans="1:16">
       <c r="A371">
         <v>2026</v>
       </c>
       <c r="B371" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
       <c r="C371">
-        <v>60350</v>
+        <v>60338</v>
       </c>
       <c r="D371" t="s">
         <v>17</v>
       </c>
       <c r="E371">
         <v>17</v>
       </c>
       <c r="F371">
-        <v>10330844000</v>
+        <v>10361908000</v>
       </c>
       <c r="O371" t="s">
-        <v>33</v>
+        <v>115</v>
       </c>
       <c r="P371" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
     </row>
     <row r="372" spans="1:16">
       <c r="A372">
         <v>2026</v>
       </c>
       <c r="B372" t="s">
+        <v>117</v>
+      </c>
+      <c r="C372">
+        <v>60340</v>
+      </c>
+      <c r="D372" t="s">
+        <v>17</v>
+      </c>
+      <c r="E372">
+        <v>17</v>
+      </c>
+      <c r="F372">
+        <v>10365147000</v>
+      </c>
+      <c r="O372" t="s">
+        <v>75</v>
+      </c>
+      <c r="P372" t="s">
         <v>118</v>
-      </c>
-[...16 lines deleted...]
-        <v>120</v>
       </c>
     </row>
     <row r="373" spans="1:16">
       <c r="A373">
         <v>2026</v>
       </c>
       <c r="B373" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="C373">
-        <v>60350</v>
+        <v>60340</v>
       </c>
       <c r="D373" t="s">
         <v>17</v>
       </c>
       <c r="E373">
         <v>17</v>
       </c>
       <c r="F373">
-        <v>10313705000</v>
+        <v>10365724000</v>
       </c>
       <c r="O373" t="s">
-        <v>33</v>
+        <v>65</v>
       </c>
       <c r="P373" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
     </row>
     <row r="374" spans="1:16">
       <c r="A374">
         <v>2026</v>
       </c>
       <c r="B374" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="C374">
-        <v>60350</v>
+        <v>60340</v>
       </c>
       <c r="D374" t="s">
         <v>17</v>
       </c>
       <c r="E374">
         <v>17</v>
       </c>
       <c r="F374">
-        <v>10292283000</v>
+        <v>10290373000</v>
       </c>
       <c r="O374" t="s">
-        <v>33</v>
+        <v>120</v>
       </c>
       <c r="P374" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="375" spans="1:16">
       <c r="A375">
         <v>2026</v>
       </c>
       <c r="B375" t="s">
+        <v>117</v>
+      </c>
+      <c r="C375">
+        <v>60340</v>
+      </c>
+      <c r="D375" t="s">
+        <v>17</v>
+      </c>
+      <c r="E375">
+        <v>17</v>
+      </c>
+      <c r="F375">
+        <v>10364476000</v>
+      </c>
+      <c r="O375" t="s">
+        <v>75</v>
+      </c>
+      <c r="P375" t="s">
         <v>118</v>
-      </c>
-[...16 lines deleted...]
-        <v>120</v>
       </c>
     </row>
     <row r="376" spans="1:16">
       <c r="A376">
         <v>2026</v>
       </c>
       <c r="B376" t="s">
+        <v>117</v>
+      </c>
+      <c r="C376">
+        <v>60340</v>
+      </c>
+      <c r="D376" t="s">
+        <v>17</v>
+      </c>
+      <c r="E376">
+        <v>17</v>
+      </c>
+      <c r="F376">
+        <v>10290694000</v>
+      </c>
+      <c r="O376" t="s">
+        <v>120</v>
+      </c>
+      <c r="P376" t="s">
         <v>121</v>
-      </c>
-[...16 lines deleted...]
-        <v>122</v>
       </c>
     </row>
     <row r="377" spans="1:16">
       <c r="A377">
         <v>2026</v>
       </c>
       <c r="B377" t="s">
-        <v>121</v>
+        <v>117</v>
       </c>
       <c r="C377">
-        <v>60351</v>
+        <v>60340</v>
       </c>
       <c r="D377" t="s">
         <v>17</v>
       </c>
       <c r="E377">
         <v>17</v>
       </c>
       <c r="F377">
-        <v>10310739000</v>
+        <v>10283340000</v>
       </c>
       <c r="O377" t="s">
-        <v>18</v>
+        <v>122</v>
       </c>
       <c r="P377" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="378" spans="1:16">
       <c r="A378">
         <v>2026</v>
       </c>
       <c r="B378" t="s">
+        <v>117</v>
+      </c>
+      <c r="C378">
+        <v>60340</v>
+      </c>
+      <c r="D378" t="s">
+        <v>17</v>
+      </c>
+      <c r="E378">
+        <v>17</v>
+      </c>
+      <c r="F378">
+        <v>10290707000</v>
+      </c>
+      <c r="O378" t="s">
+        <v>120</v>
+      </c>
+      <c r="P378" t="s">
         <v>121</v>
-      </c>
-[...16 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="379" spans="1:16">
       <c r="A379">
         <v>2026</v>
       </c>
       <c r="B379" t="s">
-        <v>121</v>
+        <v>117</v>
       </c>
       <c r="C379">
-        <v>60351</v>
+        <v>60340</v>
       </c>
       <c r="D379" t="s">
         <v>17</v>
       </c>
       <c r="E379">
         <v>17</v>
       </c>
       <c r="F379">
-        <v>10311038000</v>
+        <v>10337556000</v>
       </c>
       <c r="O379" t="s">
-        <v>18</v>
+        <v>122</v>
       </c>
       <c r="P379" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="380" spans="1:16">
       <c r="A380">
         <v>2026</v>
       </c>
       <c r="B380" t="s">
+        <v>117</v>
+      </c>
+      <c r="C380">
+        <v>60340</v>
+      </c>
+      <c r="D380" t="s">
+        <v>17</v>
+      </c>
+      <c r="E380">
+        <v>17</v>
+      </c>
+      <c r="F380">
+        <v>10290691000</v>
+      </c>
+      <c r="O380" t="s">
+        <v>120</v>
+      </c>
+      <c r="P380" t="s">
         <v>121</v>
-      </c>
-[...16 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="381" spans="1:16">
       <c r="A381">
         <v>2026</v>
       </c>
       <c r="B381" t="s">
-        <v>121</v>
+        <v>117</v>
       </c>
       <c r="C381">
-        <v>60351</v>
+        <v>60340</v>
       </c>
       <c r="D381" t="s">
         <v>17</v>
       </c>
       <c r="E381">
         <v>17</v>
       </c>
       <c r="F381">
-        <v>10347181000</v>
+        <v>10337566000</v>
       </c>
       <c r="O381" t="s">
-        <v>27</v>
+        <v>122</v>
       </c>
       <c r="P381" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
     </row>
     <row r="382" spans="1:16">
       <c r="A382">
         <v>2026</v>
       </c>
       <c r="B382" t="s">
-        <v>121</v>
+        <v>117</v>
       </c>
       <c r="C382">
-        <v>60351</v>
+        <v>60340</v>
       </c>
       <c r="D382" t="s">
         <v>17</v>
       </c>
       <c r="E382">
         <v>17</v>
       </c>
       <c r="F382">
-        <v>10337114000</v>
+        <v>10337559000</v>
       </c>
       <c r="O382" t="s">
-        <v>18</v>
+        <v>122</v>
       </c>
       <c r="P382" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="383" spans="1:16">
       <c r="A383">
         <v>2026</v>
       </c>
       <c r="B383" t="s">
-        <v>121</v>
+        <v>117</v>
       </c>
       <c r="C383">
-        <v>60351</v>
+        <v>60340</v>
       </c>
       <c r="D383" t="s">
         <v>17</v>
       </c>
       <c r="E383">
         <v>17</v>
       </c>
       <c r="F383">
-        <v>10319158000</v>
+        <v>10326639000</v>
       </c>
       <c r="O383" t="s">
-        <v>27</v>
+        <v>122</v>
       </c>
       <c r="P383" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
     </row>
     <row r="384" spans="1:16">
       <c r="A384">
         <v>2026</v>
       </c>
       <c r="B384" t="s">
+        <v>117</v>
+      </c>
+      <c r="C384">
+        <v>60340</v>
+      </c>
+      <c r="D384" t="s">
+        <v>17</v>
+      </c>
+      <c r="E384">
+        <v>17</v>
+      </c>
+      <c r="F384">
+        <v>10290699000</v>
+      </c>
+      <c r="O384" t="s">
+        <v>120</v>
+      </c>
+      <c r="P384" t="s">
         <v>121</v>
-      </c>
-[...16 lines deleted...]
-        <v>122</v>
       </c>
     </row>
     <row r="385" spans="1:16">
       <c r="A385">
         <v>2026</v>
       </c>
       <c r="B385" t="s">
-        <v>121</v>
+        <v>117</v>
       </c>
       <c r="C385">
-        <v>60351</v>
+        <v>60340</v>
       </c>
       <c r="D385" t="s">
         <v>17</v>
       </c>
       <c r="E385">
         <v>17</v>
       </c>
       <c r="F385">
-        <v>10282724000</v>
+        <v>10285973000</v>
       </c>
       <c r="O385" t="s">
-        <v>18</v>
+        <v>122</v>
       </c>
       <c r="P385" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="386" spans="1:16">
       <c r="A386">
         <v>2026</v>
       </c>
       <c r="B386" t="s">
-        <v>121</v>
+        <v>117</v>
       </c>
       <c r="C386">
-        <v>60351</v>
+        <v>60340</v>
       </c>
       <c r="D386" t="s">
         <v>17</v>
       </c>
       <c r="E386">
         <v>17</v>
       </c>
       <c r="F386">
-        <v>10346773000</v>
+        <v>10364499000</v>
       </c>
       <c r="O386" t="s">
-        <v>18</v>
+        <v>75</v>
       </c>
       <c r="P386" t="s">
-        <v>123</v>
+        <v>118</v>
       </c>
     </row>
     <row r="387" spans="1:16">
       <c r="A387">
         <v>2026</v>
       </c>
       <c r="B387" t="s">
-        <v>121</v>
+        <v>117</v>
       </c>
       <c r="C387">
-        <v>60351</v>
+        <v>60340</v>
       </c>
       <c r="D387" t="s">
         <v>17</v>
       </c>
       <c r="E387">
         <v>17</v>
       </c>
       <c r="F387">
-        <v>10337080000</v>
+        <v>10337562000</v>
       </c>
       <c r="O387" t="s">
-        <v>27</v>
+        <v>122</v>
       </c>
       <c r="P387" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
     </row>
     <row r="388" spans="1:16">
       <c r="A388">
         <v>2026</v>
       </c>
       <c r="B388" t="s">
-        <v>121</v>
+        <v>117</v>
       </c>
       <c r="C388">
-        <v>60351</v>
+        <v>60340</v>
       </c>
       <c r="D388" t="s">
         <v>17</v>
       </c>
       <c r="E388">
         <v>17</v>
       </c>
       <c r="F388">
-        <v>10323977000</v>
+        <v>10337550000</v>
       </c>
       <c r="O388" t="s">
-        <v>27</v>
+        <v>122</v>
       </c>
       <c r="P388" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
     </row>
     <row r="389" spans="1:16">
       <c r="A389">
         <v>2026</v>
       </c>
       <c r="B389" t="s">
-        <v>121</v>
+        <v>117</v>
       </c>
       <c r="C389">
-        <v>60351</v>
+        <v>60340</v>
       </c>
       <c r="D389" t="s">
         <v>17</v>
       </c>
       <c r="E389">
         <v>17</v>
       </c>
       <c r="F389">
-        <v>10282723000</v>
+        <v>10354801000</v>
       </c>
       <c r="O389" t="s">
-        <v>18</v>
+        <v>65</v>
       </c>
       <c r="P389" t="s">
-        <v>123</v>
+        <v>119</v>
       </c>
     </row>
     <row r="390" spans="1:16">
       <c r="A390">
         <v>2026</v>
       </c>
       <c r="B390" t="s">
-        <v>124</v>
+        <v>117</v>
       </c>
       <c r="C390">
-        <v>60352</v>
+        <v>60340</v>
       </c>
       <c r="D390" t="s">
         <v>17</v>
       </c>
       <c r="E390">
         <v>17</v>
       </c>
       <c r="F390">
-        <v>10289397000</v>
+        <v>10337565000</v>
       </c>
       <c r="O390" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P390" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
     </row>
     <row r="391" spans="1:16">
       <c r="A391">
         <v>2026</v>
       </c>
       <c r="B391" t="s">
-        <v>124</v>
+        <v>117</v>
       </c>
       <c r="C391">
-        <v>60352</v>
+        <v>60340</v>
       </c>
       <c r="D391" t="s">
         <v>17</v>
       </c>
       <c r="E391">
         <v>17</v>
       </c>
       <c r="F391">
-        <v>10289400000</v>
+        <v>10337558000</v>
       </c>
       <c r="O391" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P391" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
     </row>
     <row r="392" spans="1:16">
       <c r="A392">
         <v>2026</v>
       </c>
       <c r="B392" t="s">
-        <v>124</v>
+        <v>117</v>
       </c>
       <c r="C392">
-        <v>60352</v>
+        <v>60340</v>
       </c>
       <c r="D392" t="s">
         <v>17</v>
       </c>
       <c r="E392">
         <v>17</v>
       </c>
       <c r="F392">
-        <v>10289405000</v>
+        <v>10337553000</v>
       </c>
       <c r="O392" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P392" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
     </row>
     <row r="393" spans="1:16">
       <c r="A393">
         <v>2026</v>
       </c>
       <c r="B393" t="s">
-        <v>124</v>
+        <v>117</v>
       </c>
       <c r="C393">
-        <v>60352</v>
+        <v>60340</v>
       </c>
       <c r="D393" t="s">
         <v>17</v>
       </c>
       <c r="E393">
         <v>17</v>
       </c>
       <c r="F393">
-        <v>10289393000</v>
+        <v>10364490000</v>
       </c>
       <c r="O393" t="s">
-        <v>66</v>
+        <v>75</v>
       </c>
       <c r="P393" t="s">
-        <v>125</v>
+        <v>118</v>
       </c>
     </row>
     <row r="394" spans="1:16">
       <c r="A394">
         <v>2026</v>
       </c>
       <c r="B394" t="s">
-        <v>124</v>
+        <v>117</v>
       </c>
       <c r="C394">
-        <v>60352</v>
+        <v>60340</v>
       </c>
       <c r="D394" t="s">
         <v>17</v>
       </c>
       <c r="E394">
         <v>17</v>
       </c>
       <c r="F394">
-        <v>10289398000</v>
+        <v>10364377000</v>
       </c>
       <c r="O394" t="s">
-        <v>66</v>
+        <v>75</v>
       </c>
       <c r="P394" t="s">
-        <v>125</v>
+        <v>118</v>
       </c>
     </row>
     <row r="395" spans="1:16">
       <c r="A395">
         <v>2026</v>
       </c>
       <c r="B395" t="s">
-        <v>124</v>
+        <v>117</v>
       </c>
       <c r="C395">
-        <v>60352</v>
+        <v>60340</v>
       </c>
       <c r="D395" t="s">
         <v>17</v>
       </c>
       <c r="E395">
         <v>17</v>
       </c>
       <c r="F395">
-        <v>10289392000</v>
+        <v>10364995000</v>
       </c>
       <c r="O395" t="s">
-        <v>66</v>
+        <v>75</v>
       </c>
       <c r="P395" t="s">
-        <v>125</v>
+        <v>118</v>
       </c>
     </row>
     <row r="396" spans="1:16">
       <c r="A396">
         <v>2026</v>
       </c>
       <c r="B396" t="s">
-        <v>124</v>
+        <v>117</v>
       </c>
       <c r="C396">
-        <v>60352</v>
+        <v>60340</v>
       </c>
       <c r="D396" t="s">
         <v>17</v>
       </c>
       <c r="E396">
         <v>17</v>
       </c>
       <c r="F396">
-        <v>10289402000</v>
+        <v>10284058000</v>
       </c>
       <c r="O396" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P396" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
     </row>
     <row r="397" spans="1:16">
       <c r="A397">
         <v>2026</v>
       </c>
       <c r="B397" t="s">
-        <v>124</v>
+        <v>117</v>
       </c>
       <c r="C397">
-        <v>60352</v>
+        <v>60340</v>
       </c>
       <c r="D397" t="s">
         <v>17</v>
       </c>
       <c r="E397">
         <v>17</v>
       </c>
       <c r="F397">
-        <v>10289403000</v>
+        <v>10280463000</v>
       </c>
       <c r="O397" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="P397" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
     </row>
     <row r="398" spans="1:16">
       <c r="A398">
         <v>2026</v>
       </c>
       <c r="B398" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="C398">
-        <v>60376</v>
+        <v>60344</v>
       </c>
       <c r="D398" t="s">
         <v>17</v>
       </c>
       <c r="E398">
         <v>17</v>
       </c>
       <c r="F398">
-        <v>10282800000</v>
+        <v>10267355000</v>
       </c>
       <c r="O398" t="s">
-        <v>27</v>
+        <v>120</v>
       </c>
       <c r="P398" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="399" spans="1:16">
       <c r="A399">
         <v>2026</v>
       </c>
       <c r="B399" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="C399">
-        <v>60376</v>
+        <v>60344</v>
       </c>
       <c r="D399" t="s">
         <v>17</v>
       </c>
       <c r="E399">
         <v>17</v>
       </c>
       <c r="F399">
-        <v>10343496000</v>
+        <v>10284570000</v>
       </c>
       <c r="O399" t="s">
-        <v>27</v>
+        <v>120</v>
       </c>
       <c r="P399" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="400" spans="1:16">
       <c r="A400">
         <v>2026</v>
       </c>
       <c r="B400" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="C400">
-        <v>60376</v>
+        <v>60344</v>
       </c>
       <c r="D400" t="s">
         <v>17</v>
       </c>
       <c r="E400">
         <v>17</v>
       </c>
       <c r="F400">
-        <v>10343507000</v>
+        <v>10280748000</v>
       </c>
       <c r="O400" t="s">
-        <v>27</v>
+        <v>120</v>
       </c>
       <c r="P400" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="401" spans="1:16">
       <c r="A401">
         <v>2026</v>
       </c>
       <c r="B401" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="C401">
-        <v>60376</v>
+        <v>60344</v>
       </c>
       <c r="D401" t="s">
         <v>17</v>
       </c>
       <c r="E401">
         <v>17</v>
       </c>
       <c r="F401">
-        <v>10343502000</v>
+        <v>10284589000</v>
       </c>
       <c r="O401" t="s">
-        <v>27</v>
+        <v>120</v>
       </c>
       <c r="P401" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="402" spans="1:16">
       <c r="A402">
         <v>2026</v>
       </c>
       <c r="B402" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="C402">
-        <v>60376</v>
+        <v>60344</v>
       </c>
       <c r="D402" t="s">
         <v>17</v>
       </c>
       <c r="E402">
         <v>17</v>
       </c>
       <c r="F402">
-        <v>10343536000</v>
+        <v>10305354000</v>
       </c>
       <c r="O402" t="s">
-        <v>27</v>
+        <v>120</v>
       </c>
       <c r="P402" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="403" spans="1:16">
       <c r="A403">
         <v>2026</v>
       </c>
       <c r="B403" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="C403">
-        <v>60376</v>
+        <v>60344</v>
       </c>
       <c r="D403" t="s">
         <v>17</v>
       </c>
       <c r="E403">
         <v>17</v>
       </c>
       <c r="F403">
-        <v>10282804000</v>
+        <v>10284576000</v>
       </c>
       <c r="O403" t="s">
-        <v>27</v>
+        <v>120</v>
       </c>
       <c r="P403" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="404" spans="1:16">
       <c r="A404">
         <v>2026</v>
       </c>
       <c r="B404" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="C404">
-        <v>60376</v>
+        <v>60344</v>
       </c>
       <c r="D404" t="s">
         <v>17</v>
       </c>
       <c r="E404">
         <v>17</v>
       </c>
       <c r="F404">
-        <v>10343495000</v>
+        <v>10284582000</v>
       </c>
       <c r="O404" t="s">
-        <v>27</v>
+        <v>120</v>
       </c>
       <c r="P404" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="405" spans="1:16">
       <c r="A405">
         <v>2026</v>
       </c>
       <c r="B405" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="C405">
-        <v>60376</v>
+        <v>60344</v>
       </c>
       <c r="D405" t="s">
         <v>17</v>
       </c>
       <c r="E405">
         <v>17</v>
       </c>
       <c r="F405">
-        <v>10343529000</v>
+        <v>10280729000</v>
       </c>
       <c r="O405" t="s">
-        <v>27</v>
+        <v>120</v>
       </c>
       <c r="P405" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="406" spans="1:16">
       <c r="A406">
         <v>2026</v>
       </c>
       <c r="B406" t="s">
-        <v>128</v>
+        <v>124</v>
       </c>
       <c r="C406">
-        <v>60377</v>
+        <v>60344</v>
       </c>
       <c r="D406" t="s">
         <v>17</v>
       </c>
       <c r="E406">
         <v>17</v>
       </c>
       <c r="F406">
-        <v>10343489000</v>
+        <v>10280714000</v>
       </c>
       <c r="O406" t="s">
-        <v>30</v>
+        <v>120</v>
       </c>
       <c r="P406" t="s">
-        <v>129</v>
+        <v>125</v>
       </c>
     </row>
     <row r="407" spans="1:16">
       <c r="A407">
         <v>2026</v>
       </c>
       <c r="B407" t="s">
-        <v>128</v>
+        <v>124</v>
       </c>
       <c r="C407">
-        <v>60377</v>
+        <v>60344</v>
       </c>
       <c r="D407" t="s">
         <v>17</v>
       </c>
       <c r="E407">
         <v>17</v>
       </c>
       <c r="F407">
-        <v>10337323000</v>
+        <v>10284584000</v>
       </c>
       <c r="O407" t="s">
-        <v>30</v>
+        <v>120</v>
       </c>
       <c r="P407" t="s">
-        <v>129</v>
+        <v>125</v>
       </c>
     </row>
     <row r="408" spans="1:16">
       <c r="A408">
         <v>2026</v>
       </c>
       <c r="B408" t="s">
-        <v>130</v>
+        <v>126</v>
       </c>
       <c r="C408">
-        <v>60378</v>
+        <v>60345</v>
       </c>
       <c r="D408" t="s">
         <v>17</v>
       </c>
       <c r="E408">
         <v>17</v>
       </c>
       <c r="F408">
-        <v>10275588000</v>
+        <v>10319069000</v>
       </c>
       <c r="O408" t="s">
         <v>30</v>
       </c>
       <c r="P408" t="s">
-        <v>131</v>
+        <v>127</v>
       </c>
     </row>
     <row r="409" spans="1:16">
       <c r="A409">
         <v>2026</v>
       </c>
       <c r="B409" t="s">
-        <v>130</v>
+        <v>126</v>
       </c>
       <c r="C409">
-        <v>60378</v>
+        <v>60345</v>
       </c>
       <c r="D409" t="s">
         <v>17</v>
       </c>
       <c r="E409">
         <v>17</v>
       </c>
       <c r="F409">
-        <v>10275584000</v>
+        <v>10317793000</v>
       </c>
       <c r="O409" t="s">
         <v>30</v>
       </c>
       <c r="P409" t="s">
-        <v>131</v>
+        <v>127</v>
       </c>
     </row>
     <row r="410" spans="1:16">
       <c r="A410">
         <v>2026</v>
       </c>
       <c r="B410" t="s">
-        <v>130</v>
+        <v>126</v>
       </c>
       <c r="C410">
-        <v>60378</v>
+        <v>60345</v>
       </c>
       <c r="D410" t="s">
         <v>17</v>
       </c>
       <c r="E410">
         <v>17</v>
       </c>
       <c r="F410">
-        <v>10275581000</v>
+        <v>10296281000</v>
       </c>
       <c r="O410" t="s">
         <v>30</v>
       </c>
       <c r="P410" t="s">
-        <v>131</v>
+        <v>127</v>
       </c>
     </row>
     <row r="411" spans="1:16">
       <c r="A411">
         <v>2026</v>
       </c>
       <c r="B411" t="s">
-        <v>132</v>
+        <v>126</v>
       </c>
       <c r="C411">
-        <v>60379</v>
+        <v>60345</v>
       </c>
       <c r="D411" t="s">
         <v>17</v>
       </c>
       <c r="E411">
         <v>17</v>
       </c>
       <c r="F411">
-        <v>10330019000</v>
+        <v>10322106000</v>
       </c>
       <c r="O411" t="s">
-        <v>24</v>
+        <v>128</v>
       </c>
       <c r="P411" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
     </row>
     <row r="412" spans="1:16">
       <c r="A412">
         <v>2026</v>
       </c>
       <c r="B412" t="s">
-        <v>132</v>
+        <v>126</v>
       </c>
       <c r="C412">
-        <v>60379</v>
+        <v>60345</v>
       </c>
       <c r="D412" t="s">
         <v>17</v>
       </c>
       <c r="E412">
         <v>17</v>
       </c>
       <c r="F412">
-        <v>10360763000</v>
+        <v>10340847000</v>
       </c>
       <c r="O412" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="P412" t="s">
-        <v>133</v>
+        <v>127</v>
       </c>
     </row>
     <row r="413" spans="1:16">
       <c r="A413">
         <v>2026</v>
       </c>
       <c r="B413" t="s">
-        <v>132</v>
+        <v>126</v>
       </c>
       <c r="C413">
-        <v>60379</v>
+        <v>60345</v>
       </c>
       <c r="D413" t="s">
         <v>17</v>
       </c>
       <c r="E413">
         <v>17</v>
       </c>
       <c r="F413">
-        <v>10337388000</v>
+        <v>10280466000</v>
       </c>
       <c r="O413" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="P413" t="s">
-        <v>133</v>
+        <v>127</v>
       </c>
     </row>
     <row r="414" spans="1:16">
       <c r="A414">
         <v>2026</v>
       </c>
       <c r="B414" t="s">
-        <v>134</v>
+        <v>126</v>
       </c>
       <c r="C414">
-        <v>97789</v>
+        <v>60345</v>
       </c>
       <c r="D414" t="s">
         <v>17</v>
       </c>
       <c r="E414">
         <v>17</v>
       </c>
       <c r="F414">
-        <v>10363302000</v>
+        <v>10306768000</v>
       </c>
       <c r="O414" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="P414" t="s">
-        <v>135</v>
+        <v>127</v>
       </c>
     </row>
     <row r="415" spans="1:16">
       <c r="A415">
         <v>2026</v>
       </c>
       <c r="B415" t="s">
-        <v>134</v>
+        <v>126</v>
       </c>
       <c r="C415">
-        <v>97789</v>
+        <v>60345</v>
       </c>
       <c r="D415" t="s">
         <v>17</v>
       </c>
       <c r="E415">
         <v>17</v>
       </c>
       <c r="F415">
-        <v>10363231000</v>
+        <v>10311088000</v>
       </c>
       <c r="O415" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="P415" t="s">
-        <v>135</v>
+        <v>127</v>
       </c>
     </row>
     <row r="416" spans="1:16">
       <c r="A416">
         <v>2026</v>
       </c>
       <c r="B416" t="s">
-        <v>134</v>
+        <v>126</v>
       </c>
       <c r="C416">
-        <v>97789</v>
+        <v>60345</v>
       </c>
       <c r="D416" t="s">
         <v>17</v>
       </c>
       <c r="E416">
         <v>17</v>
       </c>
       <c r="F416">
-        <v>10272981000</v>
+        <v>10322108000</v>
       </c>
       <c r="O416" t="s">
-        <v>24</v>
+        <v>128</v>
       </c>
       <c r="P416" t="s">
-        <v>135</v>
+        <v>129</v>
       </c>
     </row>
     <row r="417" spans="1:16">
       <c r="A417">
         <v>2026</v>
       </c>
       <c r="B417" t="s">
-        <v>134</v>
+        <v>126</v>
       </c>
       <c r="C417">
-        <v>97789</v>
+        <v>60345</v>
       </c>
       <c r="D417" t="s">
         <v>17</v>
       </c>
       <c r="E417">
         <v>17</v>
       </c>
       <c r="F417">
-        <v>10337719000</v>
+        <v>10369121000</v>
       </c>
       <c r="O417" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="P417" t="s">
-        <v>135</v>
+        <v>127</v>
       </c>
     </row>
     <row r="418" spans="1:16">
       <c r="A418">
         <v>2026</v>
       </c>
       <c r="B418" t="s">
-        <v>134</v>
+        <v>126</v>
       </c>
       <c r="C418">
-        <v>97789</v>
+        <v>60345</v>
       </c>
       <c r="D418" t="s">
         <v>17</v>
       </c>
       <c r="E418">
         <v>17</v>
       </c>
       <c r="F418">
-        <v>10363327000</v>
+        <v>10333140000</v>
       </c>
       <c r="O418" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="P418" t="s">
-        <v>135</v>
+        <v>127</v>
       </c>
     </row>
     <row r="419" spans="1:16">
       <c r="A419">
         <v>2026</v>
       </c>
       <c r="B419" t="s">
-        <v>134</v>
+        <v>126</v>
       </c>
       <c r="C419">
-        <v>97789</v>
+        <v>60345</v>
       </c>
       <c r="D419" t="s">
         <v>17</v>
       </c>
       <c r="E419">
         <v>17</v>
       </c>
       <c r="F419">
-        <v>10349827000</v>
+        <v>10322105000</v>
       </c>
       <c r="O419" t="s">
-        <v>24</v>
+        <v>128</v>
       </c>
       <c r="P419" t="s">
-        <v>135</v>
+        <v>129</v>
       </c>
     </row>
     <row r="420" spans="1:16">
       <c r="A420">
         <v>2026</v>
       </c>
       <c r="B420" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="C420">
-        <v>97789</v>
+        <v>60350</v>
       </c>
       <c r="D420" t="s">
         <v>17</v>
       </c>
       <c r="E420">
         <v>17</v>
       </c>
       <c r="F420">
-        <v>10284241000</v>
+        <v>10367073000</v>
       </c>
       <c r="O420" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="P420" t="s">
-        <v>135</v>
+        <v>131</v>
       </c>
     </row>
     <row r="421" spans="1:16">
       <c r="A421">
         <v>2026</v>
       </c>
       <c r="B421" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="C421">
-        <v>97789</v>
+        <v>60350</v>
       </c>
       <c r="D421" t="s">
         <v>17</v>
       </c>
       <c r="E421">
         <v>17</v>
       </c>
       <c r="F421">
-        <v>10356883000</v>
+        <v>10382262000</v>
       </c>
       <c r="O421" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="P421" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
     </row>
     <row r="422" spans="1:16">
       <c r="A422">
         <v>2026</v>
       </c>
       <c r="B422" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="C422">
-        <v>97789</v>
+        <v>60350</v>
       </c>
       <c r="D422" t="s">
         <v>17</v>
       </c>
       <c r="E422">
         <v>17</v>
       </c>
       <c r="F422">
-        <v>10284213000</v>
+        <v>10294220000</v>
       </c>
       <c r="O422" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="P422" t="s">
-        <v>135</v>
+        <v>131</v>
       </c>
     </row>
     <row r="423" spans="1:16">
       <c r="A423">
         <v>2026</v>
       </c>
       <c r="B423" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="C423">
-        <v>97789</v>
+        <v>60350</v>
       </c>
       <c r="D423" t="s">
         <v>17</v>
       </c>
       <c r="E423">
         <v>17</v>
       </c>
       <c r="F423">
-        <v>10292071000</v>
+        <v>10332556000</v>
       </c>
       <c r="O423" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="P423" t="s">
-        <v>135</v>
+        <v>131</v>
       </c>
     </row>
     <row r="424" spans="1:16">
       <c r="A424">
         <v>2026</v>
       </c>
       <c r="B424" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="C424">
-        <v>97789</v>
+        <v>60350</v>
       </c>
       <c r="D424" t="s">
         <v>17</v>
       </c>
       <c r="E424">
         <v>17</v>
       </c>
       <c r="F424">
-        <v>10337381000</v>
+        <v>10330844000</v>
       </c>
       <c r="O424" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="P424" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
     </row>
     <row r="425" spans="1:16">
       <c r="A425">
         <v>2026</v>
       </c>
       <c r="B425" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="C425">
-        <v>97789</v>
+        <v>60350</v>
       </c>
       <c r="D425" t="s">
         <v>17</v>
       </c>
       <c r="E425">
         <v>17</v>
       </c>
       <c r="F425">
-        <v>10337722000</v>
+        <v>10329840000</v>
       </c>
       <c r="O425" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="P425" t="s">
-        <v>135</v>
+        <v>131</v>
       </c>
     </row>
     <row r="426" spans="1:16">
       <c r="A426">
         <v>2026</v>
       </c>
       <c r="B426" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="C426">
-        <v>97789</v>
+        <v>60350</v>
       </c>
       <c r="D426" t="s">
         <v>17</v>
       </c>
       <c r="E426">
         <v>17</v>
       </c>
       <c r="F426">
-        <v>10358331000</v>
+        <v>10291546000</v>
       </c>
       <c r="O426" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="P426" t="s">
-        <v>135</v>
+        <v>131</v>
       </c>
     </row>
     <row r="427" spans="1:16">
       <c r="A427">
         <v>2026</v>
       </c>
       <c r="B427" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="C427">
-        <v>97789</v>
+        <v>60350</v>
       </c>
       <c r="D427" t="s">
         <v>17</v>
       </c>
       <c r="E427">
         <v>17</v>
       </c>
       <c r="F427">
-        <v>10337506000</v>
+        <v>10313705000</v>
       </c>
       <c r="O427" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="P427" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
     </row>
     <row r="428" spans="1:16">
       <c r="A428">
         <v>2026</v>
       </c>
       <c r="B428" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="C428">
-        <v>97789</v>
+        <v>60350</v>
       </c>
       <c r="D428" t="s">
         <v>17</v>
       </c>
       <c r="E428">
         <v>17</v>
       </c>
       <c r="F428">
-        <v>10289046000</v>
+        <v>10292283000</v>
       </c>
       <c r="O428" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="P428" t="s">
-        <v>135</v>
+        <v>131</v>
       </c>
     </row>
     <row r="429" spans="1:16">
       <c r="A429">
         <v>2026</v>
       </c>
       <c r="B429" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="C429">
-        <v>97789</v>
+        <v>60350</v>
       </c>
       <c r="D429" t="s">
         <v>17</v>
       </c>
       <c r="E429">
         <v>17</v>
       </c>
       <c r="F429">
-        <v>10291848000</v>
+        <v>10290548000</v>
       </c>
       <c r="O429" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="P429" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
     </row>
     <row r="430" spans="1:16">
       <c r="A430">
         <v>2026</v>
       </c>
       <c r="B430" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="C430">
-        <v>97789</v>
+        <v>60350</v>
       </c>
       <c r="D430" t="s">
         <v>17</v>
       </c>
       <c r="E430">
         <v>17</v>
       </c>
       <c r="F430">
-        <v>10342675000</v>
+        <v>10326317000</v>
       </c>
       <c r="O430" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="P430" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
     </row>
     <row r="431" spans="1:16">
       <c r="A431">
         <v>2026</v>
       </c>
       <c r="B431" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="C431">
-        <v>97789</v>
+        <v>60350</v>
       </c>
       <c r="D431" t="s">
         <v>17</v>
       </c>
       <c r="E431">
         <v>17</v>
       </c>
       <c r="F431">
-        <v>10346532000</v>
+        <v>10364971000</v>
       </c>
       <c r="O431" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="P431" t="s">
-        <v>135</v>
+        <v>131</v>
       </c>
     </row>
     <row r="432" spans="1:16">
       <c r="A432">
         <v>2026</v>
       </c>
       <c r="B432" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="C432">
-        <v>97789</v>
+        <v>60350</v>
       </c>
       <c r="D432" t="s">
         <v>17</v>
       </c>
       <c r="E432">
         <v>17</v>
       </c>
       <c r="F432">
-        <v>10292421000</v>
+        <v>10356822000</v>
       </c>
       <c r="O432" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="P432" t="s">
-        <v>135</v>
+        <v>131</v>
       </c>
     </row>
     <row r="433" spans="1:16">
       <c r="A433">
         <v>2026</v>
       </c>
       <c r="B433" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="C433">
-        <v>97789</v>
+        <v>60350</v>
       </c>
       <c r="D433" t="s">
         <v>17</v>
       </c>
       <c r="E433">
         <v>17</v>
       </c>
       <c r="F433">
-        <v>10292261000</v>
+        <v>10292743000</v>
       </c>
       <c r="O433" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="P433" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
     </row>
     <row r="434" spans="1:16">
       <c r="A434">
         <v>2026</v>
       </c>
       <c r="B434" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="C434">
-        <v>97789</v>
+        <v>60350</v>
       </c>
       <c r="D434" t="s">
         <v>17</v>
       </c>
       <c r="E434">
         <v>17</v>
       </c>
       <c r="F434">
-        <v>10320399000</v>
+        <v>10297966000</v>
       </c>
       <c r="O434" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="P434" t="s">
-        <v>135</v>
+        <v>131</v>
       </c>
     </row>
     <row r="435" spans="1:16">
       <c r="A435">
         <v>2026</v>
       </c>
       <c r="B435" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="C435">
-        <v>97789</v>
+        <v>60350</v>
       </c>
       <c r="D435" t="s">
         <v>17</v>
       </c>
       <c r="E435">
         <v>17</v>
       </c>
       <c r="F435">
-        <v>10337717000</v>
+        <v>10292005000</v>
       </c>
       <c r="O435" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="P435" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
     </row>
     <row r="436" spans="1:16">
       <c r="A436">
         <v>2026</v>
       </c>
       <c r="B436" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="C436">
-        <v>97789</v>
+        <v>60350</v>
       </c>
       <c r="D436" t="s">
         <v>17</v>
       </c>
       <c r="E436">
         <v>17</v>
       </c>
       <c r="F436">
-        <v>10346526000</v>
+        <v>10375991000</v>
       </c>
       <c r="O436" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="P436" t="s">
-        <v>135</v>
+        <v>131</v>
       </c>
     </row>
     <row r="437" spans="1:16">
       <c r="A437">
         <v>2026</v>
       </c>
       <c r="B437" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="C437">
-        <v>97789</v>
+        <v>60350</v>
       </c>
       <c r="D437" t="s">
         <v>17</v>
       </c>
       <c r="E437">
         <v>17</v>
       </c>
       <c r="F437">
-        <v>10309624000</v>
+        <v>10292688000</v>
       </c>
       <c r="O437" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="P437" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
     </row>
     <row r="438" spans="1:16">
       <c r="A438">
         <v>2026</v>
       </c>
       <c r="B438" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="C438">
-        <v>97789</v>
+        <v>60350</v>
       </c>
       <c r="D438" t="s">
         <v>17</v>
       </c>
       <c r="E438">
         <v>17</v>
       </c>
       <c r="F438">
-        <v>10301389000</v>
+        <v>10378545000</v>
       </c>
       <c r="O438" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="P438" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
     </row>
     <row r="439" spans="1:16">
       <c r="A439">
         <v>2026</v>
       </c>
       <c r="B439" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="C439">
-        <v>97789</v>
+        <v>60350</v>
       </c>
       <c r="D439" t="s">
         <v>17</v>
       </c>
       <c r="E439">
         <v>17</v>
       </c>
       <c r="F439">
-        <v>10337515000</v>
+        <v>10314407000</v>
       </c>
       <c r="O439" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="P439" t="s">
-        <v>135</v>
+        <v>131</v>
       </c>
     </row>
     <row r="440" spans="1:16">
       <c r="A440">
         <v>2026</v>
       </c>
       <c r="B440" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="C440">
-        <v>97789</v>
+        <v>60350</v>
       </c>
       <c r="D440" t="s">
         <v>17</v>
       </c>
       <c r="E440">
         <v>17</v>
       </c>
       <c r="F440">
-        <v>10303925000</v>
+        <v>10303944000</v>
       </c>
       <c r="O440" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="P440" t="s">
-        <v>135</v>
+        <v>131</v>
       </c>
     </row>
     <row r="441" spans="1:16">
       <c r="A441">
         <v>2026</v>
       </c>
       <c r="B441" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="C441">
-        <v>97789</v>
+        <v>60350</v>
       </c>
       <c r="D441" t="s">
         <v>17</v>
       </c>
       <c r="E441">
         <v>17</v>
       </c>
       <c r="F441">
-        <v>10284230000</v>
+        <v>10316700000</v>
       </c>
       <c r="O441" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="P441" t="s">
-        <v>135</v>
+        <v>131</v>
       </c>
     </row>
     <row r="442" spans="1:16">
       <c r="A442">
         <v>2026</v>
       </c>
       <c r="B442" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="C442">
-        <v>97789</v>
+        <v>60350</v>
       </c>
       <c r="D442" t="s">
         <v>17</v>
       </c>
       <c r="E442">
         <v>17</v>
       </c>
       <c r="F442">
-        <v>10358308000</v>
+        <v>10330830000</v>
       </c>
       <c r="O442" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="P442" t="s">
-        <v>135</v>
+        <v>131</v>
       </c>
     </row>
     <row r="443" spans="1:16">
       <c r="A443">
         <v>2026</v>
       </c>
       <c r="B443" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="C443">
-        <v>97789</v>
+        <v>60350</v>
       </c>
       <c r="D443" t="s">
         <v>17</v>
       </c>
       <c r="E443">
         <v>17</v>
       </c>
       <c r="F443">
-        <v>10337798000</v>
+        <v>10337448000</v>
       </c>
       <c r="O443" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="P443" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
     </row>
     <row r="444" spans="1:16">
       <c r="A444">
         <v>2026</v>
       </c>
       <c r="B444" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="C444">
-        <v>97789</v>
+        <v>60350</v>
       </c>
       <c r="D444" t="s">
         <v>17</v>
       </c>
       <c r="E444">
         <v>17</v>
       </c>
       <c r="F444">
-        <v>10346518000</v>
+        <v>10303028000</v>
       </c>
       <c r="O444" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="P444" t="s">
-        <v>135</v>
+        <v>131</v>
       </c>
     </row>
     <row r="445" spans="1:16">
       <c r="A445">
         <v>2026</v>
       </c>
       <c r="B445" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="C445">
-        <v>97789</v>
+        <v>60350</v>
       </c>
       <c r="D445" t="s">
         <v>17</v>
       </c>
       <c r="E445">
         <v>17</v>
       </c>
       <c r="F445">
-        <v>10296535000</v>
+        <v>10304737000</v>
       </c>
       <c r="O445" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="P445" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
     </row>
     <row r="446" spans="1:16">
       <c r="A446">
         <v>2026</v>
       </c>
       <c r="B446" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="C446">
-        <v>97789</v>
+        <v>60350</v>
       </c>
       <c r="D446" t="s">
         <v>17</v>
       </c>
       <c r="E446">
         <v>17</v>
       </c>
       <c r="F446">
-        <v>10304023000</v>
+        <v>10329720000</v>
       </c>
       <c r="O446" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="P446" t="s">
-        <v>135</v>
+        <v>131</v>
       </c>
     </row>
     <row r="447" spans="1:16">
       <c r="A447">
         <v>2026</v>
       </c>
       <c r="B447" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="C447">
-        <v>97789</v>
+        <v>60350</v>
       </c>
       <c r="D447" t="s">
         <v>17</v>
       </c>
       <c r="E447">
         <v>17</v>
       </c>
       <c r="F447">
-        <v>10292440000</v>
+        <v>10280766000</v>
       </c>
       <c r="O447" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="P447" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
     </row>
     <row r="448" spans="1:16">
       <c r="A448">
         <v>2026</v>
       </c>
       <c r="B448" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="C448">
-        <v>97789</v>
+        <v>60350</v>
       </c>
       <c r="D448" t="s">
         <v>17</v>
       </c>
       <c r="E448">
         <v>17</v>
       </c>
       <c r="F448">
-        <v>10343997000</v>
+        <v>10367945000</v>
       </c>
       <c r="O448" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="P448" t="s">
-        <v>135</v>
+        <v>131</v>
       </c>
     </row>
     <row r="449" spans="1:16">
       <c r="A449">
         <v>2026</v>
       </c>
       <c r="B449" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="C449">
-        <v>97789</v>
+        <v>60350</v>
       </c>
       <c r="D449" t="s">
         <v>17</v>
       </c>
       <c r="E449">
         <v>17</v>
       </c>
       <c r="F449">
-        <v>10337245000</v>
+        <v>10316573000</v>
       </c>
       <c r="O449" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="P449" t="s">
-        <v>135</v>
+        <v>131</v>
       </c>
     </row>
     <row r="450" spans="1:16">
       <c r="A450">
         <v>2026</v>
       </c>
       <c r="B450" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="C450">
-        <v>97789</v>
+        <v>60350</v>
       </c>
       <c r="D450" t="s">
         <v>17</v>
       </c>
       <c r="E450">
         <v>17</v>
       </c>
       <c r="F450">
-        <v>10356845000</v>
+        <v>10355750000</v>
       </c>
       <c r="O450" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="P450" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
     </row>
     <row r="451" spans="1:16">
       <c r="A451">
         <v>2026</v>
       </c>
       <c r="B451" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="C451">
-        <v>97789</v>
+        <v>60350</v>
       </c>
       <c r="D451" t="s">
         <v>17</v>
       </c>
       <c r="E451">
         <v>17</v>
       </c>
       <c r="F451">
-        <v>10321946000</v>
+        <v>10347142000</v>
       </c>
       <c r="O451" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="P451" t="s">
-        <v>135</v>
+        <v>131</v>
       </c>
     </row>
     <row r="452" spans="1:16">
       <c r="A452">
         <v>2026</v>
       </c>
       <c r="B452" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="C452">
-        <v>97789</v>
+        <v>60350</v>
       </c>
       <c r="D452" t="s">
         <v>17</v>
       </c>
       <c r="E452">
         <v>17</v>
       </c>
       <c r="F452">
-        <v>10292080000</v>
+        <v>10316798000</v>
       </c>
       <c r="O452" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="P452" t="s">
-        <v>135</v>
+        <v>131</v>
       </c>
     </row>
     <row r="453" spans="1:16">
       <c r="A453">
         <v>2026</v>
       </c>
       <c r="B453" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="C453">
-        <v>97789</v>
+        <v>60350</v>
       </c>
       <c r="D453" t="s">
         <v>17</v>
       </c>
       <c r="E453">
         <v>17</v>
       </c>
       <c r="F453">
-        <v>10292063000</v>
+        <v>10292987000</v>
       </c>
       <c r="O453" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="P453" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
     </row>
     <row r="454" spans="1:16">
       <c r="A454">
         <v>2026</v>
       </c>
       <c r="B454" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="C454">
-        <v>97789</v>
+        <v>60350</v>
       </c>
       <c r="D454" t="s">
         <v>17</v>
       </c>
       <c r="E454">
         <v>17</v>
       </c>
       <c r="F454">
-        <v>10337383000</v>
+        <v>10310019000</v>
       </c>
       <c r="O454" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="P454" t="s">
-        <v>135</v>
+        <v>131</v>
       </c>
     </row>
     <row r="455" spans="1:16">
       <c r="A455">
         <v>2026</v>
       </c>
       <c r="B455" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="C455">
-        <v>97789</v>
+        <v>60350</v>
       </c>
       <c r="D455" t="s">
         <v>17</v>
       </c>
       <c r="E455">
         <v>17</v>
       </c>
       <c r="F455">
-        <v>10320387000</v>
+        <v>10292712000</v>
       </c>
       <c r="O455" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="P455" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
     </row>
     <row r="456" spans="1:16">
       <c r="A456">
         <v>2026</v>
       </c>
       <c r="B456" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="C456">
-        <v>97789</v>
+        <v>60350</v>
       </c>
       <c r="D456" t="s">
         <v>17</v>
       </c>
       <c r="E456">
         <v>17</v>
       </c>
       <c r="F456">
-        <v>10291459000</v>
+        <v>10292737000</v>
       </c>
       <c r="O456" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="P456" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
     </row>
     <row r="457" spans="1:16">
       <c r="A457">
         <v>2026</v>
       </c>
       <c r="B457" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="C457">
-        <v>97789</v>
+        <v>60350</v>
       </c>
       <c r="D457" t="s">
         <v>17</v>
       </c>
       <c r="E457">
         <v>17</v>
       </c>
       <c r="F457">
-        <v>10337366000</v>
+        <v>10381916000</v>
       </c>
       <c r="O457" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="P457" t="s">
-        <v>135</v>
+        <v>131</v>
       </c>
     </row>
     <row r="458" spans="1:16">
       <c r="A458">
         <v>2026</v>
       </c>
       <c r="B458" t="s">
+        <v>133</v>
+      </c>
+      <c r="C458">
+        <v>60351</v>
+      </c>
+      <c r="D458" t="s">
+        <v>17</v>
+      </c>
+      <c r="E458">
+        <v>17</v>
+      </c>
+      <c r="F458">
+        <v>10311038000</v>
+      </c>
+      <c r="O458" t="s">
+        <v>18</v>
+      </c>
+      <c r="P458" t="s">
         <v>134</v>
-      </c>
-[...16 lines deleted...]
-        <v>135</v>
       </c>
     </row>
     <row r="459" spans="1:16">
       <c r="A459">
         <v>2026</v>
       </c>
       <c r="B459" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="C459">
-        <v>97789</v>
+        <v>60351</v>
       </c>
       <c r="D459" t="s">
         <v>17</v>
       </c>
       <c r="E459">
         <v>17</v>
       </c>
       <c r="F459">
-        <v>10356915000</v>
+        <v>10337080000</v>
       </c>
       <c r="O459" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="P459" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="460" spans="1:16">
       <c r="A460">
         <v>2026</v>
       </c>
       <c r="B460" t="s">
+        <v>133</v>
+      </c>
+      <c r="C460">
+        <v>60351</v>
+      </c>
+      <c r="D460" t="s">
+        <v>17</v>
+      </c>
+      <c r="E460">
+        <v>17</v>
+      </c>
+      <c r="F460">
+        <v>10282721000</v>
+      </c>
+      <c r="O460" t="s">
+        <v>18</v>
+      </c>
+      <c r="P460" t="s">
         <v>134</v>
-      </c>
-[...16 lines deleted...]
-        <v>135</v>
       </c>
     </row>
     <row r="461" spans="1:16">
       <c r="A461">
         <v>2026</v>
       </c>
       <c r="B461" t="s">
+        <v>133</v>
+      </c>
+      <c r="C461">
+        <v>60351</v>
+      </c>
+      <c r="D461" t="s">
+        <v>17</v>
+      </c>
+      <c r="E461">
+        <v>17</v>
+      </c>
+      <c r="F461">
+        <v>10337092000</v>
+      </c>
+      <c r="O461" t="s">
+        <v>18</v>
+      </c>
+      <c r="P461" t="s">
         <v>134</v>
-      </c>
-[...16 lines deleted...]
-        <v>135</v>
       </c>
     </row>
     <row r="462" spans="1:16">
       <c r="A462">
         <v>2026</v>
       </c>
       <c r="B462" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="C462">
-        <v>97790</v>
+        <v>60351</v>
       </c>
       <c r="D462" t="s">
         <v>17</v>
       </c>
       <c r="E462">
         <v>17</v>
       </c>
       <c r="F462">
-        <v>10288803000</v>
+        <v>10323977000</v>
       </c>
       <c r="O462" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="P462" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
     </row>
     <row r="463" spans="1:16">
       <c r="A463">
         <v>2026</v>
       </c>
       <c r="B463" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="C463">
-        <v>97790</v>
+        <v>60351</v>
       </c>
       <c r="D463" t="s">
         <v>17</v>
       </c>
       <c r="E463">
         <v>17</v>
       </c>
       <c r="F463">
-        <v>10290145000</v>
+        <v>10310739000</v>
       </c>
       <c r="O463" t="s">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="P463" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
     </row>
     <row r="464" spans="1:16">
       <c r="A464">
         <v>2026</v>
       </c>
       <c r="B464" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="C464">
-        <v>97790</v>
+        <v>60351</v>
       </c>
       <c r="D464" t="s">
         <v>17</v>
       </c>
       <c r="E464">
         <v>17</v>
       </c>
       <c r="F464">
-        <v>10319549000</v>
+        <v>10282723000</v>
       </c>
       <c r="O464" t="s">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="P464" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
     </row>
     <row r="465" spans="1:16">
       <c r="A465">
         <v>2026</v>
       </c>
       <c r="B465" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="C465">
-        <v>97790</v>
+        <v>60351</v>
       </c>
       <c r="D465" t="s">
         <v>17</v>
       </c>
       <c r="E465">
         <v>17</v>
       </c>
       <c r="F465">
-        <v>10319535000</v>
+        <v>10347181000</v>
       </c>
       <c r="O465" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="P465" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
     </row>
     <row r="466" spans="1:16">
       <c r="A466">
         <v>2026</v>
       </c>
       <c r="B466" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="C466">
-        <v>97790</v>
+        <v>60351</v>
       </c>
       <c r="D466" t="s">
         <v>17</v>
       </c>
       <c r="E466">
         <v>17</v>
       </c>
       <c r="F466">
-        <v>10288788000</v>
+        <v>10354575000</v>
       </c>
       <c r="O466" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="P466" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
     </row>
     <row r="467" spans="1:16">
       <c r="A467">
         <v>2026</v>
       </c>
       <c r="B467" t="s">
-        <v>138</v>
+        <v>133</v>
       </c>
       <c r="C467">
-        <v>97793</v>
+        <v>60351</v>
       </c>
       <c r="D467" t="s">
         <v>17</v>
       </c>
       <c r="E467">
         <v>17</v>
       </c>
       <c r="F467">
-        <v>10321012000</v>
+        <v>10347180000</v>
       </c>
       <c r="O467" t="s">
-        <v>110</v>
+        <v>27</v>
       </c>
       <c r="P467" t="s">
-        <v>139</v>
+        <v>135</v>
       </c>
     </row>
     <row r="468" spans="1:16">
       <c r="A468">
         <v>2026</v>
       </c>
       <c r="B468" t="s">
-        <v>138</v>
+        <v>133</v>
       </c>
       <c r="C468">
-        <v>97793</v>
+        <v>60351</v>
       </c>
       <c r="D468" t="s">
         <v>17</v>
       </c>
       <c r="E468">
         <v>17</v>
       </c>
       <c r="F468">
-        <v>10288665000</v>
+        <v>10337114000</v>
       </c>
       <c r="O468" t="s">
-        <v>110</v>
+        <v>18</v>
       </c>
       <c r="P468" t="s">
-        <v>139</v>
+        <v>134</v>
       </c>
     </row>
     <row r="469" spans="1:16">
       <c r="A469">
         <v>2026</v>
       </c>
       <c r="B469" t="s">
-        <v>138</v>
+        <v>133</v>
       </c>
       <c r="C469">
-        <v>97793</v>
+        <v>60351</v>
       </c>
       <c r="D469" t="s">
         <v>17</v>
       </c>
       <c r="E469">
         <v>17</v>
       </c>
       <c r="F469">
-        <v>10283371000</v>
+        <v>10346773000</v>
       </c>
       <c r="O469" t="s">
-        <v>110</v>
+        <v>18</v>
       </c>
       <c r="P469" t="s">
-        <v>139</v>
+        <v>134</v>
       </c>
     </row>
     <row r="470" spans="1:16">
       <c r="A470">
         <v>2026</v>
       </c>
       <c r="B470" t="s">
-        <v>138</v>
+        <v>133</v>
       </c>
       <c r="C470">
-        <v>97793</v>
+        <v>60351</v>
       </c>
       <c r="D470" t="s">
         <v>17</v>
       </c>
       <c r="E470">
         <v>17</v>
       </c>
       <c r="F470">
-        <v>10297063000</v>
+        <v>10282724000</v>
       </c>
       <c r="O470" t="s">
-        <v>110</v>
+        <v>18</v>
       </c>
       <c r="P470" t="s">
-        <v>139</v>
+        <v>134</v>
       </c>
     </row>
     <row r="471" spans="1:16">
       <c r="A471">
         <v>2026</v>
       </c>
       <c r="B471" t="s">
-        <v>138</v>
+        <v>133</v>
       </c>
       <c r="C471">
-        <v>97793</v>
+        <v>60351</v>
       </c>
       <c r="D471" t="s">
         <v>17</v>
       </c>
       <c r="E471">
         <v>17</v>
       </c>
       <c r="F471">
-        <v>10351150000</v>
+        <v>10319158000</v>
       </c>
       <c r="O471" t="s">
-        <v>110</v>
+        <v>27</v>
       </c>
       <c r="P471" t="s">
-        <v>139</v>
+        <v>135</v>
       </c>
     </row>
     <row r="472" spans="1:16">
       <c r="A472">
         <v>2026</v>
       </c>
       <c r="B472" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="C472">
-        <v>97793</v>
+        <v>60352</v>
       </c>
       <c r="D472" t="s">
         <v>17</v>
       </c>
       <c r="E472">
         <v>17</v>
       </c>
       <c r="F472">
-        <v>10289179000</v>
+        <v>10289397000</v>
       </c>
       <c r="O472" t="s">
-        <v>110</v>
+        <v>75</v>
       </c>
       <c r="P472" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="473" spans="1:16">
       <c r="A473">
         <v>2026</v>
       </c>
       <c r="B473" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="C473">
-        <v>97793</v>
+        <v>60352</v>
       </c>
       <c r="D473" t="s">
         <v>17</v>
       </c>
       <c r="E473">
         <v>17</v>
       </c>
       <c r="F473">
-        <v>10283396000</v>
+        <v>10289405000</v>
       </c>
       <c r="O473" t="s">
-        <v>110</v>
+        <v>75</v>
       </c>
       <c r="P473" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="474" spans="1:16">
       <c r="A474">
         <v>2026</v>
       </c>
       <c r="B474" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="C474">
-        <v>97793</v>
+        <v>60352</v>
       </c>
       <c r="D474" t="s">
         <v>17</v>
       </c>
       <c r="E474">
         <v>17</v>
       </c>
       <c r="F474">
-        <v>10289168000</v>
+        <v>10289393000</v>
       </c>
       <c r="O474" t="s">
-        <v>110</v>
+        <v>75</v>
       </c>
       <c r="P474" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="475" spans="1:16">
       <c r="A475">
         <v>2026</v>
       </c>
       <c r="B475" t="s">
+        <v>136</v>
+      </c>
+      <c r="C475">
+        <v>60352</v>
+      </c>
+      <c r="D475" t="s">
+        <v>17</v>
+      </c>
+      <c r="E475">
+        <v>17</v>
+      </c>
+      <c r="F475">
+        <v>10377252000</v>
+      </c>
+      <c r="O475" t="s">
+        <v>33</v>
+      </c>
+      <c r="P475" t="s">
         <v>138</v>
-      </c>
-[...16 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="476" spans="1:16">
       <c r="A476">
         <v>2026</v>
       </c>
       <c r="B476" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="C476">
-        <v>97793</v>
+        <v>60352</v>
       </c>
       <c r="D476" t="s">
         <v>17</v>
       </c>
       <c r="E476">
         <v>17</v>
       </c>
       <c r="F476">
-        <v>10279320000</v>
+        <v>10289402000</v>
       </c>
       <c r="O476" t="s">
-        <v>110</v>
+        <v>75</v>
       </c>
       <c r="P476" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="477" spans="1:16">
       <c r="A477">
         <v>2026</v>
       </c>
       <c r="B477" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="C477">
-        <v>97793</v>
+        <v>60352</v>
       </c>
       <c r="D477" t="s">
         <v>17</v>
       </c>
       <c r="E477">
         <v>17</v>
       </c>
       <c r="F477">
-        <v>10289167000</v>
+        <v>10366370000</v>
       </c>
       <c r="O477" t="s">
-        <v>110</v>
+        <v>23</v>
       </c>
       <c r="P477" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="478" spans="1:16">
       <c r="A478">
         <v>2026</v>
       </c>
       <c r="B478" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="C478">
-        <v>97793</v>
+        <v>60352</v>
       </c>
       <c r="D478" t="s">
         <v>17</v>
       </c>
       <c r="E478">
         <v>17</v>
       </c>
       <c r="F478">
-        <v>10289196000</v>
+        <v>10289403000</v>
       </c>
       <c r="O478" t="s">
-        <v>110</v>
+        <v>75</v>
       </c>
       <c r="P478" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="479" spans="1:16">
       <c r="A479">
         <v>2026</v>
       </c>
       <c r="B479" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="C479">
-        <v>97793</v>
+        <v>60352</v>
       </c>
       <c r="D479" t="s">
         <v>17</v>
       </c>
       <c r="E479">
         <v>17</v>
       </c>
       <c r="F479">
-        <v>10288667000</v>
+        <v>10289398000</v>
       </c>
       <c r="O479" t="s">
-        <v>110</v>
+        <v>75</v>
       </c>
       <c r="P479" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="480" spans="1:16">
       <c r="A480">
         <v>2026</v>
       </c>
       <c r="B480" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="C480">
-        <v>97793</v>
+        <v>60352</v>
       </c>
       <c r="D480" t="s">
         <v>17</v>
       </c>
       <c r="E480">
         <v>17</v>
       </c>
       <c r="F480">
-        <v>10289204000</v>
+        <v>10374505000</v>
       </c>
       <c r="O480" t="s">
-        <v>110</v>
+        <v>75</v>
       </c>
       <c r="P480" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="481" spans="1:16">
       <c r="A481">
         <v>2026</v>
       </c>
       <c r="B481" t="s">
+        <v>136</v>
+      </c>
+      <c r="C481">
+        <v>60352</v>
+      </c>
+      <c r="D481" t="s">
+        <v>17</v>
+      </c>
+      <c r="E481">
+        <v>17</v>
+      </c>
+      <c r="F481">
+        <v>10377258000</v>
+      </c>
+      <c r="O481" t="s">
+        <v>33</v>
+      </c>
+      <c r="P481" t="s">
         <v>138</v>
-      </c>
-[...16 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="482" spans="1:16">
       <c r="A482">
         <v>2026</v>
       </c>
       <c r="B482" t="s">
+        <v>136</v>
+      </c>
+      <c r="C482">
+        <v>60352</v>
+      </c>
+      <c r="D482" t="s">
+        <v>17</v>
+      </c>
+      <c r="E482">
+        <v>17</v>
+      </c>
+      <c r="F482">
+        <v>10377285000</v>
+      </c>
+      <c r="O482" t="s">
+        <v>33</v>
+      </c>
+      <c r="P482" t="s">
         <v>138</v>
-      </c>
-[...16 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="483" spans="1:16">
       <c r="A483">
         <v>2026</v>
       </c>
       <c r="B483" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="C483">
-        <v>97793</v>
+        <v>60352</v>
       </c>
       <c r="D483" t="s">
         <v>17</v>
       </c>
       <c r="E483">
         <v>17</v>
       </c>
       <c r="F483">
-        <v>10289212000</v>
+        <v>10289392000</v>
       </c>
       <c r="O483" t="s">
-        <v>110</v>
+        <v>75</v>
       </c>
       <c r="P483" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="484" spans="1:16">
       <c r="A484">
         <v>2026</v>
       </c>
       <c r="B484" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="C484">
-        <v>97793</v>
+        <v>60352</v>
       </c>
       <c r="D484" t="s">
         <v>17</v>
       </c>
       <c r="E484">
         <v>17</v>
       </c>
       <c r="F484">
-        <v>10281175000</v>
+        <v>10313014000</v>
       </c>
       <c r="O484" t="s">
-        <v>110</v>
+        <v>23</v>
       </c>
       <c r="P484" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="485" spans="1:16">
       <c r="A485">
         <v>2026</v>
       </c>
       <c r="B485" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="C485">
-        <v>97793</v>
+        <v>60352</v>
       </c>
       <c r="D485" t="s">
         <v>17</v>
       </c>
       <c r="E485">
         <v>17</v>
       </c>
       <c r="F485">
-        <v>10283418000</v>
+        <v>10316586000</v>
       </c>
       <c r="O485" t="s">
-        <v>110</v>
+        <v>23</v>
       </c>
       <c r="P485" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="486" spans="1:16">
       <c r="A486">
         <v>2026</v>
       </c>
       <c r="B486" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="C486">
-        <v>97793</v>
+        <v>60352</v>
       </c>
       <c r="D486" t="s">
         <v>17</v>
       </c>
       <c r="E486">
         <v>17</v>
       </c>
       <c r="F486">
-        <v>10288663000</v>
+        <v>10374181000</v>
       </c>
       <c r="O486" t="s">
-        <v>110</v>
+        <v>75</v>
       </c>
       <c r="P486" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="487" spans="1:16">
       <c r="A487">
         <v>2026</v>
       </c>
       <c r="B487" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="C487">
-        <v>97793</v>
+        <v>60352</v>
       </c>
       <c r="D487" t="s">
         <v>17</v>
       </c>
       <c r="E487">
         <v>17</v>
       </c>
       <c r="F487">
-        <v>10362993000</v>
+        <v>10289400000</v>
       </c>
       <c r="O487" t="s">
-        <v>110</v>
+        <v>75</v>
       </c>
       <c r="P487" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="488" spans="1:16">
       <c r="A488">
         <v>2026</v>
       </c>
       <c r="B488" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="C488">
-        <v>97793</v>
+        <v>60376</v>
       </c>
       <c r="D488" t="s">
         <v>17</v>
       </c>
       <c r="E488">
         <v>17</v>
       </c>
       <c r="F488">
-        <v>10281155000</v>
+        <v>10343496000</v>
       </c>
       <c r="O488" t="s">
-        <v>110</v>
+        <v>27</v>
       </c>
       <c r="P488" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
     </row>
     <row r="489" spans="1:16">
       <c r="A489">
         <v>2026</v>
       </c>
       <c r="B489" t="s">
         <v>140</v>
       </c>
       <c r="C489">
-        <v>97795</v>
+        <v>60376</v>
       </c>
       <c r="D489" t="s">
         <v>17</v>
       </c>
       <c r="E489">
         <v>17</v>
       </c>
       <c r="F489">
-        <v>10287225000</v>
+        <v>10343502000</v>
       </c>
       <c r="O489" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="P489" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="490" spans="1:16">
       <c r="A490">
         <v>2026</v>
       </c>
       <c r="B490" t="s">
         <v>140</v>
       </c>
       <c r="C490">
-        <v>97795</v>
+        <v>60376</v>
       </c>
       <c r="D490" t="s">
         <v>17</v>
       </c>
       <c r="E490">
         <v>17</v>
       </c>
       <c r="F490">
-        <v>10285629000</v>
+        <v>10282804000</v>
       </c>
       <c r="O490" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="P490" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="491" spans="1:16">
       <c r="A491">
         <v>2026</v>
       </c>
       <c r="B491" t="s">
         <v>140</v>
       </c>
       <c r="C491">
-        <v>97795</v>
+        <v>60376</v>
       </c>
       <c r="D491" t="s">
         <v>17</v>
       </c>
       <c r="E491">
         <v>17</v>
       </c>
       <c r="F491">
-        <v>10288400000</v>
+        <v>10380882000</v>
       </c>
       <c r="O491" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="P491" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="492" spans="1:16">
       <c r="A492">
         <v>2026</v>
       </c>
       <c r="B492" t="s">
         <v>140</v>
       </c>
       <c r="C492">
-        <v>97795</v>
+        <v>60376</v>
       </c>
       <c r="D492" t="s">
         <v>17</v>
       </c>
       <c r="E492">
         <v>17</v>
       </c>
       <c r="F492">
-        <v>10282811000</v>
+        <v>10282800000</v>
       </c>
       <c r="O492" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="P492" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="493" spans="1:16">
       <c r="A493">
         <v>2026</v>
       </c>
       <c r="B493" t="s">
         <v>140</v>
       </c>
       <c r="C493">
-        <v>97795</v>
+        <v>60376</v>
       </c>
       <c r="D493" t="s">
         <v>17</v>
       </c>
       <c r="E493">
         <v>17</v>
       </c>
       <c r="F493">
-        <v>10282814000</v>
+        <v>10343536000</v>
       </c>
       <c r="O493" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="P493" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="494" spans="1:16">
       <c r="A494">
         <v>2026</v>
       </c>
       <c r="B494" t="s">
         <v>140</v>
       </c>
       <c r="C494">
-        <v>97795</v>
+        <v>60376</v>
       </c>
       <c r="D494" t="s">
         <v>17</v>
       </c>
       <c r="E494">
         <v>17</v>
       </c>
       <c r="F494">
-        <v>10282807000</v>
+        <v>10343529000</v>
       </c>
       <c r="O494" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="P494" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="495" spans="1:16">
       <c r="A495">
         <v>2026</v>
       </c>
       <c r="B495" t="s">
         <v>140</v>
       </c>
       <c r="C495">
-        <v>97795</v>
+        <v>60376</v>
       </c>
       <c r="D495" t="s">
         <v>17</v>
       </c>
       <c r="E495">
         <v>17</v>
       </c>
       <c r="F495">
-        <v>10288418000</v>
+        <v>10343495000</v>
       </c>
       <c r="O495" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="P495" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="496" spans="1:16">
       <c r="A496">
         <v>2026</v>
       </c>
       <c r="B496" t="s">
         <v>140</v>
       </c>
       <c r="C496">
-        <v>97795</v>
+        <v>60376</v>
       </c>
       <c r="D496" t="s">
         <v>17</v>
       </c>
       <c r="E496">
         <v>17</v>
       </c>
       <c r="F496">
-        <v>10287223000</v>
+        <v>10343507000</v>
       </c>
       <c r="O496" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="P496" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="497" spans="1:16">
       <c r="A497">
         <v>2026</v>
       </c>
       <c r="B497" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="C497">
-        <v>97795</v>
+        <v>60377</v>
       </c>
       <c r="D497" t="s">
         <v>17</v>
       </c>
       <c r="E497">
         <v>17</v>
       </c>
       <c r="F497">
-        <v>10288425000</v>
+        <v>10337323000</v>
       </c>
       <c r="O497" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="P497" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="498" spans="1:16">
       <c r="A498">
         <v>2026</v>
       </c>
       <c r="B498" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="C498">
-        <v>97795</v>
+        <v>60377</v>
       </c>
       <c r="D498" t="s">
         <v>17</v>
       </c>
       <c r="E498">
         <v>17</v>
       </c>
       <c r="F498">
-        <v>10333673000</v>
+        <v>10343489000</v>
       </c>
       <c r="O498" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="P498" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="499" spans="1:16">
       <c r="A499">
         <v>2026</v>
       </c>
       <c r="B499" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="C499">
-        <v>97795</v>
+        <v>60378</v>
       </c>
       <c r="D499" t="s">
         <v>17</v>
       </c>
       <c r="E499">
         <v>17</v>
       </c>
       <c r="F499">
-        <v>10290493000</v>
+        <v>10275588000</v>
       </c>
       <c r="O499" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="P499" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
     </row>
     <row r="500" spans="1:16">
       <c r="A500">
         <v>2026</v>
       </c>
       <c r="B500" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="C500">
-        <v>97795</v>
+        <v>60378</v>
       </c>
       <c r="D500" t="s">
         <v>17</v>
       </c>
       <c r="E500">
         <v>17</v>
       </c>
       <c r="F500">
-        <v>10290488000</v>
+        <v>10275584000</v>
       </c>
       <c r="O500" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="P500" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
     </row>
     <row r="501" spans="1:16">
       <c r="A501">
         <v>2026</v>
       </c>
       <c r="B501" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="C501">
-        <v>97795</v>
+        <v>60378</v>
       </c>
       <c r="D501" t="s">
         <v>17</v>
       </c>
       <c r="E501">
         <v>17</v>
       </c>
       <c r="F501">
-        <v>10287226000</v>
+        <v>10387724000</v>
       </c>
       <c r="O501" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="P501" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
     </row>
     <row r="502" spans="1:16">
       <c r="A502">
         <v>2026</v>
       </c>
       <c r="B502" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="C502">
-        <v>97795</v>
+        <v>60378</v>
       </c>
       <c r="D502" t="s">
         <v>17</v>
       </c>
       <c r="E502">
         <v>17</v>
       </c>
       <c r="F502">
-        <v>10347109000</v>
+        <v>10364962000</v>
       </c>
       <c r="O502" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="P502" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
     </row>
     <row r="503" spans="1:16">
       <c r="A503">
         <v>2026</v>
       </c>
       <c r="B503" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="C503">
-        <v>97795</v>
+        <v>60378</v>
       </c>
       <c r="D503" t="s">
         <v>17</v>
       </c>
       <c r="E503">
         <v>17</v>
       </c>
       <c r="F503">
-        <v>10285608000</v>
+        <v>10364961000</v>
       </c>
       <c r="O503" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="P503" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
     </row>
     <row r="504" spans="1:16">
       <c r="A504">
         <v>2026</v>
       </c>
       <c r="B504" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="C504">
-        <v>97795</v>
+        <v>60378</v>
       </c>
       <c r="D504" t="s">
         <v>17</v>
       </c>
       <c r="E504">
         <v>17</v>
       </c>
       <c r="F504">
-        <v>10282798000</v>
+        <v>10275581000</v>
       </c>
       <c r="O504" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="P504" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
     </row>
     <row r="505" spans="1:16">
       <c r="A505">
         <v>2026</v>
       </c>
       <c r="B505" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="C505">
-        <v>97795</v>
+        <v>60379</v>
       </c>
       <c r="D505" t="s">
         <v>17</v>
       </c>
       <c r="E505">
         <v>17</v>
       </c>
       <c r="F505">
-        <v>10309586000</v>
+        <v>10337388000</v>
       </c>
       <c r="O505" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="P505" t="s">
-        <v>142</v>
+        <v>147</v>
       </c>
     </row>
     <row r="506" spans="1:16">
       <c r="A506">
         <v>2026</v>
       </c>
       <c r="B506" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="C506">
-        <v>97795</v>
+        <v>60379</v>
       </c>
       <c r="D506" t="s">
         <v>17</v>
       </c>
       <c r="E506">
         <v>17</v>
       </c>
       <c r="F506">
-        <v>10285623000</v>
+        <v>10377319000</v>
       </c>
       <c r="O506" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="P506" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
     </row>
     <row r="507" spans="1:16">
       <c r="A507">
         <v>2026</v>
       </c>
       <c r="B507" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="C507">
-        <v>97795</v>
+        <v>60379</v>
       </c>
       <c r="D507" t="s">
         <v>17</v>
       </c>
       <c r="E507">
         <v>17</v>
       </c>
       <c r="F507">
-        <v>10288326000</v>
+        <v>10330019000</v>
       </c>
       <c r="O507" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="P507" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
     </row>
     <row r="508" spans="1:16">
       <c r="A508">
         <v>2026</v>
       </c>
       <c r="B508" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="C508">
-        <v>97795</v>
+        <v>60379</v>
       </c>
       <c r="D508" t="s">
         <v>17</v>
       </c>
       <c r="E508">
         <v>17</v>
       </c>
       <c r="F508">
-        <v>10282801000</v>
+        <v>10365141000</v>
       </c>
       <c r="O508" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="P508" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
     </row>
     <row r="509" spans="1:16">
       <c r="A509">
         <v>2026</v>
       </c>
       <c r="B509" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="C509">
-        <v>97795</v>
+        <v>60379</v>
       </c>
       <c r="D509" t="s">
         <v>17</v>
       </c>
       <c r="E509">
         <v>17</v>
       </c>
       <c r="F509">
-        <v>10282781000</v>
+        <v>10360763000</v>
       </c>
       <c r="O509" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="P509" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
     </row>
     <row r="510" spans="1:16">
       <c r="A510">
         <v>2026</v>
       </c>
       <c r="B510" t="s">
-        <v>140</v>
+        <v>148</v>
       </c>
       <c r="C510">
-        <v>97795</v>
+        <v>97789</v>
       </c>
       <c r="D510" t="s">
         <v>17</v>
       </c>
       <c r="E510">
         <v>17</v>
       </c>
       <c r="F510">
-        <v>10290494000</v>
+        <v>10292063000</v>
       </c>
       <c r="O510" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="P510" t="s">
-        <v>141</v>
+        <v>149</v>
       </c>
     </row>
     <row r="511" spans="1:16">
       <c r="A511">
         <v>2026</v>
       </c>
       <c r="B511" t="s">
-        <v>140</v>
+        <v>148</v>
       </c>
       <c r="C511">
-        <v>97795</v>
+        <v>97789</v>
       </c>
       <c r="D511" t="s">
         <v>17</v>
       </c>
       <c r="E511">
         <v>17</v>
       </c>
       <c r="F511">
-        <v>10285616000</v>
+        <v>10292080000</v>
       </c>
       <c r="O511" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="P511" t="s">
-        <v>141</v>
+        <v>149</v>
       </c>
     </row>
     <row r="512" spans="1:16">
       <c r="A512">
         <v>2026</v>
       </c>
       <c r="B512" t="s">
-        <v>140</v>
+        <v>148</v>
       </c>
       <c r="C512">
-        <v>97795</v>
+        <v>97789</v>
       </c>
       <c r="D512" t="s">
         <v>17</v>
       </c>
       <c r="E512">
         <v>17</v>
       </c>
       <c r="F512">
-        <v>10287224000</v>
+        <v>10363327000</v>
       </c>
       <c r="O512" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="P512" t="s">
-        <v>141</v>
+        <v>149</v>
       </c>
     </row>
     <row r="513" spans="1:16">
       <c r="A513">
         <v>2026</v>
       </c>
       <c r="B513" t="s">
-        <v>140</v>
+        <v>148</v>
       </c>
       <c r="C513">
-        <v>97795</v>
+        <v>97789</v>
       </c>
       <c r="D513" t="s">
         <v>17</v>
       </c>
       <c r="E513">
         <v>17</v>
       </c>
       <c r="F513">
-        <v>10282819000</v>
+        <v>10365508000</v>
       </c>
       <c r="O513" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="P513" t="s">
-        <v>141</v>
+        <v>149</v>
       </c>
     </row>
     <row r="514" spans="1:16">
       <c r="A514">
         <v>2026</v>
       </c>
       <c r="B514" t="s">
-        <v>140</v>
+        <v>148</v>
       </c>
       <c r="C514">
-        <v>97795</v>
+        <v>97789</v>
       </c>
       <c r="D514" t="s">
         <v>17</v>
       </c>
       <c r="E514">
         <v>17</v>
       </c>
       <c r="F514">
-        <v>10282777000</v>
+        <v>10358308000</v>
       </c>
       <c r="O514" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="P514" t="s">
-        <v>141</v>
+        <v>149</v>
       </c>
     </row>
     <row r="515" spans="1:16">
       <c r="A515">
         <v>2026</v>
       </c>
       <c r="B515" t="s">
-        <v>140</v>
+        <v>148</v>
       </c>
       <c r="C515">
-        <v>97795</v>
+        <v>97789</v>
       </c>
       <c r="D515" t="s">
         <v>17</v>
       </c>
       <c r="E515">
         <v>17</v>
       </c>
       <c r="F515">
-        <v>10290490000</v>
+        <v>10284241000</v>
       </c>
       <c r="O515" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="P515" t="s">
-        <v>141</v>
+        <v>149</v>
       </c>
     </row>
     <row r="516" spans="1:16">
       <c r="A516">
         <v>2026</v>
       </c>
       <c r="B516" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
       <c r="C516">
-        <v>97797</v>
+        <v>97789</v>
       </c>
       <c r="D516" t="s">
         <v>17</v>
       </c>
       <c r="E516">
         <v>17</v>
       </c>
       <c r="F516">
-        <v>10283863000</v>
+        <v>10291816000</v>
       </c>
       <c r="O516" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="P516" t="s">
-        <v>144</v>
+        <v>149</v>
       </c>
     </row>
     <row r="517" spans="1:16">
       <c r="A517">
         <v>2026</v>
       </c>
       <c r="B517" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
       <c r="C517">
-        <v>97797</v>
+        <v>97789</v>
       </c>
       <c r="D517" t="s">
         <v>17</v>
       </c>
       <c r="E517">
         <v>17</v>
       </c>
       <c r="F517">
-        <v>10348395000</v>
+        <v>10349827000</v>
       </c>
       <c r="O517" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="P517" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
     </row>
     <row r="518" spans="1:16">
       <c r="A518">
         <v>2026</v>
       </c>
       <c r="B518" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
       <c r="C518">
-        <v>97797</v>
+        <v>97789</v>
       </c>
       <c r="D518" t="s">
         <v>17</v>
       </c>
       <c r="E518">
         <v>17</v>
       </c>
       <c r="F518">
-        <v>10329586000</v>
+        <v>10284230000</v>
       </c>
       <c r="O518" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="P518" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
     </row>
     <row r="519" spans="1:16">
       <c r="A519">
         <v>2026</v>
       </c>
       <c r="B519" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
       <c r="C519">
-        <v>97797</v>
+        <v>97789</v>
       </c>
       <c r="D519" t="s">
         <v>17</v>
       </c>
       <c r="E519">
         <v>17</v>
       </c>
       <c r="F519">
-        <v>10329589000</v>
+        <v>10337515000</v>
       </c>
       <c r="O519" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="P519" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
     </row>
     <row r="520" spans="1:16">
       <c r="A520">
         <v>2026</v>
       </c>
       <c r="B520" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
       <c r="C520">
-        <v>97797</v>
+        <v>97789</v>
       </c>
       <c r="D520" t="s">
         <v>17</v>
       </c>
       <c r="E520">
         <v>17</v>
       </c>
       <c r="F520">
-        <v>10329457000</v>
+        <v>10368743000</v>
       </c>
       <c r="O520" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="P520" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
     </row>
     <row r="521" spans="1:16">
       <c r="A521">
         <v>2026</v>
       </c>
       <c r="B521" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
       <c r="C521">
-        <v>97797</v>
+        <v>97789</v>
       </c>
       <c r="D521" t="s">
         <v>17</v>
       </c>
       <c r="E521">
         <v>17</v>
       </c>
       <c r="F521">
-        <v>10329452000</v>
+        <v>10368754000</v>
       </c>
       <c r="O521" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="P521" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
     </row>
     <row r="522" spans="1:16">
       <c r="A522">
         <v>2026</v>
       </c>
       <c r="B522" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
       <c r="C522">
-        <v>97797</v>
+        <v>97789</v>
       </c>
       <c r="D522" t="s">
         <v>17</v>
       </c>
       <c r="E522">
         <v>17</v>
       </c>
       <c r="F522">
-        <v>10329460000</v>
+        <v>10337717000</v>
       </c>
       <c r="O522" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="P522" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
     </row>
     <row r="523" spans="1:16">
       <c r="A523">
         <v>2026</v>
       </c>
       <c r="B523" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="C523">
-        <v>97798</v>
+        <v>97789</v>
       </c>
       <c r="D523" t="s">
         <v>17</v>
       </c>
       <c r="E523">
         <v>17</v>
       </c>
       <c r="F523">
-        <v>10348359000</v>
+        <v>10337719000</v>
       </c>
       <c r="O523" t="s">
-        <v>82</v>
+        <v>23</v>
       </c>
       <c r="P523" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="524" spans="1:16">
       <c r="A524">
         <v>2026</v>
       </c>
       <c r="B524" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="C524">
-        <v>97798</v>
+        <v>97789</v>
       </c>
       <c r="D524" t="s">
         <v>17</v>
       </c>
       <c r="E524">
         <v>17</v>
       </c>
       <c r="F524">
-        <v>10348751000</v>
+        <v>10381185000</v>
       </c>
       <c r="O524" t="s">
-        <v>82</v>
+        <v>23</v>
       </c>
       <c r="P524" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="525" spans="1:16">
       <c r="A525">
         <v>2026</v>
       </c>
       <c r="B525" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="C525">
-        <v>97798</v>
+        <v>97789</v>
       </c>
       <c r="D525" t="s">
         <v>17</v>
       </c>
       <c r="E525">
         <v>17</v>
       </c>
       <c r="F525">
-        <v>10323540000</v>
+        <v>10381383000</v>
       </c>
       <c r="O525" t="s">
-        <v>82</v>
+        <v>23</v>
       </c>
       <c r="P525" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="526" spans="1:16">
       <c r="A526">
         <v>2026</v>
       </c>
       <c r="B526" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="C526">
-        <v>97798</v>
+        <v>97789</v>
       </c>
       <c r="D526" t="s">
         <v>17</v>
       </c>
       <c r="E526">
         <v>17</v>
       </c>
       <c r="F526">
-        <v>10356275000</v>
+        <v>10272981000</v>
       </c>
       <c r="O526" t="s">
-        <v>82</v>
+        <v>23</v>
       </c>
       <c r="P526" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="527" spans="1:16">
       <c r="A527">
         <v>2026</v>
       </c>
       <c r="B527" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="C527">
-        <v>97798</v>
+        <v>97789</v>
       </c>
       <c r="D527" t="s">
         <v>17</v>
       </c>
       <c r="E527">
         <v>17</v>
       </c>
       <c r="F527">
-        <v>10354536000</v>
+        <v>10356845000</v>
       </c>
       <c r="O527" t="s">
-        <v>82</v>
+        <v>23</v>
       </c>
       <c r="P527" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="528" spans="1:16">
       <c r="A528">
         <v>2026</v>
       </c>
       <c r="B528" t="s">
         <v>148</v>
       </c>
       <c r="C528">
-        <v>97801</v>
+        <v>97789</v>
       </c>
       <c r="D528" t="s">
         <v>17</v>
       </c>
       <c r="E528">
         <v>17</v>
       </c>
       <c r="F528">
-        <v>10279539000</v>
+        <v>10292071000</v>
       </c>
       <c r="O528" t="s">
-        <v>110</v>
+        <v>23</v>
       </c>
       <c r="P528" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="529" spans="1:16">
       <c r="A529">
         <v>2026</v>
       </c>
       <c r="B529" t="s">
         <v>148</v>
       </c>
       <c r="C529">
-        <v>97801</v>
+        <v>97789</v>
       </c>
       <c r="D529" t="s">
         <v>17</v>
       </c>
       <c r="E529">
         <v>17</v>
       </c>
       <c r="F529">
-        <v>10279554000</v>
+        <v>10337381000</v>
       </c>
       <c r="O529" t="s">
-        <v>110</v>
+        <v>23</v>
       </c>
       <c r="P529" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="530" spans="1:16">
       <c r="A530">
         <v>2026</v>
       </c>
       <c r="B530" t="s">
         <v>148</v>
       </c>
       <c r="C530">
-        <v>97801</v>
+        <v>97789</v>
       </c>
       <c r="D530" t="s">
         <v>17</v>
       </c>
       <c r="E530">
         <v>17</v>
       </c>
       <c r="F530">
-        <v>10296203000</v>
+        <v>10346532000</v>
       </c>
       <c r="O530" t="s">
-        <v>110</v>
+        <v>23</v>
       </c>
       <c r="P530" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="531" spans="1:16">
       <c r="A531">
         <v>2026</v>
       </c>
       <c r="B531" t="s">
         <v>148</v>
       </c>
       <c r="C531">
-        <v>97801</v>
+        <v>97789</v>
       </c>
       <c r="D531" t="s">
         <v>17</v>
       </c>
       <c r="E531">
         <v>17</v>
       </c>
       <c r="F531">
-        <v>10279552000</v>
+        <v>10342675000</v>
       </c>
       <c r="O531" t="s">
-        <v>110</v>
+        <v>23</v>
       </c>
       <c r="P531" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="532" spans="1:16">
       <c r="A532">
         <v>2026</v>
       </c>
       <c r="B532" t="s">
         <v>148</v>
       </c>
       <c r="C532">
-        <v>97801</v>
+        <v>97789</v>
       </c>
       <c r="D532" t="s">
         <v>17</v>
       </c>
       <c r="E532">
         <v>17</v>
       </c>
       <c r="F532">
-        <v>10279550000</v>
+        <v>10291848000</v>
       </c>
       <c r="O532" t="s">
-        <v>110</v>
+        <v>23</v>
       </c>
       <c r="P532" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="533" spans="1:16">
       <c r="A533">
         <v>2026</v>
       </c>
       <c r="B533" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="C533">
-        <v>97803</v>
+        <v>97789</v>
       </c>
       <c r="D533" t="s">
         <v>17</v>
       </c>
       <c r="E533">
         <v>17</v>
       </c>
       <c r="F533">
-        <v>10346744000</v>
+        <v>10337506000</v>
       </c>
       <c r="O533" t="s">
-        <v>105</v>
+        <v>23</v>
       </c>
       <c r="P533" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
     </row>
     <row r="534" spans="1:16">
       <c r="A534">
         <v>2026</v>
       </c>
       <c r="B534" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="C534">
-        <v>97803</v>
+        <v>97789</v>
       </c>
       <c r="D534" t="s">
         <v>17</v>
       </c>
       <c r="E534">
         <v>17</v>
       </c>
       <c r="F534">
-        <v>10294099000</v>
+        <v>10356915000</v>
       </c>
       <c r="O534" t="s">
-        <v>105</v>
+        <v>23</v>
       </c>
       <c r="P534" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
     </row>
     <row r="535" spans="1:16">
       <c r="A535">
         <v>2026</v>
       </c>
       <c r="B535" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="C535">
-        <v>97803</v>
+        <v>97789</v>
       </c>
       <c r="D535" t="s">
         <v>17</v>
       </c>
       <c r="E535">
         <v>17</v>
       </c>
       <c r="F535">
-        <v>10318363000</v>
+        <v>10337722000</v>
       </c>
       <c r="O535" t="s">
-        <v>105</v>
+        <v>23</v>
       </c>
       <c r="P535" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
     </row>
     <row r="536" spans="1:16">
       <c r="A536">
         <v>2026</v>
       </c>
       <c r="B536" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="C536">
-        <v>97803</v>
+        <v>97789</v>
       </c>
       <c r="D536" t="s">
         <v>17</v>
       </c>
       <c r="E536">
         <v>17</v>
       </c>
       <c r="F536">
-        <v>10347631000</v>
+        <v>10358331000</v>
       </c>
       <c r="O536" t="s">
-        <v>105</v>
+        <v>23</v>
       </c>
       <c r="P536" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
     </row>
     <row r="537" spans="1:16">
       <c r="A537">
         <v>2026</v>
       </c>
       <c r="B537" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="C537">
-        <v>97803</v>
+        <v>97789</v>
       </c>
       <c r="D537" t="s">
         <v>17</v>
       </c>
       <c r="E537">
         <v>17</v>
       </c>
       <c r="F537">
-        <v>10290366000</v>
+        <v>10382291000</v>
       </c>
       <c r="O537" t="s">
-        <v>105</v>
+        <v>23</v>
       </c>
       <c r="P537" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
     </row>
     <row r="538" spans="1:16">
       <c r="A538">
         <v>2026</v>
       </c>
       <c r="B538" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="C538">
-        <v>97803</v>
+        <v>97789</v>
       </c>
       <c r="D538" t="s">
         <v>17</v>
       </c>
       <c r="E538">
         <v>17</v>
       </c>
       <c r="F538">
-        <v>10346711000</v>
+        <v>10363302000</v>
       </c>
       <c r="O538" t="s">
-        <v>105</v>
+        <v>23</v>
       </c>
       <c r="P538" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
     </row>
     <row r="539" spans="1:16">
       <c r="A539">
         <v>2026</v>
       </c>
       <c r="B539" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="C539">
-        <v>97803</v>
+        <v>97789</v>
       </c>
       <c r="D539" t="s">
         <v>17</v>
       </c>
       <c r="E539">
         <v>17</v>
       </c>
       <c r="F539">
-        <v>10346097000</v>
+        <v>10309624000</v>
       </c>
       <c r="O539" t="s">
-        <v>105</v>
+        <v>23</v>
       </c>
       <c r="P539" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
     </row>
     <row r="540" spans="1:16">
       <c r="A540">
         <v>2026</v>
       </c>
       <c r="B540" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="C540">
-        <v>97803</v>
+        <v>97789</v>
       </c>
       <c r="D540" t="s">
         <v>17</v>
       </c>
       <c r="E540">
         <v>17</v>
       </c>
       <c r="F540">
-        <v>10327660000</v>
+        <v>10301389000</v>
       </c>
       <c r="O540" t="s">
-        <v>105</v>
+        <v>23</v>
       </c>
       <c r="P540" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
     </row>
     <row r="541" spans="1:16">
       <c r="A541">
         <v>2026</v>
       </c>
       <c r="B541" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="C541">
-        <v>97803</v>
+        <v>97789</v>
       </c>
       <c r="D541" t="s">
         <v>17</v>
       </c>
       <c r="E541">
         <v>17</v>
       </c>
       <c r="F541">
-        <v>10324201000</v>
+        <v>10381238000</v>
       </c>
       <c r="O541" t="s">
-        <v>105</v>
+        <v>23</v>
       </c>
       <c r="P541" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
     </row>
     <row r="542" spans="1:16">
       <c r="A542">
         <v>2026</v>
       </c>
       <c r="B542" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="C542">
-        <v>97803</v>
+        <v>97789</v>
       </c>
       <c r="D542" t="s">
         <v>17</v>
       </c>
       <c r="E542">
         <v>17</v>
       </c>
       <c r="F542">
-        <v>10294098000</v>
+        <v>10296535000</v>
       </c>
       <c r="O542" t="s">
-        <v>105</v>
+        <v>23</v>
       </c>
       <c r="P542" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
     </row>
     <row r="543" spans="1:16">
       <c r="A543">
         <v>2026</v>
       </c>
       <c r="B543" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="C543">
-        <v>97803</v>
+        <v>97789</v>
       </c>
       <c r="D543" t="s">
         <v>17</v>
       </c>
       <c r="E543">
         <v>17</v>
       </c>
       <c r="F543">
-        <v>10319528000</v>
+        <v>10303925000</v>
       </c>
       <c r="O543" t="s">
-        <v>105</v>
+        <v>23</v>
       </c>
       <c r="P543" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
     </row>
     <row r="544" spans="1:16">
       <c r="A544">
         <v>2026</v>
       </c>
       <c r="B544" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="C544">
-        <v>97803</v>
+        <v>97789</v>
       </c>
       <c r="D544" t="s">
         <v>17</v>
       </c>
       <c r="E544">
         <v>17</v>
       </c>
       <c r="F544">
-        <v>10303296000</v>
+        <v>10289046000</v>
       </c>
       <c r="O544" t="s">
-        <v>105</v>
+        <v>23</v>
       </c>
       <c r="P544" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
     </row>
     <row r="545" spans="1:16">
       <c r="A545">
         <v>2026</v>
       </c>
       <c r="B545" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="C545">
-        <v>97803</v>
+        <v>97789</v>
       </c>
       <c r="D545" t="s">
         <v>17</v>
       </c>
       <c r="E545">
         <v>17</v>
       </c>
       <c r="F545">
-        <v>10346712000</v>
+        <v>10284213000</v>
       </c>
       <c r="O545" t="s">
-        <v>105</v>
+        <v>23</v>
       </c>
       <c r="P545" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
     </row>
     <row r="546" spans="1:16">
       <c r="A546">
         <v>2026</v>
       </c>
       <c r="B546" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="C546">
-        <v>97803</v>
+        <v>97789</v>
       </c>
       <c r="D546" t="s">
         <v>17</v>
       </c>
       <c r="E546">
         <v>17</v>
       </c>
       <c r="F546">
-        <v>10305173000</v>
+        <v>10356883000</v>
       </c>
       <c r="O546" t="s">
-        <v>105</v>
+        <v>23</v>
       </c>
       <c r="P546" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
     </row>
     <row r="547" spans="1:16">
       <c r="A547">
         <v>2026</v>
       </c>
       <c r="B547" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="C547">
-        <v>97803</v>
+        <v>97789</v>
       </c>
       <c r="D547" t="s">
         <v>17</v>
       </c>
       <c r="E547">
         <v>17</v>
       </c>
       <c r="F547">
-        <v>10279541000</v>
+        <v>10304023000</v>
       </c>
       <c r="O547" t="s">
-        <v>105</v>
+        <v>23</v>
       </c>
       <c r="P547" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
     </row>
     <row r="548" spans="1:16">
       <c r="A548">
         <v>2026</v>
       </c>
       <c r="B548" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="C548">
-        <v>97803</v>
+        <v>97789</v>
       </c>
       <c r="D548" t="s">
         <v>17</v>
       </c>
       <c r="E548">
         <v>17</v>
       </c>
       <c r="F548">
-        <v>10278264000</v>
+        <v>10292261000</v>
       </c>
       <c r="O548" t="s">
-        <v>105</v>
+        <v>23</v>
       </c>
       <c r="P548" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
     </row>
     <row r="549" spans="1:16">
       <c r="A549">
         <v>2026</v>
       </c>
       <c r="B549" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="C549">
-        <v>97803</v>
+        <v>97789</v>
       </c>
       <c r="D549" t="s">
         <v>17</v>
       </c>
       <c r="E549">
         <v>17</v>
       </c>
       <c r="F549">
-        <v>10314243000</v>
+        <v>10292440000</v>
       </c>
       <c r="O549" t="s">
-        <v>105</v>
+        <v>23</v>
       </c>
       <c r="P549" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
     </row>
     <row r="550" spans="1:16">
       <c r="A550">
         <v>2026</v>
       </c>
       <c r="B550" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="C550">
-        <v>97803</v>
+        <v>97789</v>
       </c>
       <c r="D550" t="s">
         <v>17</v>
       </c>
       <c r="E550">
         <v>17</v>
       </c>
       <c r="F550">
-        <v>10317898000</v>
+        <v>10346526000</v>
       </c>
       <c r="O550" t="s">
-        <v>105</v>
+        <v>23</v>
       </c>
       <c r="P550" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
     </row>
     <row r="551" spans="1:16">
       <c r="A551">
         <v>2026</v>
       </c>
       <c r="B551" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="C551">
-        <v>97803</v>
+        <v>97789</v>
       </c>
       <c r="D551" t="s">
         <v>17</v>
       </c>
       <c r="E551">
         <v>17</v>
       </c>
       <c r="F551">
-        <v>10279535000</v>
+        <v>10346518000</v>
       </c>
       <c r="O551" t="s">
-        <v>105</v>
+        <v>23</v>
       </c>
       <c r="P551" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
     </row>
     <row r="552" spans="1:16">
       <c r="A552">
         <v>2026</v>
       </c>
       <c r="B552" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="C552">
-        <v>97803</v>
+        <v>97789</v>
       </c>
       <c r="D552" t="s">
         <v>17</v>
       </c>
       <c r="E552">
         <v>17</v>
       </c>
       <c r="F552">
-        <v>10317885000</v>
+        <v>10382384000</v>
       </c>
       <c r="O552" t="s">
-        <v>105</v>
+        <v>23</v>
       </c>
       <c r="P552" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
     </row>
     <row r="553" spans="1:16">
       <c r="A553">
         <v>2026</v>
       </c>
       <c r="B553" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="C553">
-        <v>97803</v>
+        <v>97789</v>
       </c>
       <c r="D553" t="s">
         <v>17</v>
       </c>
       <c r="E553">
         <v>17</v>
       </c>
       <c r="F553">
-        <v>10318897000</v>
+        <v>10381307000</v>
       </c>
       <c r="O553" t="s">
-        <v>105</v>
+        <v>23</v>
       </c>
       <c r="P553" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
     </row>
     <row r="554" spans="1:16">
       <c r="A554">
         <v>2026</v>
       </c>
       <c r="B554" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="C554">
-        <v>97803</v>
+        <v>97789</v>
       </c>
       <c r="D554" t="s">
         <v>17</v>
       </c>
       <c r="E554">
         <v>17</v>
       </c>
       <c r="F554">
-        <v>10314195000</v>
+        <v>10381545000</v>
       </c>
       <c r="O554" t="s">
-        <v>105</v>
+        <v>23</v>
       </c>
       <c r="P554" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
     </row>
     <row r="555" spans="1:16">
       <c r="A555">
         <v>2026</v>
       </c>
       <c r="B555" t="s">
-        <v>152</v>
+        <v>148</v>
       </c>
       <c r="C555">
-        <v>97804</v>
+        <v>97789</v>
       </c>
       <c r="D555" t="s">
         <v>17</v>
       </c>
       <c r="E555">
         <v>17</v>
       </c>
       <c r="F555">
-        <v>10355725000</v>
+        <v>10320387000</v>
       </c>
       <c r="O555" t="s">
-        <v>49</v>
+        <v>23</v>
       </c>
       <c r="P555" t="s">
-        <v>50</v>
+        <v>149</v>
       </c>
     </row>
     <row r="556" spans="1:16">
       <c r="A556">
         <v>2026</v>
       </c>
       <c r="B556" t="s">
-        <v>152</v>
+        <v>148</v>
       </c>
       <c r="C556">
-        <v>97804</v>
+        <v>97789</v>
       </c>
       <c r="D556" t="s">
         <v>17</v>
       </c>
       <c r="E556">
         <v>17</v>
       </c>
       <c r="F556">
-        <v>10280716000</v>
+        <v>10337798000</v>
       </c>
       <c r="O556" t="s">
-        <v>66</v>
+        <v>23</v>
       </c>
       <c r="P556" t="s">
-        <v>153</v>
+        <v>149</v>
       </c>
     </row>
     <row r="557" spans="1:16">
       <c r="A557">
         <v>2026</v>
       </c>
       <c r="B557" t="s">
-        <v>152</v>
+        <v>148</v>
       </c>
       <c r="C557">
-        <v>97804</v>
+        <v>97789</v>
       </c>
       <c r="D557" t="s">
         <v>17</v>
       </c>
       <c r="E557">
         <v>17</v>
       </c>
       <c r="F557">
-        <v>10333823000</v>
+        <v>10291459000</v>
       </c>
       <c r="O557" t="s">
-        <v>49</v>
+        <v>23</v>
       </c>
       <c r="P557" t="s">
-        <v>50</v>
+        <v>149</v>
       </c>
     </row>
     <row r="558" spans="1:16">
       <c r="A558">
         <v>2026</v>
       </c>
       <c r="B558" t="s">
-        <v>152</v>
+        <v>148</v>
       </c>
       <c r="C558">
-        <v>97804</v>
+        <v>97789</v>
       </c>
       <c r="D558" t="s">
         <v>17</v>
       </c>
       <c r="E558">
         <v>17</v>
       </c>
       <c r="F558">
-        <v>10280475000</v>
+        <v>10320399000</v>
       </c>
       <c r="O558" t="s">
-        <v>66</v>
+        <v>23</v>
       </c>
       <c r="P558" t="s">
-        <v>153</v>
+        <v>149</v>
       </c>
     </row>
     <row r="559" spans="1:16">
       <c r="A559">
         <v>2026</v>
       </c>
       <c r="B559" t="s">
-        <v>152</v>
+        <v>148</v>
       </c>
       <c r="C559">
-        <v>97804</v>
+        <v>97789</v>
       </c>
       <c r="D559" t="s">
         <v>17</v>
       </c>
       <c r="E559">
         <v>17</v>
       </c>
       <c r="F559">
-        <v>10342601000</v>
+        <v>10385493000</v>
       </c>
       <c r="O559" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="P559" t="s">
-        <v>154</v>
+        <v>149</v>
       </c>
     </row>
     <row r="560" spans="1:16">
       <c r="A560">
         <v>2026</v>
       </c>
       <c r="B560" t="s">
-        <v>152</v>
+        <v>148</v>
       </c>
       <c r="C560">
-        <v>97804</v>
+        <v>97789</v>
       </c>
       <c r="D560" t="s">
         <v>17</v>
       </c>
       <c r="E560">
         <v>17</v>
       </c>
       <c r="F560">
-        <v>10336277000</v>
+        <v>10292421000</v>
       </c>
       <c r="O560" t="s">
-        <v>49</v>
+        <v>23</v>
       </c>
       <c r="P560" t="s">
-        <v>50</v>
+        <v>149</v>
       </c>
     </row>
     <row r="561" spans="1:16">
       <c r="A561">
         <v>2026</v>
       </c>
       <c r="B561" t="s">
-        <v>152</v>
+        <v>148</v>
       </c>
       <c r="C561">
-        <v>97804</v>
+        <v>97789</v>
       </c>
       <c r="D561" t="s">
         <v>17</v>
       </c>
       <c r="E561">
         <v>17</v>
       </c>
       <c r="F561">
-        <v>10322477000</v>
+        <v>10321946000</v>
       </c>
       <c r="O561" t="s">
-        <v>49</v>
+        <v>23</v>
       </c>
       <c r="P561" t="s">
-        <v>50</v>
+        <v>149</v>
       </c>
     </row>
     <row r="562" spans="1:16">
       <c r="A562">
         <v>2026</v>
       </c>
       <c r="B562" t="s">
-        <v>152</v>
+        <v>148</v>
       </c>
       <c r="C562">
-        <v>97804</v>
+        <v>97789</v>
       </c>
       <c r="D562" t="s">
         <v>17</v>
       </c>
       <c r="E562">
         <v>17</v>
       </c>
       <c r="F562">
-        <v>10330029000</v>
+        <v>10372292000</v>
       </c>
       <c r="O562" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="P562" t="s">
-        <v>154</v>
+        <v>149</v>
       </c>
     </row>
     <row r="563" spans="1:16">
       <c r="A563">
         <v>2026</v>
       </c>
       <c r="B563" t="s">
-        <v>152</v>
+        <v>148</v>
       </c>
       <c r="C563">
-        <v>97804</v>
+        <v>97789</v>
       </c>
       <c r="D563" t="s">
         <v>17</v>
       </c>
       <c r="E563">
         <v>17</v>
       </c>
       <c r="F563">
-        <v>10280721000</v>
+        <v>10337383000</v>
       </c>
       <c r="O563" t="s">
-        <v>66</v>
+        <v>23</v>
       </c>
       <c r="P563" t="s">
-        <v>153</v>
+        <v>149</v>
       </c>
     </row>
     <row r="564" spans="1:16">
       <c r="A564">
         <v>2026</v>
       </c>
       <c r="B564" t="s">
-        <v>152</v>
+        <v>148</v>
       </c>
       <c r="C564">
-        <v>97804</v>
+        <v>97789</v>
       </c>
       <c r="D564" t="s">
         <v>17</v>
       </c>
       <c r="E564">
         <v>17</v>
       </c>
       <c r="F564">
-        <v>10280505000</v>
+        <v>10368138000</v>
       </c>
       <c r="O564" t="s">
-        <v>66</v>
+        <v>23</v>
       </c>
       <c r="P564" t="s">
-        <v>153</v>
+        <v>149</v>
       </c>
     </row>
     <row r="565" spans="1:16">
       <c r="A565">
         <v>2026</v>
       </c>
       <c r="B565" t="s">
-        <v>152</v>
+        <v>148</v>
       </c>
       <c r="C565">
-        <v>97804</v>
+        <v>97789</v>
       </c>
       <c r="D565" t="s">
         <v>17</v>
       </c>
       <c r="E565">
         <v>17</v>
       </c>
       <c r="F565">
-        <v>10333218000</v>
+        <v>10368130000</v>
       </c>
       <c r="O565" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="P565" t="s">
-        <v>154</v>
+        <v>149</v>
       </c>
     </row>
     <row r="566" spans="1:16">
       <c r="A566">
         <v>2026</v>
       </c>
       <c r="B566" t="s">
-        <v>152</v>
+        <v>148</v>
       </c>
       <c r="C566">
-        <v>97804</v>
+        <v>97789</v>
       </c>
       <c r="D566" t="s">
         <v>17</v>
       </c>
       <c r="E566">
         <v>17</v>
       </c>
       <c r="F566">
-        <v>10346791000</v>
+        <v>10365522000</v>
       </c>
       <c r="O566" t="s">
-        <v>66</v>
+        <v>23</v>
       </c>
       <c r="P566" t="s">
-        <v>153</v>
+        <v>149</v>
       </c>
     </row>
     <row r="567" spans="1:16">
       <c r="A567">
         <v>2026</v>
       </c>
       <c r="B567" t="s">
-        <v>152</v>
+        <v>148</v>
       </c>
       <c r="C567">
-        <v>97804</v>
+        <v>97789</v>
       </c>
       <c r="D567" t="s">
         <v>17</v>
       </c>
       <c r="E567">
         <v>17</v>
       </c>
       <c r="F567">
-        <v>10280719000</v>
+        <v>10363231000</v>
       </c>
       <c r="O567" t="s">
-        <v>66</v>
+        <v>23</v>
       </c>
       <c r="P567" t="s">
-        <v>153</v>
+        <v>149</v>
       </c>
     </row>
     <row r="568" spans="1:16">
       <c r="A568">
         <v>2026</v>
       </c>
       <c r="B568" t="s">
-        <v>152</v>
+        <v>148</v>
       </c>
       <c r="C568">
-        <v>97804</v>
+        <v>97789</v>
       </c>
       <c r="D568" t="s">
         <v>17</v>
       </c>
       <c r="E568">
         <v>17</v>
       </c>
       <c r="F568">
-        <v>10322492000</v>
+        <v>10366275000</v>
       </c>
       <c r="O568" t="s">
-        <v>49</v>
+        <v>23</v>
       </c>
       <c r="P568" t="s">
-        <v>50</v>
+        <v>149</v>
       </c>
     </row>
     <row r="569" spans="1:16">
       <c r="A569">
         <v>2026</v>
       </c>
       <c r="B569" t="s">
-        <v>152</v>
+        <v>148</v>
       </c>
       <c r="C569">
-        <v>97804</v>
+        <v>97789</v>
       </c>
       <c r="D569" t="s">
         <v>17</v>
       </c>
       <c r="E569">
         <v>17</v>
       </c>
       <c r="F569">
-        <v>10280497000</v>
+        <v>10343997000</v>
       </c>
       <c r="O569" t="s">
-        <v>66</v>
+        <v>23</v>
       </c>
       <c r="P569" t="s">
-        <v>153</v>
+        <v>149</v>
       </c>
     </row>
     <row r="570" spans="1:16">
       <c r="A570">
         <v>2026</v>
       </c>
       <c r="B570" t="s">
-        <v>152</v>
+        <v>148</v>
       </c>
       <c r="C570">
-        <v>97804</v>
+        <v>97789</v>
       </c>
       <c r="D570" t="s">
         <v>17</v>
       </c>
       <c r="E570">
         <v>17</v>
       </c>
       <c r="F570">
-        <v>10289044000</v>
+        <v>10304232000</v>
       </c>
       <c r="O570" t="s">
-        <v>66</v>
+        <v>23</v>
       </c>
       <c r="P570" t="s">
-        <v>153</v>
+        <v>149</v>
       </c>
     </row>
     <row r="571" spans="1:16">
       <c r="A571">
         <v>2026</v>
       </c>
       <c r="B571" t="s">
-        <v>152</v>
+        <v>148</v>
       </c>
       <c r="C571">
-        <v>97804</v>
+        <v>97789</v>
       </c>
       <c r="D571" t="s">
         <v>17</v>
       </c>
       <c r="E571">
         <v>17</v>
       </c>
       <c r="F571">
-        <v>10312131000</v>
+        <v>10382435000</v>
       </c>
       <c r="O571" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="P571" t="s">
-        <v>154</v>
+        <v>149</v>
       </c>
     </row>
     <row r="572" spans="1:16">
       <c r="A572">
         <v>2026</v>
       </c>
       <c r="B572" t="s">
-        <v>152</v>
+        <v>148</v>
       </c>
       <c r="C572">
-        <v>97804</v>
+        <v>97789</v>
       </c>
       <c r="D572" t="s">
         <v>17</v>
       </c>
       <c r="E572">
         <v>17</v>
       </c>
       <c r="F572">
-        <v>10320568000</v>
+        <v>10292050000</v>
       </c>
       <c r="O572" t="s">
-        <v>49</v>
+        <v>23</v>
       </c>
       <c r="P572" t="s">
-        <v>50</v>
+        <v>149</v>
       </c>
     </row>
     <row r="573" spans="1:16">
       <c r="A573">
         <v>2026</v>
       </c>
       <c r="B573" t="s">
-        <v>152</v>
+        <v>148</v>
       </c>
       <c r="C573">
-        <v>97804</v>
+        <v>97789</v>
       </c>
       <c r="D573" t="s">
         <v>17</v>
       </c>
       <c r="E573">
         <v>17</v>
       </c>
       <c r="F573">
-        <v>10334504000</v>
+        <v>10337366000</v>
       </c>
       <c r="O573" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="P573" t="s">
-        <v>154</v>
+        <v>149</v>
       </c>
     </row>
     <row r="574" spans="1:16">
       <c r="A574">
         <v>2026</v>
       </c>
       <c r="B574" t="s">
-        <v>152</v>
+        <v>148</v>
       </c>
       <c r="C574">
-        <v>97804</v>
+        <v>97789</v>
       </c>
       <c r="D574" t="s">
         <v>17</v>
       </c>
       <c r="E574">
         <v>17</v>
       </c>
       <c r="F574">
-        <v>10350064000</v>
+        <v>10379705000</v>
       </c>
       <c r="O574" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="P574" t="s">
-        <v>154</v>
+        <v>149</v>
       </c>
     </row>
     <row r="575" spans="1:16">
       <c r="A575">
         <v>2026</v>
       </c>
       <c r="B575" t="s">
-        <v>152</v>
+        <v>148</v>
       </c>
       <c r="C575">
-        <v>97804</v>
+        <v>97789</v>
       </c>
       <c r="D575" t="s">
         <v>17</v>
       </c>
       <c r="E575">
         <v>17</v>
       </c>
       <c r="F575">
-        <v>10294939000</v>
+        <v>10337245000</v>
       </c>
       <c r="O575" t="s">
-        <v>49</v>
+        <v>23</v>
       </c>
       <c r="P575" t="s">
-        <v>50</v>
+        <v>149</v>
       </c>
     </row>
     <row r="576" spans="1:16">
       <c r="A576">
         <v>2026</v>
       </c>
       <c r="B576" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="C576">
-        <v>97804</v>
+        <v>97790</v>
       </c>
       <c r="D576" t="s">
         <v>17</v>
       </c>
       <c r="E576">
         <v>17</v>
       </c>
       <c r="F576">
-        <v>10280485000</v>
+        <v>10319535000</v>
       </c>
       <c r="O576" t="s">
-        <v>66</v>
+        <v>33</v>
       </c>
       <c r="P576" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
     </row>
     <row r="577" spans="1:16">
       <c r="A577">
         <v>2026</v>
       </c>
       <c r="B577" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="C577">
-        <v>97804</v>
+        <v>97790</v>
       </c>
       <c r="D577" t="s">
         <v>17</v>
       </c>
       <c r="E577">
         <v>17</v>
       </c>
       <c r="F577">
-        <v>10355198000</v>
+        <v>10319549000</v>
       </c>
       <c r="O577" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P577" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
     </row>
     <row r="578" spans="1:16">
       <c r="A578">
         <v>2026</v>
       </c>
       <c r="B578" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="C578">
-        <v>97804</v>
+        <v>97790</v>
       </c>
       <c r="D578" t="s">
         <v>17</v>
       </c>
       <c r="E578">
         <v>17</v>
       </c>
       <c r="F578">
-        <v>10321298000</v>
+        <v>10288803000</v>
       </c>
       <c r="O578" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P578" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
     </row>
     <row r="579" spans="1:16">
       <c r="A579">
         <v>2026</v>
       </c>
       <c r="B579" t="s">
-        <v>155</v>
+        <v>150</v>
       </c>
       <c r="C579">
-        <v>97805</v>
+        <v>97790</v>
       </c>
       <c r="D579" t="s">
         <v>17</v>
       </c>
       <c r="E579">
         <v>17</v>
       </c>
       <c r="F579">
-        <v>10284415000</v>
+        <v>10288788000</v>
       </c>
       <c r="O579" t="s">
-        <v>105</v>
+        <v>33</v>
       </c>
       <c r="P579" t="s">
-        <v>156</v>
+        <v>151</v>
       </c>
     </row>
     <row r="580" spans="1:16">
       <c r="A580">
         <v>2026</v>
       </c>
       <c r="B580" t="s">
-        <v>155</v>
+        <v>150</v>
       </c>
       <c r="C580">
-        <v>97805</v>
+        <v>97790</v>
       </c>
       <c r="D580" t="s">
         <v>17</v>
       </c>
       <c r="E580">
         <v>17</v>
       </c>
       <c r="F580">
-        <v>10280607000</v>
+        <v>10290145000</v>
       </c>
       <c r="O580" t="s">
-        <v>18</v>
+        <v>33</v>
       </c>
       <c r="P580" t="s">
-        <v>157</v>
+        <v>151</v>
       </c>
     </row>
     <row r="581" spans="1:16">
       <c r="A581">
         <v>2026</v>
       </c>
       <c r="B581" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="C581">
-        <v>97805</v>
+        <v>97793</v>
       </c>
       <c r="D581" t="s">
         <v>17</v>
       </c>
       <c r="E581">
         <v>17</v>
       </c>
       <c r="F581">
-        <v>10280634000</v>
+        <v>10289196000</v>
       </c>
       <c r="O581" t="s">
-        <v>18</v>
+        <v>65</v>
       </c>
       <c r="P581" t="s">
-        <v>157</v>
+        <v>153</v>
       </c>
     </row>
     <row r="582" spans="1:16">
       <c r="A582">
         <v>2026</v>
       </c>
       <c r="B582" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="C582">
-        <v>97805</v>
+        <v>97793</v>
       </c>
       <c r="D582" t="s">
         <v>17</v>
       </c>
       <c r="E582">
         <v>17</v>
       </c>
       <c r="F582">
-        <v>10340313000</v>
+        <v>10288665000</v>
       </c>
       <c r="O582" t="s">
-        <v>105</v>
+        <v>65</v>
       </c>
       <c r="P582" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
     </row>
     <row r="583" spans="1:16">
       <c r="A583">
         <v>2026</v>
       </c>
       <c r="B583" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="C583">
-        <v>97805</v>
+        <v>97793</v>
       </c>
       <c r="D583" t="s">
         <v>17</v>
       </c>
       <c r="E583">
         <v>17</v>
       </c>
       <c r="F583">
-        <v>10291749000</v>
+        <v>10289204000</v>
       </c>
       <c r="O583" t="s">
-        <v>105</v>
+        <v>65</v>
       </c>
       <c r="P583" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
     </row>
     <row r="584" spans="1:16">
       <c r="A584">
         <v>2026</v>
       </c>
       <c r="B584" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="C584">
-        <v>97805</v>
+        <v>97793</v>
       </c>
       <c r="D584" t="s">
         <v>17</v>
       </c>
       <c r="E584">
         <v>17</v>
       </c>
       <c r="F584">
-        <v>10340327000</v>
+        <v>10281175000</v>
       </c>
       <c r="O584" t="s">
-        <v>105</v>
+        <v>65</v>
       </c>
       <c r="P584" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
     </row>
     <row r="585" spans="1:16">
       <c r="A585">
         <v>2026</v>
       </c>
       <c r="B585" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="C585">
-        <v>97805</v>
+        <v>97793</v>
       </c>
       <c r="D585" t="s">
         <v>17</v>
       </c>
       <c r="E585">
         <v>17</v>
       </c>
       <c r="F585">
-        <v>10340368000</v>
+        <v>10281155000</v>
       </c>
       <c r="O585" t="s">
-        <v>105</v>
+        <v>65</v>
       </c>
       <c r="P585" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
     </row>
     <row r="586" spans="1:16">
       <c r="A586">
         <v>2026</v>
       </c>
       <c r="B586" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="C586">
-        <v>97805</v>
+        <v>97793</v>
       </c>
       <c r="D586" t="s">
         <v>17</v>
       </c>
       <c r="E586">
         <v>17</v>
       </c>
       <c r="F586">
-        <v>10280604000</v>
+        <v>10279320000</v>
       </c>
       <c r="O586" t="s">
-        <v>18</v>
+        <v>65</v>
       </c>
       <c r="P586" t="s">
-        <v>157</v>
+        <v>153</v>
       </c>
     </row>
     <row r="587" spans="1:16">
       <c r="A587">
         <v>2026</v>
       </c>
       <c r="B587" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="C587">
-        <v>97805</v>
+        <v>97793</v>
       </c>
       <c r="D587" t="s">
         <v>17</v>
       </c>
       <c r="E587">
         <v>17</v>
       </c>
       <c r="F587">
-        <v>10340310000</v>
+        <v>10283396000</v>
       </c>
       <c r="O587" t="s">
-        <v>105</v>
+        <v>65</v>
       </c>
       <c r="P587" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
     </row>
     <row r="588" spans="1:16">
       <c r="A588">
         <v>2026</v>
       </c>
       <c r="B588" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="C588">
-        <v>97805</v>
+        <v>97793</v>
       </c>
       <c r="D588" t="s">
         <v>17</v>
       </c>
       <c r="E588">
         <v>17</v>
       </c>
       <c r="F588">
-        <v>10284354000</v>
+        <v>10380096000</v>
       </c>
       <c r="O588" t="s">
-        <v>105</v>
+        <v>65</v>
       </c>
       <c r="P588" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
     </row>
     <row r="589" spans="1:16">
       <c r="A589">
         <v>2026</v>
       </c>
       <c r="B589" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="C589">
-        <v>97805</v>
+        <v>97793</v>
       </c>
       <c r="D589" t="s">
         <v>17</v>
       </c>
       <c r="E589">
         <v>17</v>
       </c>
       <c r="F589">
-        <v>10304645000</v>
+        <v>10288663000</v>
       </c>
       <c r="O589" t="s">
-        <v>105</v>
+        <v>65</v>
       </c>
       <c r="P589" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
     </row>
     <row r="590" spans="1:16">
       <c r="A590">
         <v>2026</v>
       </c>
       <c r="B590" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="C590">
-        <v>97805</v>
+        <v>97793</v>
       </c>
       <c r="D590" t="s">
         <v>17</v>
       </c>
       <c r="E590">
         <v>17</v>
       </c>
       <c r="F590">
-        <v>10292796000</v>
+        <v>10358139000</v>
       </c>
       <c r="O590" t="s">
-        <v>105</v>
+        <v>65</v>
       </c>
       <c r="P590" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
     </row>
     <row r="591" spans="1:16">
       <c r="A591">
         <v>2026</v>
       </c>
       <c r="B591" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="C591">
-        <v>97805</v>
+        <v>97793</v>
       </c>
       <c r="D591" t="s">
         <v>17</v>
       </c>
       <c r="E591">
         <v>17</v>
       </c>
       <c r="F591">
-        <v>10340377000</v>
+        <v>10289168000</v>
       </c>
       <c r="O591" t="s">
-        <v>105</v>
+        <v>65</v>
       </c>
       <c r="P591" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
     </row>
     <row r="592" spans="1:16">
       <c r="A592">
         <v>2026</v>
       </c>
       <c r="B592" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="C592">
-        <v>97805</v>
+        <v>97793</v>
       </c>
       <c r="D592" t="s">
         <v>17</v>
       </c>
       <c r="E592">
         <v>17</v>
       </c>
       <c r="F592">
-        <v>10340337000</v>
+        <v>10321012000</v>
       </c>
       <c r="O592" t="s">
-        <v>105</v>
+        <v>65</v>
       </c>
       <c r="P592" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
     </row>
     <row r="593" spans="1:16">
       <c r="A593">
         <v>2026</v>
       </c>
       <c r="B593" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="C593">
-        <v>97805</v>
+        <v>97793</v>
       </c>
       <c r="D593" t="s">
         <v>17</v>
       </c>
       <c r="E593">
         <v>17</v>
       </c>
       <c r="F593">
-        <v>10340349000</v>
+        <v>10289179000</v>
       </c>
       <c r="O593" t="s">
-        <v>105</v>
+        <v>65</v>
       </c>
       <c r="P593" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
     </row>
     <row r="594" spans="1:16">
       <c r="A594">
         <v>2026</v>
       </c>
       <c r="B594" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="C594">
-        <v>97805</v>
+        <v>97793</v>
       </c>
       <c r="D594" t="s">
         <v>17</v>
       </c>
       <c r="E594">
         <v>17</v>
       </c>
       <c r="F594">
-        <v>10280643000</v>
+        <v>10297063000</v>
       </c>
       <c r="O594" t="s">
-        <v>18</v>
+        <v>65</v>
       </c>
       <c r="P594" t="s">
-        <v>157</v>
+        <v>153</v>
       </c>
     </row>
     <row r="595" spans="1:16">
       <c r="A595">
         <v>2026</v>
       </c>
       <c r="B595" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="C595">
-        <v>97805</v>
+        <v>97793</v>
       </c>
       <c r="D595" t="s">
         <v>17</v>
       </c>
       <c r="E595">
         <v>17</v>
       </c>
       <c r="F595">
-        <v>10280621000</v>
+        <v>10351150000</v>
       </c>
       <c r="O595" t="s">
-        <v>18</v>
+        <v>65</v>
       </c>
       <c r="P595" t="s">
-        <v>157</v>
+        <v>153</v>
       </c>
     </row>
     <row r="596" spans="1:16">
       <c r="A596">
         <v>2026</v>
       </c>
       <c r="B596" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="C596">
-        <v>97805</v>
+        <v>97793</v>
       </c>
       <c r="D596" t="s">
         <v>17</v>
       </c>
       <c r="E596">
         <v>17</v>
       </c>
       <c r="F596">
-        <v>10340317000</v>
+        <v>10289167000</v>
       </c>
       <c r="O596" t="s">
-        <v>105</v>
+        <v>65</v>
       </c>
       <c r="P596" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
     </row>
     <row r="597" spans="1:16">
       <c r="A597">
         <v>2026</v>
       </c>
       <c r="B597" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="C597">
-        <v>97805</v>
+        <v>97793</v>
       </c>
       <c r="D597" t="s">
         <v>17</v>
       </c>
       <c r="E597">
         <v>17</v>
       </c>
       <c r="F597">
-        <v>10340329000</v>
+        <v>10288667000</v>
       </c>
       <c r="O597" t="s">
-        <v>105</v>
+        <v>65</v>
       </c>
       <c r="P597" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
     </row>
     <row r="598" spans="1:16">
       <c r="A598">
         <v>2026</v>
       </c>
       <c r="B598" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="C598">
-        <v>97805</v>
+        <v>97793</v>
       </c>
       <c r="D598" t="s">
         <v>17</v>
       </c>
       <c r="E598">
         <v>17</v>
       </c>
       <c r="F598">
-        <v>10340321000</v>
+        <v>10362993000</v>
       </c>
       <c r="O598" t="s">
-        <v>105</v>
+        <v>65</v>
       </c>
       <c r="P598" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
     </row>
     <row r="599" spans="1:16">
       <c r="A599">
         <v>2026</v>
       </c>
       <c r="B599" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="C599">
-        <v>97805</v>
+        <v>97793</v>
       </c>
       <c r="D599" t="s">
         <v>17</v>
       </c>
       <c r="E599">
         <v>17</v>
       </c>
       <c r="F599">
-        <v>10340355000</v>
+        <v>10281163000</v>
       </c>
       <c r="O599" t="s">
-        <v>105</v>
+        <v>65</v>
       </c>
       <c r="P599" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
     </row>
     <row r="600" spans="1:16">
       <c r="A600">
         <v>2026</v>
       </c>
       <c r="B600" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="C600">
-        <v>97805</v>
+        <v>97793</v>
       </c>
       <c r="D600" t="s">
         <v>17</v>
       </c>
       <c r="E600">
         <v>17</v>
       </c>
       <c r="F600">
-        <v>10340309000</v>
+        <v>10288668000</v>
       </c>
       <c r="O600" t="s">
-        <v>105</v>
+        <v>65</v>
       </c>
       <c r="P600" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
     </row>
     <row r="601" spans="1:16">
       <c r="A601">
         <v>2026</v>
       </c>
       <c r="B601" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="C601">
-        <v>97805</v>
+        <v>97793</v>
       </c>
       <c r="D601" t="s">
         <v>17</v>
       </c>
       <c r="E601">
         <v>17</v>
       </c>
       <c r="F601">
-        <v>10280623000</v>
+        <v>10283371000</v>
       </c>
       <c r="O601" t="s">
-        <v>18</v>
+        <v>65</v>
       </c>
       <c r="P601" t="s">
-        <v>157</v>
+        <v>153</v>
       </c>
     </row>
     <row r="602" spans="1:16">
       <c r="A602">
         <v>2026</v>
       </c>
       <c r="B602" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="C602">
-        <v>97805</v>
+        <v>97793</v>
       </c>
       <c r="D602" t="s">
         <v>17</v>
       </c>
       <c r="E602">
         <v>17</v>
       </c>
       <c r="F602">
-        <v>10280598000</v>
+        <v>10289212000</v>
       </c>
       <c r="O602" t="s">
-        <v>18</v>
+        <v>65</v>
       </c>
       <c r="P602" t="s">
-        <v>157</v>
+        <v>153</v>
       </c>
     </row>
     <row r="603" spans="1:16">
       <c r="A603">
         <v>2026</v>
       </c>
       <c r="B603" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="C603">
-        <v>97805</v>
+        <v>97793</v>
       </c>
       <c r="D603" t="s">
         <v>17</v>
       </c>
       <c r="E603">
         <v>17</v>
       </c>
       <c r="F603">
-        <v>10291755000</v>
+        <v>10283418000</v>
       </c>
       <c r="O603" t="s">
-        <v>105</v>
+        <v>65</v>
       </c>
       <c r="P603" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
     </row>
     <row r="604" spans="1:16">
       <c r="A604">
         <v>2026</v>
       </c>
       <c r="B604" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="C604">
-        <v>97805</v>
+        <v>97793</v>
       </c>
       <c r="D604" t="s">
         <v>17</v>
       </c>
       <c r="E604">
         <v>17</v>
       </c>
       <c r="F604">
-        <v>10280632000</v>
+        <v>10341140000</v>
       </c>
       <c r="O604" t="s">
-        <v>18</v>
+        <v>65</v>
       </c>
       <c r="P604" t="s">
-        <v>157</v>
+        <v>153</v>
       </c>
     </row>
     <row r="605" spans="1:16">
       <c r="A605">
         <v>2026</v>
       </c>
       <c r="B605" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="C605">
-        <v>97805</v>
+        <v>97795</v>
       </c>
       <c r="D605" t="s">
         <v>17</v>
       </c>
       <c r="E605">
         <v>17</v>
       </c>
       <c r="F605">
-        <v>10280616000</v>
+        <v>10288425000</v>
       </c>
       <c r="O605" t="s">
         <v>18</v>
       </c>
       <c r="P605" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
     </row>
     <row r="606" spans="1:16">
       <c r="A606">
         <v>2026</v>
       </c>
       <c r="B606" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="C606">
-        <v>97805</v>
+        <v>97795</v>
       </c>
       <c r="D606" t="s">
         <v>17</v>
       </c>
       <c r="E606">
         <v>17</v>
       </c>
       <c r="F606">
-        <v>10280629000</v>
+        <v>10287223000</v>
       </c>
       <c r="O606" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="P606" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
     </row>
     <row r="607" spans="1:16">
       <c r="A607">
         <v>2026</v>
       </c>
       <c r="B607" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="C607">
-        <v>97805</v>
+        <v>97795</v>
       </c>
       <c r="D607" t="s">
         <v>17</v>
       </c>
       <c r="E607">
         <v>17</v>
       </c>
       <c r="F607">
-        <v>10280635000</v>
+        <v>10285623000</v>
       </c>
       <c r="O607" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="P607" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
     </row>
     <row r="608" spans="1:16">
       <c r="A608">
         <v>2026</v>
       </c>
       <c r="B608" t="s">
+        <v>154</v>
+      </c>
+      <c r="C608">
+        <v>97795</v>
+      </c>
+      <c r="D608" t="s">
+        <v>17</v>
+      </c>
+      <c r="E608">
+        <v>17</v>
+      </c>
+      <c r="F608">
+        <v>10288418000</v>
+      </c>
+      <c r="O608" t="s">
+        <v>18</v>
+      </c>
+      <c r="P608" t="s">
         <v>155</v>
-      </c>
-[...16 lines deleted...]
-        <v>156</v>
       </c>
     </row>
     <row r="609" spans="1:16">
       <c r="A609">
         <v>2026</v>
       </c>
       <c r="B609" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="C609">
-        <v>97805</v>
+        <v>97795</v>
       </c>
       <c r="D609" t="s">
         <v>17</v>
       </c>
       <c r="E609">
         <v>17</v>
       </c>
       <c r="F609">
-        <v>10280610000</v>
+        <v>10282801000</v>
       </c>
       <c r="O609" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="P609" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
     </row>
     <row r="610" spans="1:16">
       <c r="A610">
         <v>2026</v>
       </c>
       <c r="B610" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="C610">
-        <v>97805</v>
+        <v>97795</v>
       </c>
       <c r="D610" t="s">
         <v>17</v>
       </c>
       <c r="E610">
         <v>17</v>
       </c>
       <c r="F610">
-        <v>10280627000</v>
+        <v>10282814000</v>
       </c>
       <c r="O610" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="P610" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
     </row>
     <row r="611" spans="1:16">
       <c r="A611">
         <v>2026</v>
       </c>
       <c r="B611" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="C611">
-        <v>97805</v>
+        <v>97795</v>
       </c>
       <c r="D611" t="s">
         <v>17</v>
       </c>
       <c r="E611">
         <v>17</v>
       </c>
       <c r="F611">
-        <v>10280613000</v>
+        <v>10285629000</v>
       </c>
       <c r="O611" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="P611" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
     </row>
     <row r="612" spans="1:16">
       <c r="A612">
         <v>2026</v>
       </c>
       <c r="B612" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="C612">
-        <v>97805</v>
+        <v>97795</v>
       </c>
       <c r="D612" t="s">
         <v>17</v>
       </c>
       <c r="E612">
         <v>17</v>
       </c>
       <c r="F612">
-        <v>10340371000</v>
+        <v>10287225000</v>
       </c>
       <c r="O612" t="s">
-        <v>105</v>
+        <v>23</v>
       </c>
       <c r="P612" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="613" spans="1:16">
       <c r="A613">
         <v>2026</v>
       </c>
       <c r="B613" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="C613">
-        <v>97805</v>
+        <v>97795</v>
       </c>
       <c r="D613" t="s">
         <v>17</v>
       </c>
       <c r="E613">
         <v>17</v>
       </c>
       <c r="F613">
-        <v>10280602000</v>
+        <v>10282798000</v>
       </c>
       <c r="O613" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="P613" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
     </row>
     <row r="614" spans="1:16">
       <c r="A614">
         <v>2026</v>
       </c>
       <c r="B614" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="C614">
-        <v>97805</v>
+        <v>97795</v>
       </c>
       <c r="D614" t="s">
         <v>17</v>
       </c>
       <c r="E614">
         <v>17</v>
       </c>
       <c r="F614">
-        <v>10340308000</v>
+        <v>10287224000</v>
       </c>
       <c r="O614" t="s">
-        <v>105</v>
+        <v>23</v>
       </c>
       <c r="P614" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="615" spans="1:16">
       <c r="A615">
         <v>2026</v>
       </c>
       <c r="B615" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="C615">
-        <v>97806</v>
+        <v>97795</v>
       </c>
       <c r="D615" t="s">
         <v>17</v>
       </c>
       <c r="E615">
         <v>17</v>
       </c>
       <c r="F615">
-        <v>10318872000</v>
+        <v>10290490000</v>
       </c>
       <c r="O615" t="s">
-        <v>63</v>
+        <v>23</v>
       </c>
       <c r="P615" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
     </row>
     <row r="616" spans="1:16">
       <c r="A616">
         <v>2026</v>
       </c>
       <c r="B616" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="C616">
-        <v>97806</v>
+        <v>97795</v>
       </c>
       <c r="D616" t="s">
         <v>17</v>
       </c>
       <c r="E616">
         <v>17</v>
       </c>
       <c r="F616">
-        <v>10348764000</v>
+        <v>10333673000</v>
       </c>
       <c r="O616" t="s">
-        <v>63</v>
+        <v>18</v>
       </c>
       <c r="P616" t="s">
-        <v>159</v>
+        <v>155</v>
       </c>
     </row>
     <row r="617" spans="1:16">
       <c r="A617">
         <v>2026</v>
       </c>
       <c r="B617" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="C617">
-        <v>97806</v>
+        <v>97795</v>
       </c>
       <c r="D617" t="s">
         <v>17</v>
       </c>
       <c r="E617">
         <v>17</v>
       </c>
       <c r="F617">
-        <v>10289554000</v>
+        <v>10290494000</v>
       </c>
       <c r="O617" t="s">
-        <v>63</v>
+        <v>23</v>
       </c>
       <c r="P617" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
     </row>
     <row r="618" spans="1:16">
       <c r="A618">
         <v>2026</v>
       </c>
       <c r="B618" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="C618">
-        <v>97806</v>
+        <v>97795</v>
       </c>
       <c r="D618" t="s">
         <v>17</v>
       </c>
       <c r="E618">
         <v>17</v>
       </c>
       <c r="F618">
-        <v>10289553000</v>
+        <v>10288326000</v>
       </c>
       <c r="O618" t="s">
-        <v>63</v>
+        <v>23</v>
       </c>
       <c r="P618" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
     </row>
     <row r="619" spans="1:16">
       <c r="A619">
         <v>2026</v>
       </c>
       <c r="B619" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="C619">
-        <v>97806</v>
+        <v>97795</v>
       </c>
       <c r="D619" t="s">
         <v>17</v>
       </c>
       <c r="E619">
         <v>17</v>
       </c>
       <c r="F619">
-        <v>10358133000</v>
+        <v>10282777000</v>
       </c>
       <c r="O619" t="s">
-        <v>63</v>
+        <v>23</v>
       </c>
       <c r="P619" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
     </row>
     <row r="620" spans="1:16">
       <c r="A620">
         <v>2026</v>
       </c>
       <c r="B620" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="C620">
-        <v>97806</v>
+        <v>97795</v>
       </c>
       <c r="D620" t="s">
         <v>17</v>
       </c>
       <c r="E620">
         <v>17</v>
       </c>
       <c r="F620">
-        <v>10323064000</v>
+        <v>10282781000</v>
       </c>
       <c r="O620" t="s">
-        <v>63</v>
+        <v>23</v>
       </c>
       <c r="P620" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
     </row>
     <row r="621" spans="1:16">
       <c r="A621">
         <v>2026</v>
       </c>
       <c r="B621" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="C621">
-        <v>97806</v>
+        <v>97795</v>
       </c>
       <c r="D621" t="s">
         <v>17</v>
       </c>
       <c r="E621">
         <v>17</v>
       </c>
       <c r="F621">
-        <v>10326665000</v>
+        <v>10282819000</v>
       </c>
       <c r="O621" t="s">
-        <v>63</v>
+        <v>23</v>
       </c>
       <c r="P621" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
     </row>
     <row r="622" spans="1:16">
       <c r="A622">
         <v>2026</v>
       </c>
       <c r="B622" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="C622">
-        <v>97806</v>
+        <v>97795</v>
       </c>
       <c r="D622" t="s">
         <v>17</v>
       </c>
       <c r="E622">
         <v>17</v>
       </c>
       <c r="F622">
-        <v>10289555000</v>
+        <v>10285616000</v>
       </c>
       <c r="O622" t="s">
-        <v>63</v>
+        <v>23</v>
       </c>
       <c r="P622" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
     </row>
     <row r="623" spans="1:16">
       <c r="A623">
         <v>2026</v>
       </c>
       <c r="B623" t="s">
-        <v>160</v>
+        <v>154</v>
       </c>
       <c r="C623">
-        <v>97807</v>
+        <v>97795</v>
       </c>
       <c r="D623" t="s">
         <v>17</v>
       </c>
       <c r="E623">
         <v>17</v>
       </c>
       <c r="F623">
-        <v>10331252000</v>
+        <v>10282811000</v>
       </c>
       <c r="O623" t="s">
-        <v>110</v>
+        <v>23</v>
       </c>
       <c r="P623" t="s">
-        <v>161</v>
+        <v>156</v>
       </c>
     </row>
     <row r="624" spans="1:16">
       <c r="A624">
         <v>2026</v>
       </c>
       <c r="B624" t="s">
-        <v>160</v>
+        <v>154</v>
       </c>
       <c r="C624">
-        <v>97807</v>
+        <v>97795</v>
       </c>
       <c r="D624" t="s">
         <v>17</v>
       </c>
       <c r="E624">
         <v>17</v>
       </c>
       <c r="F624">
-        <v>10290443000</v>
+        <v>10288400000</v>
       </c>
       <c r="O624" t="s">
-        <v>110</v>
+        <v>18</v>
       </c>
       <c r="P624" t="s">
-        <v>161</v>
+        <v>155</v>
       </c>
     </row>
     <row r="625" spans="1:16">
       <c r="A625">
         <v>2026</v>
       </c>
       <c r="B625" t="s">
-        <v>160</v>
+        <v>154</v>
       </c>
       <c r="C625">
-        <v>97807</v>
+        <v>97795</v>
       </c>
       <c r="D625" t="s">
         <v>17</v>
       </c>
       <c r="E625">
         <v>17</v>
       </c>
       <c r="F625">
-        <v>10315616000</v>
+        <v>10282807000</v>
       </c>
       <c r="O625" t="s">
-        <v>110</v>
+        <v>23</v>
       </c>
       <c r="P625" t="s">
-        <v>161</v>
+        <v>156</v>
       </c>
     </row>
     <row r="626" spans="1:16">
       <c r="A626">
         <v>2026</v>
       </c>
       <c r="B626" t="s">
-        <v>160</v>
+        <v>154</v>
       </c>
       <c r="C626">
-        <v>97807</v>
+        <v>97795</v>
       </c>
       <c r="D626" t="s">
         <v>17</v>
       </c>
       <c r="E626">
         <v>17</v>
       </c>
       <c r="F626">
-        <v>10338843000</v>
+        <v>10290493000</v>
       </c>
       <c r="O626" t="s">
-        <v>110</v>
+        <v>23</v>
       </c>
       <c r="P626" t="s">
-        <v>161</v>
+        <v>156</v>
       </c>
     </row>
     <row r="627" spans="1:16">
       <c r="A627">
         <v>2026</v>
       </c>
       <c r="B627" t="s">
-        <v>160</v>
+        <v>154</v>
       </c>
       <c r="C627">
-        <v>97807</v>
+        <v>97795</v>
       </c>
       <c r="D627" t="s">
         <v>17</v>
       </c>
       <c r="E627">
         <v>17</v>
       </c>
       <c r="F627">
-        <v>10285865000</v>
+        <v>10347109000</v>
       </c>
       <c r="O627" t="s">
-        <v>110</v>
+        <v>23</v>
       </c>
       <c r="P627" t="s">
-        <v>161</v>
+        <v>156</v>
       </c>
     </row>
     <row r="628" spans="1:16">
       <c r="A628">
         <v>2026</v>
       </c>
       <c r="B628" t="s">
-        <v>160</v>
+        <v>154</v>
       </c>
       <c r="C628">
-        <v>97807</v>
+        <v>97795</v>
       </c>
       <c r="D628" t="s">
         <v>17</v>
       </c>
       <c r="E628">
         <v>17</v>
       </c>
       <c r="F628">
-        <v>10313213000</v>
+        <v>10309586000</v>
       </c>
       <c r="O628" t="s">
-        <v>110</v>
+        <v>18</v>
       </c>
       <c r="P628" t="s">
-        <v>161</v>
+        <v>155</v>
       </c>
     </row>
     <row r="629" spans="1:16">
       <c r="A629">
         <v>2026</v>
       </c>
       <c r="B629" t="s">
-        <v>160</v>
+        <v>154</v>
       </c>
       <c r="C629">
-        <v>97807</v>
+        <v>97795</v>
       </c>
       <c r="D629" t="s">
         <v>17</v>
       </c>
       <c r="E629">
         <v>17</v>
       </c>
       <c r="F629">
-        <v>10337101000</v>
+        <v>10287226000</v>
       </c>
       <c r="O629" t="s">
-        <v>110</v>
+        <v>23</v>
       </c>
       <c r="P629" t="s">
-        <v>161</v>
+        <v>156</v>
       </c>
     </row>
     <row r="630" spans="1:16">
       <c r="A630">
         <v>2026</v>
       </c>
       <c r="B630" t="s">
-        <v>160</v>
+        <v>154</v>
       </c>
       <c r="C630">
-        <v>97807</v>
+        <v>97795</v>
       </c>
       <c r="D630" t="s">
         <v>17</v>
       </c>
       <c r="E630">
         <v>17</v>
       </c>
       <c r="F630">
-        <v>10290602000</v>
+        <v>10347104000</v>
       </c>
       <c r="O630" t="s">
-        <v>110</v>
+        <v>23</v>
       </c>
       <c r="P630" t="s">
-        <v>161</v>
+        <v>156</v>
       </c>
     </row>
     <row r="631" spans="1:16">
       <c r="A631">
         <v>2026</v>
       </c>
       <c r="B631" t="s">
-        <v>160</v>
+        <v>154</v>
       </c>
       <c r="C631">
-        <v>97807</v>
+        <v>97795</v>
       </c>
       <c r="D631" t="s">
         <v>17</v>
       </c>
       <c r="E631">
         <v>17</v>
       </c>
       <c r="F631">
-        <v>10338825000</v>
+        <v>10285608000</v>
       </c>
       <c r="O631" t="s">
-        <v>110</v>
+        <v>23</v>
       </c>
       <c r="P631" t="s">
-        <v>161</v>
+        <v>156</v>
       </c>
     </row>
     <row r="632" spans="1:16">
       <c r="A632">
         <v>2026</v>
       </c>
       <c r="B632" t="s">
-        <v>160</v>
+        <v>154</v>
       </c>
       <c r="C632">
-        <v>97807</v>
+        <v>97795</v>
       </c>
       <c r="D632" t="s">
         <v>17</v>
       </c>
       <c r="E632">
         <v>17</v>
       </c>
       <c r="F632">
-        <v>10327583000</v>
+        <v>10290488000</v>
       </c>
       <c r="O632" t="s">
-        <v>110</v>
+        <v>23</v>
       </c>
       <c r="P632" t="s">
-        <v>161</v>
+        <v>156</v>
       </c>
     </row>
     <row r="633" spans="1:16">
       <c r="A633">
         <v>2026</v>
       </c>
       <c r="B633" t="s">
-        <v>162</v>
+        <v>157</v>
       </c>
       <c r="C633">
-        <v>97810</v>
+        <v>97797</v>
       </c>
       <c r="D633" t="s">
         <v>17</v>
       </c>
       <c r="E633">
         <v>17</v>
       </c>
       <c r="F633">
-        <v>10288679000</v>
+        <v>10348395000</v>
       </c>
       <c r="O633" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="P633" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
     </row>
     <row r="634" spans="1:16">
       <c r="A634">
         <v>2026</v>
       </c>
       <c r="B634" t="s">
-        <v>162</v>
+        <v>157</v>
       </c>
       <c r="C634">
-        <v>97810</v>
+        <v>97797</v>
       </c>
       <c r="D634" t="s">
         <v>17</v>
       </c>
       <c r="E634">
         <v>17</v>
       </c>
       <c r="F634">
-        <v>10289380000</v>
+        <v>10329586000</v>
       </c>
       <c r="O634" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="P634" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
     </row>
     <row r="635" spans="1:16">
       <c r="A635">
         <v>2026</v>
       </c>
       <c r="B635" t="s">
-        <v>162</v>
+        <v>157</v>
       </c>
       <c r="C635">
-        <v>97810</v>
+        <v>97797</v>
       </c>
       <c r="D635" t="s">
         <v>17</v>
       </c>
       <c r="E635">
         <v>17</v>
       </c>
       <c r="F635">
-        <v>10327795000</v>
+        <v>10329589000</v>
       </c>
       <c r="O635" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="P635" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
     </row>
     <row r="636" spans="1:16">
       <c r="A636">
         <v>2026</v>
       </c>
       <c r="B636" t="s">
-        <v>162</v>
+        <v>157</v>
       </c>
       <c r="C636">
-        <v>97810</v>
+        <v>97797</v>
       </c>
       <c r="D636" t="s">
         <v>17</v>
       </c>
       <c r="E636">
         <v>17</v>
       </c>
       <c r="F636">
-        <v>10327967000</v>
+        <v>10329460000</v>
       </c>
       <c r="O636" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="P636" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
     </row>
     <row r="637" spans="1:16">
       <c r="A637">
         <v>2026</v>
       </c>
       <c r="B637" t="s">
-        <v>162</v>
+        <v>157</v>
       </c>
       <c r="C637">
-        <v>97810</v>
+        <v>97797</v>
       </c>
       <c r="D637" t="s">
         <v>17</v>
       </c>
       <c r="E637">
         <v>17</v>
       </c>
       <c r="F637">
-        <v>10358516000</v>
+        <v>10329452000</v>
       </c>
       <c r="O637" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="P637" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
     </row>
     <row r="638" spans="1:16">
       <c r="A638">
         <v>2026</v>
       </c>
       <c r="B638" t="s">
-        <v>162</v>
+        <v>157</v>
       </c>
       <c r="C638">
-        <v>97810</v>
+        <v>97797</v>
       </c>
       <c r="D638" t="s">
         <v>17</v>
       </c>
       <c r="E638">
         <v>17</v>
       </c>
       <c r="F638">
-        <v>10358504000</v>
+        <v>10283863000</v>
       </c>
       <c r="O638" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="P638" t="s">
-        <v>163</v>
+        <v>159</v>
       </c>
     </row>
     <row r="639" spans="1:16">
       <c r="A639">
         <v>2026</v>
       </c>
       <c r="B639" t="s">
-        <v>164</v>
+        <v>157</v>
       </c>
       <c r="C639">
-        <v>97811</v>
+        <v>97797</v>
       </c>
       <c r="D639" t="s">
         <v>17</v>
       </c>
       <c r="E639">
         <v>17</v>
       </c>
       <c r="F639">
-        <v>10297905000</v>
+        <v>10329457000</v>
       </c>
       <c r="O639" t="s">
-        <v>41</v>
+        <v>30</v>
       </c>
       <c r="P639" t="s">
-        <v>165</v>
+        <v>158</v>
       </c>
     </row>
     <row r="640" spans="1:16">
       <c r="A640">
         <v>2026</v>
       </c>
       <c r="B640" t="s">
-        <v>164</v>
+        <v>160</v>
       </c>
       <c r="C640">
-        <v>97811</v>
+        <v>97798</v>
       </c>
       <c r="D640" t="s">
         <v>17</v>
       </c>
       <c r="E640">
         <v>17</v>
       </c>
       <c r="F640">
-        <v>10356328000</v>
+        <v>10348751000</v>
       </c>
       <c r="O640" t="s">
-        <v>41</v>
+        <v>93</v>
       </c>
       <c r="P640" t="s">
-        <v>165</v>
+        <v>161</v>
       </c>
     </row>
     <row r="641" spans="1:16">
       <c r="A641">
         <v>2026</v>
       </c>
       <c r="B641" t="s">
-        <v>164</v>
+        <v>160</v>
       </c>
       <c r="C641">
-        <v>97811</v>
+        <v>97798</v>
       </c>
       <c r="D641" t="s">
         <v>17</v>
       </c>
       <c r="E641">
         <v>17</v>
       </c>
       <c r="F641">
-        <v>10280493000</v>
+        <v>10348359000</v>
       </c>
       <c r="O641" t="s">
-        <v>41</v>
+        <v>93</v>
       </c>
       <c r="P641" t="s">
-        <v>165</v>
+        <v>161</v>
       </c>
     </row>
     <row r="642" spans="1:16">
       <c r="A642">
         <v>2026</v>
       </c>
       <c r="B642" t="s">
-        <v>164</v>
+        <v>160</v>
       </c>
       <c r="C642">
-        <v>97811</v>
+        <v>97798</v>
       </c>
       <c r="D642" t="s">
         <v>17</v>
       </c>
       <c r="E642">
         <v>17</v>
       </c>
       <c r="F642">
-        <v>10312519000</v>
+        <v>10356275000</v>
       </c>
       <c r="O642" t="s">
-        <v>41</v>
+        <v>93</v>
       </c>
       <c r="P642" t="s">
-        <v>165</v>
+        <v>161</v>
       </c>
     </row>
     <row r="643" spans="1:16">
       <c r="A643">
         <v>2026</v>
       </c>
       <c r="B643" t="s">
-        <v>164</v>
+        <v>160</v>
       </c>
       <c r="C643">
-        <v>97811</v>
+        <v>97798</v>
       </c>
       <c r="D643" t="s">
         <v>17</v>
       </c>
       <c r="E643">
         <v>17</v>
       </c>
       <c r="F643">
-        <v>10280673000</v>
+        <v>10323540000</v>
       </c>
       <c r="O643" t="s">
-        <v>41</v>
+        <v>93</v>
       </c>
       <c r="P643" t="s">
-        <v>165</v>
+        <v>161</v>
       </c>
     </row>
     <row r="644" spans="1:16">
       <c r="A644">
         <v>2026</v>
       </c>
       <c r="B644" t="s">
-        <v>164</v>
+        <v>160</v>
       </c>
       <c r="C644">
-        <v>97811</v>
+        <v>97798</v>
       </c>
       <c r="D644" t="s">
         <v>17</v>
       </c>
       <c r="E644">
         <v>17</v>
       </c>
       <c r="F644">
-        <v>10280676000</v>
+        <v>10354536000</v>
       </c>
       <c r="O644" t="s">
-        <v>41</v>
+        <v>93</v>
       </c>
       <c r="P644" t="s">
-        <v>165</v>
+        <v>161</v>
       </c>
     </row>
     <row r="645" spans="1:16">
       <c r="A645">
         <v>2026</v>
       </c>
       <c r="B645" t="s">
-        <v>164</v>
+        <v>160</v>
       </c>
       <c r="C645">
-        <v>97811</v>
+        <v>97798</v>
       </c>
       <c r="D645" t="s">
         <v>17</v>
       </c>
       <c r="E645">
         <v>17</v>
       </c>
       <c r="F645">
-        <v>10280678000</v>
+        <v>10385313000</v>
       </c>
       <c r="O645" t="s">
-        <v>41</v>
+        <v>93</v>
       </c>
       <c r="P645" t="s">
-        <v>165</v>
+        <v>161</v>
       </c>
     </row>
     <row r="646" spans="1:16">
       <c r="A646">
         <v>2026</v>
       </c>
       <c r="B646" t="s">
-        <v>164</v>
+        <v>160</v>
       </c>
       <c r="C646">
-        <v>97811</v>
+        <v>97798</v>
       </c>
       <c r="D646" t="s">
         <v>17</v>
       </c>
       <c r="E646">
         <v>17</v>
       </c>
       <c r="F646">
-        <v>10280674000</v>
+        <v>10385266000</v>
       </c>
       <c r="O646" t="s">
-        <v>41</v>
+        <v>93</v>
       </c>
       <c r="P646" t="s">
-        <v>165</v>
+        <v>161</v>
       </c>
     </row>
     <row r="647" spans="1:16">
       <c r="A647">
         <v>2026</v>
       </c>
       <c r="B647" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="C647">
-        <v>97811</v>
+        <v>97801</v>
       </c>
       <c r="D647" t="s">
         <v>17</v>
       </c>
       <c r="E647">
         <v>17</v>
       </c>
       <c r="F647">
-        <v>10280498000</v>
+        <v>10369994000</v>
       </c>
       <c r="O647" t="s">
-        <v>41</v>
+        <v>65</v>
       </c>
       <c r="P647" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
     </row>
     <row r="648" spans="1:16">
       <c r="A648">
         <v>2026</v>
       </c>
       <c r="B648" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="C648">
-        <v>97811</v>
+        <v>97801</v>
       </c>
       <c r="D648" t="s">
         <v>17</v>
       </c>
       <c r="E648">
         <v>17</v>
       </c>
       <c r="F648">
-        <v>10280510000</v>
+        <v>10376279000</v>
       </c>
       <c r="O648" t="s">
-        <v>41</v>
+        <v>65</v>
       </c>
       <c r="P648" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
     </row>
     <row r="649" spans="1:16">
       <c r="A649">
         <v>2026</v>
       </c>
       <c r="B649" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="C649">
-        <v>97811</v>
+        <v>97801</v>
       </c>
       <c r="D649" t="s">
         <v>17</v>
       </c>
       <c r="E649">
         <v>17</v>
       </c>
       <c r="F649">
-        <v>10280506000</v>
+        <v>10296203000</v>
       </c>
       <c r="O649" t="s">
-        <v>41</v>
+        <v>65</v>
       </c>
       <c r="P649" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
     </row>
     <row r="650" spans="1:16">
       <c r="A650">
         <v>2026</v>
       </c>
       <c r="B650" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="C650">
-        <v>97811</v>
+        <v>97801</v>
       </c>
       <c r="D650" t="s">
         <v>17</v>
       </c>
       <c r="E650">
         <v>17</v>
       </c>
       <c r="F650">
-        <v>10333741000</v>
+        <v>10279552000</v>
       </c>
       <c r="O650" t="s">
-        <v>41</v>
+        <v>65</v>
       </c>
       <c r="P650" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
     </row>
     <row r="651" spans="1:16">
       <c r="A651">
         <v>2026</v>
       </c>
       <c r="B651" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="C651">
-        <v>97811</v>
+        <v>97801</v>
       </c>
       <c r="D651" t="s">
         <v>17</v>
       </c>
       <c r="E651">
         <v>17</v>
       </c>
       <c r="F651">
-        <v>10343494000</v>
+        <v>10279550000</v>
       </c>
       <c r="O651" t="s">
-        <v>41</v>
+        <v>65</v>
       </c>
       <c r="P651" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
     </row>
     <row r="652" spans="1:16">
       <c r="A652">
         <v>2026</v>
       </c>
       <c r="B652" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="C652">
-        <v>97811</v>
+        <v>97801</v>
       </c>
       <c r="D652" t="s">
         <v>17</v>
       </c>
       <c r="E652">
         <v>17</v>
       </c>
       <c r="F652">
-        <v>10328767000</v>
+        <v>10279554000</v>
       </c>
       <c r="O652" t="s">
-        <v>41</v>
+        <v>65</v>
       </c>
       <c r="P652" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
     </row>
     <row r="653" spans="1:16">
       <c r="A653">
         <v>2026</v>
       </c>
       <c r="B653" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="C653">
-        <v>97811</v>
+        <v>97801</v>
       </c>
       <c r="D653" t="s">
         <v>17</v>
       </c>
       <c r="E653">
         <v>17</v>
       </c>
       <c r="F653">
-        <v>10360158000</v>
+        <v>10279539000</v>
       </c>
       <c r="O653" t="s">
-        <v>41</v>
+        <v>65</v>
       </c>
       <c r="P653" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
     </row>
     <row r="654" spans="1:16">
       <c r="A654">
         <v>2026</v>
       </c>
       <c r="B654" t="s">
         <v>164</v>
       </c>
       <c r="C654">
-        <v>97811</v>
+        <v>97803</v>
       </c>
       <c r="D654" t="s">
         <v>17</v>
       </c>
       <c r="E654">
         <v>17</v>
       </c>
       <c r="F654">
-        <v>10358970000</v>
+        <v>10378714000</v>
       </c>
       <c r="O654" t="s">
-        <v>41</v>
+        <v>122</v>
       </c>
       <c r="P654" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="655" spans="1:16">
       <c r="A655">
         <v>2026</v>
       </c>
       <c r="B655" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="C655">
-        <v>97879</v>
+        <v>97803</v>
       </c>
       <c r="D655" t="s">
         <v>17</v>
       </c>
       <c r="E655">
         <v>17</v>
       </c>
       <c r="F655">
-        <v>10318074000</v>
+        <v>10314243000</v>
       </c>
       <c r="O655" t="s">
-        <v>27</v>
+        <v>122</v>
       </c>
       <c r="P655" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
     </row>
     <row r="656" spans="1:16">
       <c r="A656">
         <v>2026</v>
       </c>
       <c r="B656" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="C656">
-        <v>97879</v>
+        <v>97803</v>
       </c>
       <c r="D656" t="s">
         <v>17</v>
       </c>
       <c r="E656">
         <v>17</v>
       </c>
       <c r="F656">
-        <v>10310158000</v>
+        <v>10279541000</v>
       </c>
       <c r="O656" t="s">
-        <v>27</v>
+        <v>122</v>
       </c>
       <c r="P656" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
     </row>
     <row r="657" spans="1:16">
       <c r="A657">
         <v>2026</v>
       </c>
       <c r="B657" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="C657">
-        <v>97879</v>
+        <v>97803</v>
       </c>
       <c r="D657" t="s">
         <v>17</v>
       </c>
       <c r="E657">
         <v>17</v>
       </c>
       <c r="F657">
-        <v>10277709000</v>
+        <v>10278264000</v>
       </c>
       <c r="O657" t="s">
-        <v>27</v>
+        <v>122</v>
       </c>
       <c r="P657" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
     </row>
     <row r="658" spans="1:16">
       <c r="A658">
         <v>2026</v>
       </c>
       <c r="B658" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="C658">
-        <v>97879</v>
+        <v>97803</v>
       </c>
       <c r="D658" t="s">
         <v>17</v>
       </c>
       <c r="E658">
         <v>17</v>
       </c>
       <c r="F658">
-        <v>10310230000</v>
+        <v>10318363000</v>
       </c>
       <c r="O658" t="s">
-        <v>27</v>
+        <v>122</v>
       </c>
       <c r="P658" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
     </row>
     <row r="659" spans="1:16">
       <c r="A659">
         <v>2026</v>
       </c>
       <c r="B659" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="C659">
-        <v>97879</v>
+        <v>97803</v>
       </c>
       <c r="D659" t="s">
         <v>17</v>
       </c>
       <c r="E659">
         <v>17</v>
       </c>
       <c r="F659">
-        <v>10277705000</v>
+        <v>10305173000</v>
       </c>
       <c r="O659" t="s">
-        <v>27</v>
+        <v>122</v>
       </c>
       <c r="P659" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
     </row>
     <row r="660" spans="1:16">
       <c r="A660">
         <v>2026</v>
       </c>
       <c r="B660" t="s">
+        <v>164</v>
+      </c>
+      <c r="C660">
+        <v>97803</v>
+      </c>
+      <c r="D660" t="s">
+        <v>17</v>
+      </c>
+      <c r="E660">
+        <v>17</v>
+      </c>
+      <c r="F660">
+        <v>10279535000</v>
+      </c>
+      <c r="O660" t="s">
+        <v>122</v>
+      </c>
+      <c r="P660" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="661" spans="1:16">
+      <c r="A661">
+        <v>2026</v>
+      </c>
+      <c r="B661" t="s">
+        <v>164</v>
+      </c>
+      <c r="C661">
+        <v>97803</v>
+      </c>
+      <c r="D661" t="s">
+        <v>17</v>
+      </c>
+      <c r="E661">
+        <v>17</v>
+      </c>
+      <c r="F661">
+        <v>10347631000</v>
+      </c>
+      <c r="O661" t="s">
+        <v>122</v>
+      </c>
+      <c r="P661" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="662" spans="1:16">
+      <c r="A662">
+        <v>2026</v>
+      </c>
+      <c r="B662" t="s">
+        <v>164</v>
+      </c>
+      <c r="C662">
+        <v>97803</v>
+      </c>
+      <c r="D662" t="s">
+        <v>17</v>
+      </c>
+      <c r="E662">
+        <v>17</v>
+      </c>
+      <c r="F662">
+        <v>10318897000</v>
+      </c>
+      <c r="O662" t="s">
+        <v>122</v>
+      </c>
+      <c r="P662" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="663" spans="1:16">
+      <c r="A663">
+        <v>2026</v>
+      </c>
+      <c r="B663" t="s">
+        <v>164</v>
+      </c>
+      <c r="C663">
+        <v>97803</v>
+      </c>
+      <c r="D663" t="s">
+        <v>17</v>
+      </c>
+      <c r="E663">
+        <v>17</v>
+      </c>
+      <c r="F663">
+        <v>10314195000</v>
+      </c>
+      <c r="O663" t="s">
+        <v>122</v>
+      </c>
+      <c r="P663" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="664" spans="1:16">
+      <c r="A664">
+        <v>2026</v>
+      </c>
+      <c r="B664" t="s">
+        <v>164</v>
+      </c>
+      <c r="C664">
+        <v>97803</v>
+      </c>
+      <c r="D664" t="s">
+        <v>17</v>
+      </c>
+      <c r="E664">
+        <v>17</v>
+      </c>
+      <c r="F664">
+        <v>10327660000</v>
+      </c>
+      <c r="O664" t="s">
+        <v>122</v>
+      </c>
+      <c r="P664" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="665" spans="1:16">
+      <c r="A665">
+        <v>2026</v>
+      </c>
+      <c r="B665" t="s">
+        <v>164</v>
+      </c>
+      <c r="C665">
+        <v>97803</v>
+      </c>
+      <c r="D665" t="s">
+        <v>17</v>
+      </c>
+      <c r="E665">
+        <v>17</v>
+      </c>
+      <c r="F665">
+        <v>10317885000</v>
+      </c>
+      <c r="O665" t="s">
+        <v>122</v>
+      </c>
+      <c r="P665" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="666" spans="1:16">
+      <c r="A666">
+        <v>2026</v>
+      </c>
+      <c r="B666" t="s">
+        <v>164</v>
+      </c>
+      <c r="C666">
+        <v>97803</v>
+      </c>
+      <c r="D666" t="s">
+        <v>17</v>
+      </c>
+      <c r="E666">
+        <v>17</v>
+      </c>
+      <c r="F666">
+        <v>10303296000</v>
+      </c>
+      <c r="O666" t="s">
+        <v>122</v>
+      </c>
+      <c r="P666" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="667" spans="1:16">
+      <c r="A667">
+        <v>2026</v>
+      </c>
+      <c r="B667" t="s">
+        <v>164</v>
+      </c>
+      <c r="C667">
+        <v>97803</v>
+      </c>
+      <c r="D667" t="s">
+        <v>17</v>
+      </c>
+      <c r="E667">
+        <v>17</v>
+      </c>
+      <c r="F667">
+        <v>10290366000</v>
+      </c>
+      <c r="O667" t="s">
+        <v>122</v>
+      </c>
+      <c r="P667" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="668" spans="1:16">
+      <c r="A668">
+        <v>2026</v>
+      </c>
+      <c r="B668" t="s">
+        <v>164</v>
+      </c>
+      <c r="C668">
+        <v>97803</v>
+      </c>
+      <c r="D668" t="s">
+        <v>17</v>
+      </c>
+      <c r="E668">
+        <v>17</v>
+      </c>
+      <c r="F668">
+        <v>10294099000</v>
+      </c>
+      <c r="O668" t="s">
+        <v>122</v>
+      </c>
+      <c r="P668" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="669" spans="1:16">
+      <c r="A669">
+        <v>2026</v>
+      </c>
+      <c r="B669" t="s">
+        <v>164</v>
+      </c>
+      <c r="C669">
+        <v>97803</v>
+      </c>
+      <c r="D669" t="s">
+        <v>17</v>
+      </c>
+      <c r="E669">
+        <v>17</v>
+      </c>
+      <c r="F669">
+        <v>10346712000</v>
+      </c>
+      <c r="O669" t="s">
+        <v>122</v>
+      </c>
+      <c r="P669" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="670" spans="1:16">
+      <c r="A670">
+        <v>2026</v>
+      </c>
+      <c r="B670" t="s">
+        <v>164</v>
+      </c>
+      <c r="C670">
+        <v>97803</v>
+      </c>
+      <c r="D670" t="s">
+        <v>17</v>
+      </c>
+      <c r="E670">
+        <v>17</v>
+      </c>
+      <c r="F670">
+        <v>10346744000</v>
+      </c>
+      <c r="O670" t="s">
+        <v>122</v>
+      </c>
+      <c r="P670" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="671" spans="1:16">
+      <c r="A671">
+        <v>2026</v>
+      </c>
+      <c r="B671" t="s">
+        <v>164</v>
+      </c>
+      <c r="C671">
+        <v>97803</v>
+      </c>
+      <c r="D671" t="s">
+        <v>17</v>
+      </c>
+      <c r="E671">
+        <v>17</v>
+      </c>
+      <c r="F671">
+        <v>10294098000</v>
+      </c>
+      <c r="O671" t="s">
+        <v>122</v>
+      </c>
+      <c r="P671" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="672" spans="1:16">
+      <c r="A672">
+        <v>2026</v>
+      </c>
+      <c r="B672" t="s">
+        <v>164</v>
+      </c>
+      <c r="C672">
+        <v>97803</v>
+      </c>
+      <c r="D672" t="s">
+        <v>17</v>
+      </c>
+      <c r="E672">
+        <v>17</v>
+      </c>
+      <c r="F672">
+        <v>10378578000</v>
+      </c>
+      <c r="O672" t="s">
+        <v>122</v>
+      </c>
+      <c r="P672" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="673" spans="1:16">
+      <c r="A673">
+        <v>2026</v>
+      </c>
+      <c r="B673" t="s">
+        <v>164</v>
+      </c>
+      <c r="C673">
+        <v>97803</v>
+      </c>
+      <c r="D673" t="s">
+        <v>17</v>
+      </c>
+      <c r="E673">
+        <v>17</v>
+      </c>
+      <c r="F673">
+        <v>10366138000</v>
+      </c>
+      <c r="O673" t="s">
+        <v>122</v>
+      </c>
+      <c r="P673" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="674" spans="1:16">
+      <c r="A674">
+        <v>2026</v>
+      </c>
+      <c r="B674" t="s">
+        <v>164</v>
+      </c>
+      <c r="C674">
+        <v>97803</v>
+      </c>
+      <c r="D674" t="s">
+        <v>17</v>
+      </c>
+      <c r="E674">
+        <v>17</v>
+      </c>
+      <c r="F674">
+        <v>10317898000</v>
+      </c>
+      <c r="O674" t="s">
+        <v>122</v>
+      </c>
+      <c r="P674" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="675" spans="1:16">
+      <c r="A675">
+        <v>2026</v>
+      </c>
+      <c r="B675" t="s">
+        <v>164</v>
+      </c>
+      <c r="C675">
+        <v>97803</v>
+      </c>
+      <c r="D675" t="s">
+        <v>17</v>
+      </c>
+      <c r="E675">
+        <v>17</v>
+      </c>
+      <c r="F675">
+        <v>10346097000</v>
+      </c>
+      <c r="O675" t="s">
+        <v>122</v>
+      </c>
+      <c r="P675" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="676" spans="1:16">
+      <c r="A676">
+        <v>2026</v>
+      </c>
+      <c r="B676" t="s">
+        <v>164</v>
+      </c>
+      <c r="C676">
+        <v>97803</v>
+      </c>
+      <c r="D676" t="s">
+        <v>17</v>
+      </c>
+      <c r="E676">
+        <v>17</v>
+      </c>
+      <c r="F676">
+        <v>10346711000</v>
+      </c>
+      <c r="O676" t="s">
+        <v>122</v>
+      </c>
+      <c r="P676" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="677" spans="1:16">
+      <c r="A677">
+        <v>2026</v>
+      </c>
+      <c r="B677" t="s">
+        <v>164</v>
+      </c>
+      <c r="C677">
+        <v>97803</v>
+      </c>
+      <c r="D677" t="s">
+        <v>17</v>
+      </c>
+      <c r="E677">
+        <v>17</v>
+      </c>
+      <c r="F677">
+        <v>10324201000</v>
+      </c>
+      <c r="O677" t="s">
+        <v>122</v>
+      </c>
+      <c r="P677" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="678" spans="1:16">
+      <c r="A678">
+        <v>2026</v>
+      </c>
+      <c r="B678" t="s">
+        <v>164</v>
+      </c>
+      <c r="C678">
+        <v>97803</v>
+      </c>
+      <c r="D678" t="s">
+        <v>17</v>
+      </c>
+      <c r="E678">
+        <v>17</v>
+      </c>
+      <c r="F678">
+        <v>10319528000</v>
+      </c>
+      <c r="O678" t="s">
+        <v>122</v>
+      </c>
+      <c r="P678" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="679" spans="1:16">
+      <c r="A679">
+        <v>2026</v>
+      </c>
+      <c r="B679" t="s">
         <v>166</v>
       </c>
-      <c r="C660">
+      <c r="C679">
+        <v>97804</v>
+      </c>
+      <c r="D679" t="s">
+        <v>17</v>
+      </c>
+      <c r="E679">
+        <v>17</v>
+      </c>
+      <c r="F679">
+        <v>10367014000</v>
+      </c>
+      <c r="O679" t="s">
+        <v>30</v>
+      </c>
+      <c r="P679" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="680" spans="1:16">
+      <c r="A680">
+        <v>2026</v>
+      </c>
+      <c r="B680" t="s">
+        <v>166</v>
+      </c>
+      <c r="C680">
+        <v>97804</v>
+      </c>
+      <c r="D680" t="s">
+        <v>17</v>
+      </c>
+      <c r="E680">
+        <v>17</v>
+      </c>
+      <c r="F680">
+        <v>10322492000</v>
+      </c>
+      <c r="O680" t="s">
+        <v>51</v>
+      </c>
+      <c r="P680" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="681" spans="1:16">
+      <c r="A681">
+        <v>2026</v>
+      </c>
+      <c r="B681" t="s">
+        <v>166</v>
+      </c>
+      <c r="C681">
+        <v>97804</v>
+      </c>
+      <c r="D681" t="s">
+        <v>17</v>
+      </c>
+      <c r="E681">
+        <v>17</v>
+      </c>
+      <c r="F681">
+        <v>10342601000</v>
+      </c>
+      <c r="O681" t="s">
+        <v>30</v>
+      </c>
+      <c r="P681" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="682" spans="1:16">
+      <c r="A682">
+        <v>2026</v>
+      </c>
+      <c r="B682" t="s">
+        <v>166</v>
+      </c>
+      <c r="C682">
+        <v>97804</v>
+      </c>
+      <c r="D682" t="s">
+        <v>17</v>
+      </c>
+      <c r="E682">
+        <v>17</v>
+      </c>
+      <c r="F682">
+        <v>10280505000</v>
+      </c>
+      <c r="O682" t="s">
+        <v>75</v>
+      </c>
+      <c r="P682" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="683" spans="1:16">
+      <c r="A683">
+        <v>2026</v>
+      </c>
+      <c r="B683" t="s">
+        <v>166</v>
+      </c>
+      <c r="C683">
+        <v>97804</v>
+      </c>
+      <c r="D683" t="s">
+        <v>17</v>
+      </c>
+      <c r="E683">
+        <v>17</v>
+      </c>
+      <c r="F683">
+        <v>10320568000</v>
+      </c>
+      <c r="O683" t="s">
+        <v>51</v>
+      </c>
+      <c r="P683" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="684" spans="1:16">
+      <c r="A684">
+        <v>2026</v>
+      </c>
+      <c r="B684" t="s">
+        <v>166</v>
+      </c>
+      <c r="C684">
+        <v>97804</v>
+      </c>
+      <c r="D684" t="s">
+        <v>17</v>
+      </c>
+      <c r="E684">
+        <v>17</v>
+      </c>
+      <c r="F684">
+        <v>10321298000</v>
+      </c>
+      <c r="O684" t="s">
+        <v>30</v>
+      </c>
+      <c r="P684" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="685" spans="1:16">
+      <c r="A685">
+        <v>2026</v>
+      </c>
+      <c r="B685" t="s">
+        <v>166</v>
+      </c>
+      <c r="C685">
+        <v>97804</v>
+      </c>
+      <c r="D685" t="s">
+        <v>17</v>
+      </c>
+      <c r="E685">
+        <v>17</v>
+      </c>
+      <c r="F685">
+        <v>10312131000</v>
+      </c>
+      <c r="O685" t="s">
+        <v>30</v>
+      </c>
+      <c r="P685" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="686" spans="1:16">
+      <c r="A686">
+        <v>2026</v>
+      </c>
+      <c r="B686" t="s">
+        <v>166</v>
+      </c>
+      <c r="C686">
+        <v>97804</v>
+      </c>
+      <c r="D686" t="s">
+        <v>17</v>
+      </c>
+      <c r="E686">
+        <v>17</v>
+      </c>
+      <c r="F686">
+        <v>10333823000</v>
+      </c>
+      <c r="O686" t="s">
+        <v>51</v>
+      </c>
+      <c r="P686" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="687" spans="1:16">
+      <c r="A687">
+        <v>2026</v>
+      </c>
+      <c r="B687" t="s">
+        <v>166</v>
+      </c>
+      <c r="C687">
+        <v>97804</v>
+      </c>
+      <c r="D687" t="s">
+        <v>17</v>
+      </c>
+      <c r="E687">
+        <v>17</v>
+      </c>
+      <c r="F687">
+        <v>10280705000</v>
+      </c>
+      <c r="O687" t="s">
+        <v>75</v>
+      </c>
+      <c r="P687" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="688" spans="1:16">
+      <c r="A688">
+        <v>2026</v>
+      </c>
+      <c r="B688" t="s">
+        <v>166</v>
+      </c>
+      <c r="C688">
+        <v>97804</v>
+      </c>
+      <c r="D688" t="s">
+        <v>17</v>
+      </c>
+      <c r="E688">
+        <v>17</v>
+      </c>
+      <c r="F688">
+        <v>10334504000</v>
+      </c>
+      <c r="O688" t="s">
+        <v>30</v>
+      </c>
+      <c r="P688" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="689" spans="1:16">
+      <c r="A689">
+        <v>2026</v>
+      </c>
+      <c r="B689" t="s">
+        <v>166</v>
+      </c>
+      <c r="C689">
+        <v>97804</v>
+      </c>
+      <c r="D689" t="s">
+        <v>17</v>
+      </c>
+      <c r="E689">
+        <v>17</v>
+      </c>
+      <c r="F689">
+        <v>10381034000</v>
+      </c>
+      <c r="O689" t="s">
+        <v>30</v>
+      </c>
+      <c r="P689" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="690" spans="1:16">
+      <c r="A690">
+        <v>2026</v>
+      </c>
+      <c r="B690" t="s">
+        <v>166</v>
+      </c>
+      <c r="C690">
+        <v>97804</v>
+      </c>
+      <c r="D690" t="s">
+        <v>17</v>
+      </c>
+      <c r="E690">
+        <v>17</v>
+      </c>
+      <c r="F690">
+        <v>10355725000</v>
+      </c>
+      <c r="O690" t="s">
+        <v>51</v>
+      </c>
+      <c r="P690" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="691" spans="1:16">
+      <c r="A691">
+        <v>2026</v>
+      </c>
+      <c r="B691" t="s">
+        <v>166</v>
+      </c>
+      <c r="C691">
+        <v>97804</v>
+      </c>
+      <c r="D691" t="s">
+        <v>17</v>
+      </c>
+      <c r="E691">
+        <v>17</v>
+      </c>
+      <c r="F691">
+        <v>10322477000</v>
+      </c>
+      <c r="O691" t="s">
+        <v>51</v>
+      </c>
+      <c r="P691" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="692" spans="1:16">
+      <c r="A692">
+        <v>2026</v>
+      </c>
+      <c r="B692" t="s">
+        <v>166</v>
+      </c>
+      <c r="C692">
+        <v>97804</v>
+      </c>
+      <c r="D692" t="s">
+        <v>17</v>
+      </c>
+      <c r="E692">
+        <v>17</v>
+      </c>
+      <c r="F692">
+        <v>10350064000</v>
+      </c>
+      <c r="O692" t="s">
+        <v>30</v>
+      </c>
+      <c r="P692" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="693" spans="1:16">
+      <c r="A693">
+        <v>2026</v>
+      </c>
+      <c r="B693" t="s">
+        <v>166</v>
+      </c>
+      <c r="C693">
+        <v>97804</v>
+      </c>
+      <c r="D693" t="s">
+        <v>17</v>
+      </c>
+      <c r="E693">
+        <v>17</v>
+      </c>
+      <c r="F693">
+        <v>10280475000</v>
+      </c>
+      <c r="O693" t="s">
+        <v>75</v>
+      </c>
+      <c r="P693" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="694" spans="1:16">
+      <c r="A694">
+        <v>2026</v>
+      </c>
+      <c r="B694" t="s">
+        <v>166</v>
+      </c>
+      <c r="C694">
+        <v>97804</v>
+      </c>
+      <c r="D694" t="s">
+        <v>17</v>
+      </c>
+      <c r="E694">
+        <v>17</v>
+      </c>
+      <c r="F694">
+        <v>10280716000</v>
+      </c>
+      <c r="O694" t="s">
+        <v>75</v>
+      </c>
+      <c r="P694" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="695" spans="1:16">
+      <c r="A695">
+        <v>2026</v>
+      </c>
+      <c r="B695" t="s">
+        <v>166</v>
+      </c>
+      <c r="C695">
+        <v>97804</v>
+      </c>
+      <c r="D695" t="s">
+        <v>17</v>
+      </c>
+      <c r="E695">
+        <v>17</v>
+      </c>
+      <c r="F695">
+        <v>10371215000</v>
+      </c>
+      <c r="O695" t="s">
+        <v>30</v>
+      </c>
+      <c r="P695" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="696" spans="1:16">
+      <c r="A696">
+        <v>2026</v>
+      </c>
+      <c r="B696" t="s">
+        <v>166</v>
+      </c>
+      <c r="C696">
+        <v>97804</v>
+      </c>
+      <c r="D696" t="s">
+        <v>17</v>
+      </c>
+      <c r="E696">
+        <v>17</v>
+      </c>
+      <c r="F696">
+        <v>10280721000</v>
+      </c>
+      <c r="O696" t="s">
+        <v>75</v>
+      </c>
+      <c r="P696" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="697" spans="1:16">
+      <c r="A697">
+        <v>2026</v>
+      </c>
+      <c r="B697" t="s">
+        <v>166</v>
+      </c>
+      <c r="C697">
+        <v>97804</v>
+      </c>
+      <c r="D697" t="s">
+        <v>17</v>
+      </c>
+      <c r="E697">
+        <v>17</v>
+      </c>
+      <c r="F697">
+        <v>10289044000</v>
+      </c>
+      <c r="O697" t="s">
+        <v>75</v>
+      </c>
+      <c r="P697" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="698" spans="1:16">
+      <c r="A698">
+        <v>2026</v>
+      </c>
+      <c r="B698" t="s">
+        <v>166</v>
+      </c>
+      <c r="C698">
+        <v>97804</v>
+      </c>
+      <c r="D698" t="s">
+        <v>17</v>
+      </c>
+      <c r="E698">
+        <v>17</v>
+      </c>
+      <c r="F698">
+        <v>10355198000</v>
+      </c>
+      <c r="O698" t="s">
+        <v>30</v>
+      </c>
+      <c r="P698" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="699" spans="1:16">
+      <c r="A699">
+        <v>2026</v>
+      </c>
+      <c r="B699" t="s">
+        <v>166</v>
+      </c>
+      <c r="C699">
+        <v>97804</v>
+      </c>
+      <c r="D699" t="s">
+        <v>17</v>
+      </c>
+      <c r="E699">
+        <v>17</v>
+      </c>
+      <c r="F699">
+        <v>10370098000</v>
+      </c>
+      <c r="O699" t="s">
+        <v>30</v>
+      </c>
+      <c r="P699" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="700" spans="1:16">
+      <c r="A700">
+        <v>2026</v>
+      </c>
+      <c r="B700" t="s">
+        <v>166</v>
+      </c>
+      <c r="C700">
+        <v>97804</v>
+      </c>
+      <c r="D700" t="s">
+        <v>17</v>
+      </c>
+      <c r="E700">
+        <v>17</v>
+      </c>
+      <c r="F700">
+        <v>10365309000</v>
+      </c>
+      <c r="O700" t="s">
+        <v>30</v>
+      </c>
+      <c r="P700" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="701" spans="1:16">
+      <c r="A701">
+        <v>2026</v>
+      </c>
+      <c r="B701" t="s">
+        <v>166</v>
+      </c>
+      <c r="C701">
+        <v>97804</v>
+      </c>
+      <c r="D701" t="s">
+        <v>17</v>
+      </c>
+      <c r="E701">
+        <v>17</v>
+      </c>
+      <c r="F701">
+        <v>10294939000</v>
+      </c>
+      <c r="O701" t="s">
+        <v>51</v>
+      </c>
+      <c r="P701" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="702" spans="1:16">
+      <c r="A702">
+        <v>2026</v>
+      </c>
+      <c r="B702" t="s">
+        <v>166</v>
+      </c>
+      <c r="C702">
+        <v>97804</v>
+      </c>
+      <c r="D702" t="s">
+        <v>17</v>
+      </c>
+      <c r="E702">
+        <v>17</v>
+      </c>
+      <c r="F702">
+        <v>10280485000</v>
+      </c>
+      <c r="O702" t="s">
+        <v>75</v>
+      </c>
+      <c r="P702" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="703" spans="1:16">
+      <c r="A703">
+        <v>2026</v>
+      </c>
+      <c r="B703" t="s">
+        <v>166</v>
+      </c>
+      <c r="C703">
+        <v>97804</v>
+      </c>
+      <c r="D703" t="s">
+        <v>17</v>
+      </c>
+      <c r="E703">
+        <v>17</v>
+      </c>
+      <c r="F703">
+        <v>10346791000</v>
+      </c>
+      <c r="O703" t="s">
+        <v>75</v>
+      </c>
+      <c r="P703" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="704" spans="1:16">
+      <c r="A704">
+        <v>2026</v>
+      </c>
+      <c r="B704" t="s">
+        <v>166</v>
+      </c>
+      <c r="C704">
+        <v>97804</v>
+      </c>
+      <c r="D704" t="s">
+        <v>17</v>
+      </c>
+      <c r="E704">
+        <v>17</v>
+      </c>
+      <c r="F704">
+        <v>10336277000</v>
+      </c>
+      <c r="O704" t="s">
+        <v>51</v>
+      </c>
+      <c r="P704" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="705" spans="1:16">
+      <c r="A705">
+        <v>2026</v>
+      </c>
+      <c r="B705" t="s">
+        <v>166</v>
+      </c>
+      <c r="C705">
+        <v>97804</v>
+      </c>
+      <c r="D705" t="s">
+        <v>17</v>
+      </c>
+      <c r="E705">
+        <v>17</v>
+      </c>
+      <c r="F705">
+        <v>10381020000</v>
+      </c>
+      <c r="O705" t="s">
+        <v>30</v>
+      </c>
+      <c r="P705" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="706" spans="1:16">
+      <c r="A706">
+        <v>2026</v>
+      </c>
+      <c r="B706" t="s">
+        <v>166</v>
+      </c>
+      <c r="C706">
+        <v>97804</v>
+      </c>
+      <c r="D706" t="s">
+        <v>17</v>
+      </c>
+      <c r="E706">
+        <v>17</v>
+      </c>
+      <c r="F706">
+        <v>10381029000</v>
+      </c>
+      <c r="O706" t="s">
+        <v>30</v>
+      </c>
+      <c r="P706" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="707" spans="1:16">
+      <c r="A707">
+        <v>2026</v>
+      </c>
+      <c r="B707" t="s">
+        <v>166</v>
+      </c>
+      <c r="C707">
+        <v>97804</v>
+      </c>
+      <c r="D707" t="s">
+        <v>17</v>
+      </c>
+      <c r="E707">
+        <v>17</v>
+      </c>
+      <c r="F707">
+        <v>10330029000</v>
+      </c>
+      <c r="O707" t="s">
+        <v>30</v>
+      </c>
+      <c r="P707" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="708" spans="1:16">
+      <c r="A708">
+        <v>2026</v>
+      </c>
+      <c r="B708" t="s">
+        <v>166</v>
+      </c>
+      <c r="C708">
+        <v>97804</v>
+      </c>
+      <c r="D708" t="s">
+        <v>17</v>
+      </c>
+      <c r="E708">
+        <v>17</v>
+      </c>
+      <c r="F708">
+        <v>10280719000</v>
+      </c>
+      <c r="O708" t="s">
+        <v>75</v>
+      </c>
+      <c r="P708" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="709" spans="1:16">
+      <c r="A709">
+        <v>2026</v>
+      </c>
+      <c r="B709" t="s">
+        <v>166</v>
+      </c>
+      <c r="C709">
+        <v>97804</v>
+      </c>
+      <c r="D709" t="s">
+        <v>17</v>
+      </c>
+      <c r="E709">
+        <v>17</v>
+      </c>
+      <c r="F709">
+        <v>10280497000</v>
+      </c>
+      <c r="O709" t="s">
+        <v>75</v>
+      </c>
+      <c r="P709" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="710" spans="1:16">
+      <c r="A710">
+        <v>2026</v>
+      </c>
+      <c r="B710" t="s">
+        <v>166</v>
+      </c>
+      <c r="C710">
+        <v>97804</v>
+      </c>
+      <c r="D710" t="s">
+        <v>17</v>
+      </c>
+      <c r="E710">
+        <v>17</v>
+      </c>
+      <c r="F710">
+        <v>10333218000</v>
+      </c>
+      <c r="O710" t="s">
+        <v>30</v>
+      </c>
+      <c r="P710" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="711" spans="1:16">
+      <c r="A711">
+        <v>2026</v>
+      </c>
+      <c r="B711" t="s">
+        <v>169</v>
+      </c>
+      <c r="C711">
+        <v>97805</v>
+      </c>
+      <c r="D711" t="s">
+        <v>17</v>
+      </c>
+      <c r="E711">
+        <v>17</v>
+      </c>
+      <c r="F711">
+        <v>10340321000</v>
+      </c>
+      <c r="O711" t="s">
+        <v>122</v>
+      </c>
+      <c r="P711" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="712" spans="1:16">
+      <c r="A712">
+        <v>2026</v>
+      </c>
+      <c r="B712" t="s">
+        <v>169</v>
+      </c>
+      <c r="C712">
+        <v>97805</v>
+      </c>
+      <c r="D712" t="s">
+        <v>17</v>
+      </c>
+      <c r="E712">
+        <v>17</v>
+      </c>
+      <c r="F712">
+        <v>10304645000</v>
+      </c>
+      <c r="O712" t="s">
+        <v>122</v>
+      </c>
+      <c r="P712" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="713" spans="1:16">
+      <c r="A713">
+        <v>2026</v>
+      </c>
+      <c r="B713" t="s">
+        <v>169</v>
+      </c>
+      <c r="C713">
+        <v>97805</v>
+      </c>
+      <c r="D713" t="s">
+        <v>17</v>
+      </c>
+      <c r="E713">
+        <v>17</v>
+      </c>
+      <c r="F713">
+        <v>10366271000</v>
+      </c>
+      <c r="O713" t="s">
+        <v>122</v>
+      </c>
+      <c r="P713" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="714" spans="1:16">
+      <c r="A714">
+        <v>2026</v>
+      </c>
+      <c r="B714" t="s">
+        <v>169</v>
+      </c>
+      <c r="C714">
+        <v>97805</v>
+      </c>
+      <c r="D714" t="s">
+        <v>17</v>
+      </c>
+      <c r="E714">
+        <v>17</v>
+      </c>
+      <c r="F714">
+        <v>10340327000</v>
+      </c>
+      <c r="O714" t="s">
+        <v>122</v>
+      </c>
+      <c r="P714" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="715" spans="1:16">
+      <c r="A715">
+        <v>2026</v>
+      </c>
+      <c r="B715" t="s">
+        <v>169</v>
+      </c>
+      <c r="C715">
+        <v>97805</v>
+      </c>
+      <c r="D715" t="s">
+        <v>17</v>
+      </c>
+      <c r="E715">
+        <v>17</v>
+      </c>
+      <c r="F715">
+        <v>10340312000</v>
+      </c>
+      <c r="O715" t="s">
+        <v>122</v>
+      </c>
+      <c r="P715" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="716" spans="1:16">
+      <c r="A716">
+        <v>2026</v>
+      </c>
+      <c r="B716" t="s">
+        <v>169</v>
+      </c>
+      <c r="C716">
+        <v>97805</v>
+      </c>
+      <c r="D716" t="s">
+        <v>17</v>
+      </c>
+      <c r="E716">
+        <v>17</v>
+      </c>
+      <c r="F716">
+        <v>10284415000</v>
+      </c>
+      <c r="O716" t="s">
+        <v>122</v>
+      </c>
+      <c r="P716" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="717" spans="1:16">
+      <c r="A717">
+        <v>2026</v>
+      </c>
+      <c r="B717" t="s">
+        <v>169</v>
+      </c>
+      <c r="C717">
+        <v>97805</v>
+      </c>
+      <c r="D717" t="s">
+        <v>17</v>
+      </c>
+      <c r="E717">
+        <v>17</v>
+      </c>
+      <c r="F717">
+        <v>10280627000</v>
+      </c>
+      <c r="O717" t="s">
+        <v>18</v>
+      </c>
+      <c r="P717" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="718" spans="1:16">
+      <c r="A718">
+        <v>2026</v>
+      </c>
+      <c r="B718" t="s">
+        <v>169</v>
+      </c>
+      <c r="C718">
+        <v>97805</v>
+      </c>
+      <c r="D718" t="s">
+        <v>17</v>
+      </c>
+      <c r="E718">
+        <v>17</v>
+      </c>
+      <c r="F718">
+        <v>10280613000</v>
+      </c>
+      <c r="O718" t="s">
+        <v>18</v>
+      </c>
+      <c r="P718" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="719" spans="1:16">
+      <c r="A719">
+        <v>2026</v>
+      </c>
+      <c r="B719" t="s">
+        <v>169</v>
+      </c>
+      <c r="C719">
+        <v>97805</v>
+      </c>
+      <c r="D719" t="s">
+        <v>17</v>
+      </c>
+      <c r="E719">
+        <v>17</v>
+      </c>
+      <c r="F719">
+        <v>10280621000</v>
+      </c>
+      <c r="O719" t="s">
+        <v>18</v>
+      </c>
+      <c r="P719" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="720" spans="1:16">
+      <c r="A720">
+        <v>2026</v>
+      </c>
+      <c r="B720" t="s">
+        <v>169</v>
+      </c>
+      <c r="C720">
+        <v>97805</v>
+      </c>
+      <c r="D720" t="s">
+        <v>17</v>
+      </c>
+      <c r="E720">
+        <v>17</v>
+      </c>
+      <c r="F720">
+        <v>10280607000</v>
+      </c>
+      <c r="O720" t="s">
+        <v>18</v>
+      </c>
+      <c r="P720" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="721" spans="1:16">
+      <c r="A721">
+        <v>2026</v>
+      </c>
+      <c r="B721" t="s">
+        <v>169</v>
+      </c>
+      <c r="C721">
+        <v>97805</v>
+      </c>
+      <c r="D721" t="s">
+        <v>17</v>
+      </c>
+      <c r="E721">
+        <v>17</v>
+      </c>
+      <c r="F721">
+        <v>10340377000</v>
+      </c>
+      <c r="O721" t="s">
+        <v>122</v>
+      </c>
+      <c r="P721" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="722" spans="1:16">
+      <c r="A722">
+        <v>2026</v>
+      </c>
+      <c r="B722" t="s">
+        <v>169</v>
+      </c>
+      <c r="C722">
+        <v>97805</v>
+      </c>
+      <c r="D722" t="s">
+        <v>17</v>
+      </c>
+      <c r="E722">
+        <v>17</v>
+      </c>
+      <c r="F722">
+        <v>10291755000</v>
+      </c>
+      <c r="O722" t="s">
+        <v>122</v>
+      </c>
+      <c r="P722" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="723" spans="1:16">
+      <c r="A723">
+        <v>2026</v>
+      </c>
+      <c r="B723" t="s">
+        <v>169</v>
+      </c>
+      <c r="C723">
+        <v>97805</v>
+      </c>
+      <c r="D723" t="s">
+        <v>17</v>
+      </c>
+      <c r="E723">
+        <v>17</v>
+      </c>
+      <c r="F723">
+        <v>10280629000</v>
+      </c>
+      <c r="O723" t="s">
+        <v>18</v>
+      </c>
+      <c r="P723" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="724" spans="1:16">
+      <c r="A724">
+        <v>2026</v>
+      </c>
+      <c r="B724" t="s">
+        <v>169</v>
+      </c>
+      <c r="C724">
+        <v>97805</v>
+      </c>
+      <c r="D724" t="s">
+        <v>17</v>
+      </c>
+      <c r="E724">
+        <v>17</v>
+      </c>
+      <c r="F724">
+        <v>10280610000</v>
+      </c>
+      <c r="O724" t="s">
+        <v>18</v>
+      </c>
+      <c r="P724" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="725" spans="1:16">
+      <c r="A725">
+        <v>2026</v>
+      </c>
+      <c r="B725" t="s">
+        <v>169</v>
+      </c>
+      <c r="C725">
+        <v>97805</v>
+      </c>
+      <c r="D725" t="s">
+        <v>17</v>
+      </c>
+      <c r="E725">
+        <v>17</v>
+      </c>
+      <c r="F725">
+        <v>10340355000</v>
+      </c>
+      <c r="O725" t="s">
+        <v>122</v>
+      </c>
+      <c r="P725" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="726" spans="1:16">
+      <c r="A726">
+        <v>2026</v>
+      </c>
+      <c r="B726" t="s">
+        <v>169</v>
+      </c>
+      <c r="C726">
+        <v>97805</v>
+      </c>
+      <c r="D726" t="s">
+        <v>17</v>
+      </c>
+      <c r="E726">
+        <v>17</v>
+      </c>
+      <c r="F726">
+        <v>10340308000</v>
+      </c>
+      <c r="O726" t="s">
+        <v>122</v>
+      </c>
+      <c r="P726" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="727" spans="1:16">
+      <c r="A727">
+        <v>2026</v>
+      </c>
+      <c r="B727" t="s">
+        <v>169</v>
+      </c>
+      <c r="C727">
+        <v>97805</v>
+      </c>
+      <c r="D727" t="s">
+        <v>17</v>
+      </c>
+      <c r="E727">
+        <v>17</v>
+      </c>
+      <c r="F727">
+        <v>10280602000</v>
+      </c>
+      <c r="O727" t="s">
+        <v>18</v>
+      </c>
+      <c r="P727" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="728" spans="1:16">
+      <c r="A728">
+        <v>2026</v>
+      </c>
+      <c r="B728" t="s">
+        <v>169</v>
+      </c>
+      <c r="C728">
+        <v>97805</v>
+      </c>
+      <c r="D728" t="s">
+        <v>17</v>
+      </c>
+      <c r="E728">
+        <v>17</v>
+      </c>
+      <c r="F728">
+        <v>10340337000</v>
+      </c>
+      <c r="O728" t="s">
+        <v>122</v>
+      </c>
+      <c r="P728" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="729" spans="1:16">
+      <c r="A729">
+        <v>2026</v>
+      </c>
+      <c r="B729" t="s">
+        <v>169</v>
+      </c>
+      <c r="C729">
+        <v>97805</v>
+      </c>
+      <c r="D729" t="s">
+        <v>17</v>
+      </c>
+      <c r="E729">
+        <v>17</v>
+      </c>
+      <c r="F729">
+        <v>10280623000</v>
+      </c>
+      <c r="O729" t="s">
+        <v>18</v>
+      </c>
+      <c r="P729" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="730" spans="1:16">
+      <c r="A730">
+        <v>2026</v>
+      </c>
+      <c r="B730" t="s">
+        <v>169</v>
+      </c>
+      <c r="C730">
+        <v>97805</v>
+      </c>
+      <c r="D730" t="s">
+        <v>17</v>
+      </c>
+      <c r="E730">
+        <v>17</v>
+      </c>
+      <c r="F730">
+        <v>10340371000</v>
+      </c>
+      <c r="O730" t="s">
+        <v>122</v>
+      </c>
+      <c r="P730" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="731" spans="1:16">
+      <c r="A731">
+        <v>2026</v>
+      </c>
+      <c r="B731" t="s">
+        <v>169</v>
+      </c>
+      <c r="C731">
+        <v>97805</v>
+      </c>
+      <c r="D731" t="s">
+        <v>17</v>
+      </c>
+      <c r="E731">
+        <v>17</v>
+      </c>
+      <c r="F731">
+        <v>10280635000</v>
+      </c>
+      <c r="O731" t="s">
+        <v>18</v>
+      </c>
+      <c r="P731" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="732" spans="1:16">
+      <c r="A732">
+        <v>2026</v>
+      </c>
+      <c r="B732" t="s">
+        <v>169</v>
+      </c>
+      <c r="C732">
+        <v>97805</v>
+      </c>
+      <c r="D732" t="s">
+        <v>17</v>
+      </c>
+      <c r="E732">
+        <v>17</v>
+      </c>
+      <c r="F732">
+        <v>10280604000</v>
+      </c>
+      <c r="O732" t="s">
+        <v>18</v>
+      </c>
+      <c r="P732" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="733" spans="1:16">
+      <c r="A733">
+        <v>2026</v>
+      </c>
+      <c r="B733" t="s">
+        <v>169</v>
+      </c>
+      <c r="C733">
+        <v>97805</v>
+      </c>
+      <c r="D733" t="s">
+        <v>17</v>
+      </c>
+      <c r="E733">
+        <v>17</v>
+      </c>
+      <c r="F733">
+        <v>10340368000</v>
+      </c>
+      <c r="O733" t="s">
+        <v>122</v>
+      </c>
+      <c r="P733" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="734" spans="1:16">
+      <c r="A734">
+        <v>2026</v>
+      </c>
+      <c r="B734" t="s">
+        <v>169</v>
+      </c>
+      <c r="C734">
+        <v>97805</v>
+      </c>
+      <c r="D734" t="s">
+        <v>17</v>
+      </c>
+      <c r="E734">
+        <v>17</v>
+      </c>
+      <c r="F734">
+        <v>10291749000</v>
+      </c>
+      <c r="O734" t="s">
+        <v>122</v>
+      </c>
+      <c r="P734" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="735" spans="1:16">
+      <c r="A735">
+        <v>2026</v>
+      </c>
+      <c r="B735" t="s">
+        <v>169</v>
+      </c>
+      <c r="C735">
+        <v>97805</v>
+      </c>
+      <c r="D735" t="s">
+        <v>17</v>
+      </c>
+      <c r="E735">
+        <v>17</v>
+      </c>
+      <c r="F735">
+        <v>10340309000</v>
+      </c>
+      <c r="O735" t="s">
+        <v>122</v>
+      </c>
+      <c r="P735" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="736" spans="1:16">
+      <c r="A736">
+        <v>2026</v>
+      </c>
+      <c r="B736" t="s">
+        <v>169</v>
+      </c>
+      <c r="C736">
+        <v>97805</v>
+      </c>
+      <c r="D736" t="s">
+        <v>17</v>
+      </c>
+      <c r="E736">
+        <v>17</v>
+      </c>
+      <c r="F736">
+        <v>10292796000</v>
+      </c>
+      <c r="O736" t="s">
+        <v>122</v>
+      </c>
+      <c r="P736" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="737" spans="1:16">
+      <c r="A737">
+        <v>2026</v>
+      </c>
+      <c r="B737" t="s">
+        <v>169</v>
+      </c>
+      <c r="C737">
+        <v>97805</v>
+      </c>
+      <c r="D737" t="s">
+        <v>17</v>
+      </c>
+      <c r="E737">
+        <v>17</v>
+      </c>
+      <c r="F737">
+        <v>10280643000</v>
+      </c>
+      <c r="O737" t="s">
+        <v>18</v>
+      </c>
+      <c r="P737" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="738" spans="1:16">
+      <c r="A738">
+        <v>2026</v>
+      </c>
+      <c r="B738" t="s">
+        <v>169</v>
+      </c>
+      <c r="C738">
+        <v>97805</v>
+      </c>
+      <c r="D738" t="s">
+        <v>17</v>
+      </c>
+      <c r="E738">
+        <v>17</v>
+      </c>
+      <c r="F738">
+        <v>10284354000</v>
+      </c>
+      <c r="O738" t="s">
+        <v>122</v>
+      </c>
+      <c r="P738" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="739" spans="1:16">
+      <c r="A739">
+        <v>2026</v>
+      </c>
+      <c r="B739" t="s">
+        <v>169</v>
+      </c>
+      <c r="C739">
+        <v>97805</v>
+      </c>
+      <c r="D739" t="s">
+        <v>17</v>
+      </c>
+      <c r="E739">
+        <v>17</v>
+      </c>
+      <c r="F739">
+        <v>10340317000</v>
+      </c>
+      <c r="O739" t="s">
+        <v>122</v>
+      </c>
+      <c r="P739" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="740" spans="1:16">
+      <c r="A740">
+        <v>2026</v>
+      </c>
+      <c r="B740" t="s">
+        <v>169</v>
+      </c>
+      <c r="C740">
+        <v>97805</v>
+      </c>
+      <c r="D740" t="s">
+        <v>17</v>
+      </c>
+      <c r="E740">
+        <v>17</v>
+      </c>
+      <c r="F740">
+        <v>10340329000</v>
+      </c>
+      <c r="O740" t="s">
+        <v>122</v>
+      </c>
+      <c r="P740" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="741" spans="1:16">
+      <c r="A741">
+        <v>2026</v>
+      </c>
+      <c r="B741" t="s">
+        <v>169</v>
+      </c>
+      <c r="C741">
+        <v>97805</v>
+      </c>
+      <c r="D741" t="s">
+        <v>17</v>
+      </c>
+      <c r="E741">
+        <v>17</v>
+      </c>
+      <c r="F741">
+        <v>10280598000</v>
+      </c>
+      <c r="O741" t="s">
+        <v>18</v>
+      </c>
+      <c r="P741" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="742" spans="1:16">
+      <c r="A742">
+        <v>2026</v>
+      </c>
+      <c r="B742" t="s">
+        <v>169</v>
+      </c>
+      <c r="C742">
+        <v>97805</v>
+      </c>
+      <c r="D742" t="s">
+        <v>17</v>
+      </c>
+      <c r="E742">
+        <v>17</v>
+      </c>
+      <c r="F742">
+        <v>10280632000</v>
+      </c>
+      <c r="O742" t="s">
+        <v>18</v>
+      </c>
+      <c r="P742" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="743" spans="1:16">
+      <c r="A743">
+        <v>2026</v>
+      </c>
+      <c r="B743" t="s">
+        <v>169</v>
+      </c>
+      <c r="C743">
+        <v>97805</v>
+      </c>
+      <c r="D743" t="s">
+        <v>17</v>
+      </c>
+      <c r="E743">
+        <v>17</v>
+      </c>
+      <c r="F743">
+        <v>10340349000</v>
+      </c>
+      <c r="O743" t="s">
+        <v>122</v>
+      </c>
+      <c r="P743" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="744" spans="1:16">
+      <c r="A744">
+        <v>2026</v>
+      </c>
+      <c r="B744" t="s">
+        <v>169</v>
+      </c>
+      <c r="C744">
+        <v>97805</v>
+      </c>
+      <c r="D744" t="s">
+        <v>17</v>
+      </c>
+      <c r="E744">
+        <v>17</v>
+      </c>
+      <c r="F744">
+        <v>10340310000</v>
+      </c>
+      <c r="O744" t="s">
+        <v>122</v>
+      </c>
+      <c r="P744" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="745" spans="1:16">
+      <c r="A745">
+        <v>2026</v>
+      </c>
+      <c r="B745" t="s">
+        <v>169</v>
+      </c>
+      <c r="C745">
+        <v>97805</v>
+      </c>
+      <c r="D745" t="s">
+        <v>17</v>
+      </c>
+      <c r="E745">
+        <v>17</v>
+      </c>
+      <c r="F745">
+        <v>10280634000</v>
+      </c>
+      <c r="O745" t="s">
+        <v>18</v>
+      </c>
+      <c r="P745" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="746" spans="1:16">
+      <c r="A746">
+        <v>2026</v>
+      </c>
+      <c r="B746" t="s">
+        <v>169</v>
+      </c>
+      <c r="C746">
+        <v>97805</v>
+      </c>
+      <c r="D746" t="s">
+        <v>17</v>
+      </c>
+      <c r="E746">
+        <v>17</v>
+      </c>
+      <c r="F746">
+        <v>10340313000</v>
+      </c>
+      <c r="O746" t="s">
+        <v>122</v>
+      </c>
+      <c r="P746" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="747" spans="1:16">
+      <c r="A747">
+        <v>2026</v>
+      </c>
+      <c r="B747" t="s">
+        <v>169</v>
+      </c>
+      <c r="C747">
+        <v>97805</v>
+      </c>
+      <c r="D747" t="s">
+        <v>17</v>
+      </c>
+      <c r="E747">
+        <v>17</v>
+      </c>
+      <c r="F747">
+        <v>10280616000</v>
+      </c>
+      <c r="O747" t="s">
+        <v>18</v>
+      </c>
+      <c r="P747" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="748" spans="1:16">
+      <c r="A748">
+        <v>2026</v>
+      </c>
+      <c r="B748" t="s">
+        <v>172</v>
+      </c>
+      <c r="C748">
+        <v>97806</v>
+      </c>
+      <c r="D748" t="s">
+        <v>17</v>
+      </c>
+      <c r="E748">
+        <v>17</v>
+      </c>
+      <c r="F748">
+        <v>10323064000</v>
+      </c>
+      <c r="O748" t="s">
+        <v>72</v>
+      </c>
+      <c r="P748" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="749" spans="1:16">
+      <c r="A749">
+        <v>2026</v>
+      </c>
+      <c r="B749" t="s">
+        <v>172</v>
+      </c>
+      <c r="C749">
+        <v>97806</v>
+      </c>
+      <c r="D749" t="s">
+        <v>17</v>
+      </c>
+      <c r="E749">
+        <v>17</v>
+      </c>
+      <c r="F749">
+        <v>10358133000</v>
+      </c>
+      <c r="O749" t="s">
+        <v>72</v>
+      </c>
+      <c r="P749" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="750" spans="1:16">
+      <c r="A750">
+        <v>2026</v>
+      </c>
+      <c r="B750" t="s">
+        <v>172</v>
+      </c>
+      <c r="C750">
+        <v>97806</v>
+      </c>
+      <c r="D750" t="s">
+        <v>17</v>
+      </c>
+      <c r="E750">
+        <v>17</v>
+      </c>
+      <c r="F750">
+        <v>10289553000</v>
+      </c>
+      <c r="O750" t="s">
+        <v>72</v>
+      </c>
+      <c r="P750" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="751" spans="1:16">
+      <c r="A751">
+        <v>2026</v>
+      </c>
+      <c r="B751" t="s">
+        <v>172</v>
+      </c>
+      <c r="C751">
+        <v>97806</v>
+      </c>
+      <c r="D751" t="s">
+        <v>17</v>
+      </c>
+      <c r="E751">
+        <v>17</v>
+      </c>
+      <c r="F751">
+        <v>10371203000</v>
+      </c>
+      <c r="O751" t="s">
+        <v>72</v>
+      </c>
+      <c r="P751" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="752" spans="1:16">
+      <c r="A752">
+        <v>2026</v>
+      </c>
+      <c r="B752" t="s">
+        <v>172</v>
+      </c>
+      <c r="C752">
+        <v>97806</v>
+      </c>
+      <c r="D752" t="s">
+        <v>17</v>
+      </c>
+      <c r="E752">
+        <v>17</v>
+      </c>
+      <c r="F752">
+        <v>10289555000</v>
+      </c>
+      <c r="O752" t="s">
+        <v>72</v>
+      </c>
+      <c r="P752" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="753" spans="1:16">
+      <c r="A753">
+        <v>2026</v>
+      </c>
+      <c r="B753" t="s">
+        <v>172</v>
+      </c>
+      <c r="C753">
+        <v>97806</v>
+      </c>
+      <c r="D753" t="s">
+        <v>17</v>
+      </c>
+      <c r="E753">
+        <v>17</v>
+      </c>
+      <c r="F753">
+        <v>10348764000</v>
+      </c>
+      <c r="O753" t="s">
+        <v>72</v>
+      </c>
+      <c r="P753" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="754" spans="1:16">
+      <c r="A754">
+        <v>2026</v>
+      </c>
+      <c r="B754" t="s">
+        <v>172</v>
+      </c>
+      <c r="C754">
+        <v>97806</v>
+      </c>
+      <c r="D754" t="s">
+        <v>17</v>
+      </c>
+      <c r="E754">
+        <v>17</v>
+      </c>
+      <c r="F754">
+        <v>10289554000</v>
+      </c>
+      <c r="O754" t="s">
+        <v>72</v>
+      </c>
+      <c r="P754" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="755" spans="1:16">
+      <c r="A755">
+        <v>2026</v>
+      </c>
+      <c r="B755" t="s">
+        <v>172</v>
+      </c>
+      <c r="C755">
+        <v>97806</v>
+      </c>
+      <c r="D755" t="s">
+        <v>17</v>
+      </c>
+      <c r="E755">
+        <v>17</v>
+      </c>
+      <c r="F755">
+        <v>10326665000</v>
+      </c>
+      <c r="O755" t="s">
+        <v>72</v>
+      </c>
+      <c r="P755" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="756" spans="1:16">
+      <c r="A756">
+        <v>2026</v>
+      </c>
+      <c r="B756" t="s">
+        <v>172</v>
+      </c>
+      <c r="C756">
+        <v>97806</v>
+      </c>
+      <c r="D756" t="s">
+        <v>17</v>
+      </c>
+      <c r="E756">
+        <v>17</v>
+      </c>
+      <c r="F756">
+        <v>10318872000</v>
+      </c>
+      <c r="O756" t="s">
+        <v>72</v>
+      </c>
+      <c r="P756" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="757" spans="1:16">
+      <c r="A757">
+        <v>2026</v>
+      </c>
+      <c r="B757" t="s">
+        <v>174</v>
+      </c>
+      <c r="C757">
+        <v>97807</v>
+      </c>
+      <c r="D757" t="s">
+        <v>17</v>
+      </c>
+      <c r="E757">
+        <v>17</v>
+      </c>
+      <c r="F757">
+        <v>10290602000</v>
+      </c>
+      <c r="O757" t="s">
+        <v>65</v>
+      </c>
+      <c r="P757" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="758" spans="1:16">
+      <c r="A758">
+        <v>2026</v>
+      </c>
+      <c r="B758" t="s">
+        <v>174</v>
+      </c>
+      <c r="C758">
+        <v>97807</v>
+      </c>
+      <c r="D758" t="s">
+        <v>17</v>
+      </c>
+      <c r="E758">
+        <v>17</v>
+      </c>
+      <c r="F758">
+        <v>10338825000</v>
+      </c>
+      <c r="O758" t="s">
+        <v>65</v>
+      </c>
+      <c r="P758" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="759" spans="1:16">
+      <c r="A759">
+        <v>2026</v>
+      </c>
+      <c r="B759" t="s">
+        <v>174</v>
+      </c>
+      <c r="C759">
+        <v>97807</v>
+      </c>
+      <c r="D759" t="s">
+        <v>17</v>
+      </c>
+      <c r="E759">
+        <v>17</v>
+      </c>
+      <c r="F759">
+        <v>10285865000</v>
+      </c>
+      <c r="O759" t="s">
+        <v>65</v>
+      </c>
+      <c r="P759" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="760" spans="1:16">
+      <c r="A760">
+        <v>2026</v>
+      </c>
+      <c r="B760" t="s">
+        <v>174</v>
+      </c>
+      <c r="C760">
+        <v>97807</v>
+      </c>
+      <c r="D760" t="s">
+        <v>17</v>
+      </c>
+      <c r="E760">
+        <v>17</v>
+      </c>
+      <c r="F760">
+        <v>10313213000</v>
+      </c>
+      <c r="O760" t="s">
+        <v>65</v>
+      </c>
+      <c r="P760" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="761" spans="1:16">
+      <c r="A761">
+        <v>2026</v>
+      </c>
+      <c r="B761" t="s">
+        <v>174</v>
+      </c>
+      <c r="C761">
+        <v>97807</v>
+      </c>
+      <c r="D761" t="s">
+        <v>17</v>
+      </c>
+      <c r="E761">
+        <v>17</v>
+      </c>
+      <c r="F761">
+        <v>10315616000</v>
+      </c>
+      <c r="O761" t="s">
+        <v>65</v>
+      </c>
+      <c r="P761" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="762" spans="1:16">
+      <c r="A762">
+        <v>2026</v>
+      </c>
+      <c r="B762" t="s">
+        <v>174</v>
+      </c>
+      <c r="C762">
+        <v>97807</v>
+      </c>
+      <c r="D762" t="s">
+        <v>17</v>
+      </c>
+      <c r="E762">
+        <v>17</v>
+      </c>
+      <c r="F762">
+        <v>10327583000</v>
+      </c>
+      <c r="O762" t="s">
+        <v>65</v>
+      </c>
+      <c r="P762" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="763" spans="1:16">
+      <c r="A763">
+        <v>2026</v>
+      </c>
+      <c r="B763" t="s">
+        <v>174</v>
+      </c>
+      <c r="C763">
+        <v>97807</v>
+      </c>
+      <c r="D763" t="s">
+        <v>17</v>
+      </c>
+      <c r="E763">
+        <v>17</v>
+      </c>
+      <c r="F763">
+        <v>10338843000</v>
+      </c>
+      <c r="O763" t="s">
+        <v>65</v>
+      </c>
+      <c r="P763" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="764" spans="1:16">
+      <c r="A764">
+        <v>2026</v>
+      </c>
+      <c r="B764" t="s">
+        <v>174</v>
+      </c>
+      <c r="C764">
+        <v>97807</v>
+      </c>
+      <c r="D764" t="s">
+        <v>17</v>
+      </c>
+      <c r="E764">
+        <v>17</v>
+      </c>
+      <c r="F764">
+        <v>10337101000</v>
+      </c>
+      <c r="O764" t="s">
+        <v>65</v>
+      </c>
+      <c r="P764" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="765" spans="1:16">
+      <c r="A765">
+        <v>2026</v>
+      </c>
+      <c r="B765" t="s">
+        <v>174</v>
+      </c>
+      <c r="C765">
+        <v>97807</v>
+      </c>
+      <c r="D765" t="s">
+        <v>17</v>
+      </c>
+      <c r="E765">
+        <v>17</v>
+      </c>
+      <c r="F765">
+        <v>10331252000</v>
+      </c>
+      <c r="O765" t="s">
+        <v>65</v>
+      </c>
+      <c r="P765" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="766" spans="1:16">
+      <c r="A766">
+        <v>2026</v>
+      </c>
+      <c r="B766" t="s">
+        <v>174</v>
+      </c>
+      <c r="C766">
+        <v>97807</v>
+      </c>
+      <c r="D766" t="s">
+        <v>17</v>
+      </c>
+      <c r="E766">
+        <v>17</v>
+      </c>
+      <c r="F766">
+        <v>10290443000</v>
+      </c>
+      <c r="O766" t="s">
+        <v>65</v>
+      </c>
+      <c r="P766" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="767" spans="1:16">
+      <c r="A767">
+        <v>2026</v>
+      </c>
+      <c r="B767" t="s">
+        <v>176</v>
+      </c>
+      <c r="C767">
+        <v>97810</v>
+      </c>
+      <c r="D767" t="s">
+        <v>17</v>
+      </c>
+      <c r="E767">
+        <v>17</v>
+      </c>
+      <c r="F767">
+        <v>10289380000</v>
+      </c>
+      <c r="O767" t="s">
+        <v>27</v>
+      </c>
+      <c r="P767" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="768" spans="1:16">
+      <c r="A768">
+        <v>2026</v>
+      </c>
+      <c r="B768" t="s">
+        <v>176</v>
+      </c>
+      <c r="C768">
+        <v>97810</v>
+      </c>
+      <c r="D768" t="s">
+        <v>17</v>
+      </c>
+      <c r="E768">
+        <v>17</v>
+      </c>
+      <c r="F768">
+        <v>10358516000</v>
+      </c>
+      <c r="O768" t="s">
+        <v>27</v>
+      </c>
+      <c r="P768" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="769" spans="1:16">
+      <c r="A769">
+        <v>2026</v>
+      </c>
+      <c r="B769" t="s">
+        <v>176</v>
+      </c>
+      <c r="C769">
+        <v>97810</v>
+      </c>
+      <c r="D769" t="s">
+        <v>17</v>
+      </c>
+      <c r="E769">
+        <v>17</v>
+      </c>
+      <c r="F769">
+        <v>10327967000</v>
+      </c>
+      <c r="O769" t="s">
+        <v>27</v>
+      </c>
+      <c r="P769" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="770" spans="1:16">
+      <c r="A770">
+        <v>2026</v>
+      </c>
+      <c r="B770" t="s">
+        <v>176</v>
+      </c>
+      <c r="C770">
+        <v>97810</v>
+      </c>
+      <c r="D770" t="s">
+        <v>17</v>
+      </c>
+      <c r="E770">
+        <v>17</v>
+      </c>
+      <c r="F770">
+        <v>10327795000</v>
+      </c>
+      <c r="O770" t="s">
+        <v>27</v>
+      </c>
+      <c r="P770" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="771" spans="1:16">
+      <c r="A771">
+        <v>2026</v>
+      </c>
+      <c r="B771" t="s">
+        <v>176</v>
+      </c>
+      <c r="C771">
+        <v>97810</v>
+      </c>
+      <c r="D771" t="s">
+        <v>17</v>
+      </c>
+      <c r="E771">
+        <v>17</v>
+      </c>
+      <c r="F771">
+        <v>10288679000</v>
+      </c>
+      <c r="O771" t="s">
+        <v>27</v>
+      </c>
+      <c r="P771" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="772" spans="1:16">
+      <c r="A772">
+        <v>2026</v>
+      </c>
+      <c r="B772" t="s">
+        <v>176</v>
+      </c>
+      <c r="C772">
+        <v>97810</v>
+      </c>
+      <c r="D772" t="s">
+        <v>17</v>
+      </c>
+      <c r="E772">
+        <v>17</v>
+      </c>
+      <c r="F772">
+        <v>10358504000</v>
+      </c>
+      <c r="O772" t="s">
+        <v>27</v>
+      </c>
+      <c r="P772" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="773" spans="1:16">
+      <c r="A773">
+        <v>2026</v>
+      </c>
+      <c r="B773" t="s">
+        <v>178</v>
+      </c>
+      <c r="C773">
+        <v>97811</v>
+      </c>
+      <c r="D773" t="s">
+        <v>17</v>
+      </c>
+      <c r="E773">
+        <v>17</v>
+      </c>
+      <c r="F773">
+        <v>10280674000</v>
+      </c>
+      <c r="O773" t="s">
+        <v>43</v>
+      </c>
+      <c r="P773" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="774" spans="1:16">
+      <c r="A774">
+        <v>2026</v>
+      </c>
+      <c r="B774" t="s">
+        <v>178</v>
+      </c>
+      <c r="C774">
+        <v>97811</v>
+      </c>
+      <c r="D774" t="s">
+        <v>17</v>
+      </c>
+      <c r="E774">
+        <v>17</v>
+      </c>
+      <c r="F774">
+        <v>10328767000</v>
+      </c>
+      <c r="O774" t="s">
+        <v>43</v>
+      </c>
+      <c r="P774" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="775" spans="1:16">
+      <c r="A775">
+        <v>2026</v>
+      </c>
+      <c r="B775" t="s">
+        <v>178</v>
+      </c>
+      <c r="C775">
+        <v>97811</v>
+      </c>
+      <c r="D775" t="s">
+        <v>17</v>
+      </c>
+      <c r="E775">
+        <v>17</v>
+      </c>
+      <c r="F775">
+        <v>10297905000</v>
+      </c>
+      <c r="O775" t="s">
+        <v>43</v>
+      </c>
+      <c r="P775" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="776" spans="1:16">
+      <c r="A776">
+        <v>2026</v>
+      </c>
+      <c r="B776" t="s">
+        <v>178</v>
+      </c>
+      <c r="C776">
+        <v>97811</v>
+      </c>
+      <c r="D776" t="s">
+        <v>17</v>
+      </c>
+      <c r="E776">
+        <v>17</v>
+      </c>
+      <c r="F776">
+        <v>10280678000</v>
+      </c>
+      <c r="O776" t="s">
+        <v>43</v>
+      </c>
+      <c r="P776" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="777" spans="1:16">
+      <c r="A777">
+        <v>2026</v>
+      </c>
+      <c r="B777" t="s">
+        <v>178</v>
+      </c>
+      <c r="C777">
+        <v>97811</v>
+      </c>
+      <c r="D777" t="s">
+        <v>17</v>
+      </c>
+      <c r="E777">
+        <v>17</v>
+      </c>
+      <c r="F777">
+        <v>10280673000</v>
+      </c>
+      <c r="O777" t="s">
+        <v>43</v>
+      </c>
+      <c r="P777" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="778" spans="1:16">
+      <c r="A778">
+        <v>2026</v>
+      </c>
+      <c r="B778" t="s">
+        <v>178</v>
+      </c>
+      <c r="C778">
+        <v>97811</v>
+      </c>
+      <c r="D778" t="s">
+        <v>17</v>
+      </c>
+      <c r="E778">
+        <v>17</v>
+      </c>
+      <c r="F778">
+        <v>10371781000</v>
+      </c>
+      <c r="O778" t="s">
+        <v>43</v>
+      </c>
+      <c r="P778" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="779" spans="1:16">
+      <c r="A779">
+        <v>2026</v>
+      </c>
+      <c r="B779" t="s">
+        <v>178</v>
+      </c>
+      <c r="C779">
+        <v>97811</v>
+      </c>
+      <c r="D779" t="s">
+        <v>17</v>
+      </c>
+      <c r="E779">
+        <v>17</v>
+      </c>
+      <c r="F779">
+        <v>10370179000</v>
+      </c>
+      <c r="O779" t="s">
+        <v>43</v>
+      </c>
+      <c r="P779" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="780" spans="1:16">
+      <c r="A780">
+        <v>2026</v>
+      </c>
+      <c r="B780" t="s">
+        <v>178</v>
+      </c>
+      <c r="C780">
+        <v>97811</v>
+      </c>
+      <c r="D780" t="s">
+        <v>17</v>
+      </c>
+      <c r="E780">
+        <v>17</v>
+      </c>
+      <c r="F780">
+        <v>10280506000</v>
+      </c>
+      <c r="O780" t="s">
+        <v>43</v>
+      </c>
+      <c r="P780" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="781" spans="1:16">
+      <c r="A781">
+        <v>2026</v>
+      </c>
+      <c r="B781" t="s">
+        <v>178</v>
+      </c>
+      <c r="C781">
+        <v>97811</v>
+      </c>
+      <c r="D781" t="s">
+        <v>17</v>
+      </c>
+      <c r="E781">
+        <v>17</v>
+      </c>
+      <c r="F781">
+        <v>10358970000</v>
+      </c>
+      <c r="O781" t="s">
+        <v>43</v>
+      </c>
+      <c r="P781" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="782" spans="1:16">
+      <c r="A782">
+        <v>2026</v>
+      </c>
+      <c r="B782" t="s">
+        <v>178</v>
+      </c>
+      <c r="C782">
+        <v>97811</v>
+      </c>
+      <c r="D782" t="s">
+        <v>17</v>
+      </c>
+      <c r="E782">
+        <v>17</v>
+      </c>
+      <c r="F782">
+        <v>10356328000</v>
+      </c>
+      <c r="O782" t="s">
+        <v>43</v>
+      </c>
+      <c r="P782" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="783" spans="1:16">
+      <c r="A783">
+        <v>2026</v>
+      </c>
+      <c r="B783" t="s">
+        <v>178</v>
+      </c>
+      <c r="C783">
+        <v>97811</v>
+      </c>
+      <c r="D783" t="s">
+        <v>17</v>
+      </c>
+      <c r="E783">
+        <v>17</v>
+      </c>
+      <c r="F783">
+        <v>10312519000</v>
+      </c>
+      <c r="O783" t="s">
+        <v>43</v>
+      </c>
+      <c r="P783" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="784" spans="1:16">
+      <c r="A784">
+        <v>2026</v>
+      </c>
+      <c r="B784" t="s">
+        <v>178</v>
+      </c>
+      <c r="C784">
+        <v>97811</v>
+      </c>
+      <c r="D784" t="s">
+        <v>17</v>
+      </c>
+      <c r="E784">
+        <v>17</v>
+      </c>
+      <c r="F784">
+        <v>10333741000</v>
+      </c>
+      <c r="O784" t="s">
+        <v>43</v>
+      </c>
+      <c r="P784" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="785" spans="1:16">
+      <c r="A785">
+        <v>2026</v>
+      </c>
+      <c r="B785" t="s">
+        <v>178</v>
+      </c>
+      <c r="C785">
+        <v>97811</v>
+      </c>
+      <c r="D785" t="s">
+        <v>17</v>
+      </c>
+      <c r="E785">
+        <v>17</v>
+      </c>
+      <c r="F785">
+        <v>10280493000</v>
+      </c>
+      <c r="O785" t="s">
+        <v>43</v>
+      </c>
+      <c r="P785" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="786" spans="1:16">
+      <c r="A786">
+        <v>2026</v>
+      </c>
+      <c r="B786" t="s">
+        <v>178</v>
+      </c>
+      <c r="C786">
+        <v>97811</v>
+      </c>
+      <c r="D786" t="s">
+        <v>17</v>
+      </c>
+      <c r="E786">
+        <v>17</v>
+      </c>
+      <c r="F786">
+        <v>10360158000</v>
+      </c>
+      <c r="O786" t="s">
+        <v>43</v>
+      </c>
+      <c r="P786" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="787" spans="1:16">
+      <c r="A787">
+        <v>2026</v>
+      </c>
+      <c r="B787" t="s">
+        <v>178</v>
+      </c>
+      <c r="C787">
+        <v>97811</v>
+      </c>
+      <c r="D787" t="s">
+        <v>17</v>
+      </c>
+      <c r="E787">
+        <v>17</v>
+      </c>
+      <c r="F787">
+        <v>10280676000</v>
+      </c>
+      <c r="O787" t="s">
+        <v>43</v>
+      </c>
+      <c r="P787" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="788" spans="1:16">
+      <c r="A788">
+        <v>2026</v>
+      </c>
+      <c r="B788" t="s">
+        <v>178</v>
+      </c>
+      <c r="C788">
+        <v>97811</v>
+      </c>
+      <c r="D788" t="s">
+        <v>17</v>
+      </c>
+      <c r="E788">
+        <v>17</v>
+      </c>
+      <c r="F788">
+        <v>10280510000</v>
+      </c>
+      <c r="O788" t="s">
+        <v>43</v>
+      </c>
+      <c r="P788" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="789" spans="1:16">
+      <c r="A789">
+        <v>2026</v>
+      </c>
+      <c r="B789" t="s">
+        <v>178</v>
+      </c>
+      <c r="C789">
+        <v>97811</v>
+      </c>
+      <c r="D789" t="s">
+        <v>17</v>
+      </c>
+      <c r="E789">
+        <v>17</v>
+      </c>
+      <c r="F789">
+        <v>10343494000</v>
+      </c>
+      <c r="O789" t="s">
+        <v>43</v>
+      </c>
+      <c r="P789" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="790" spans="1:16">
+      <c r="A790">
+        <v>2026</v>
+      </c>
+      <c r="B790" t="s">
+        <v>178</v>
+      </c>
+      <c r="C790">
+        <v>97811</v>
+      </c>
+      <c r="D790" t="s">
+        <v>17</v>
+      </c>
+      <c r="E790">
+        <v>17</v>
+      </c>
+      <c r="F790">
+        <v>10280498000</v>
+      </c>
+      <c r="O790" t="s">
+        <v>43</v>
+      </c>
+      <c r="P790" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="791" spans="1:16">
+      <c r="A791">
+        <v>2026</v>
+      </c>
+      <c r="B791" t="s">
+        <v>180</v>
+      </c>
+      <c r="C791">
         <v>97879</v>
       </c>
-      <c r="D660" t="s">
-[...5 lines deleted...]
-      <c r="F660">
+      <c r="D791" t="s">
+        <v>17</v>
+      </c>
+      <c r="E791">
+        <v>17</v>
+      </c>
+      <c r="F791">
+        <v>10310158000</v>
+      </c>
+      <c r="O791" t="s">
+        <v>27</v>
+      </c>
+      <c r="P791" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="792" spans="1:16">
+      <c r="A792">
+        <v>2026</v>
+      </c>
+      <c r="B792" t="s">
+        <v>180</v>
+      </c>
+      <c r="C792">
+        <v>97879</v>
+      </c>
+      <c r="D792" t="s">
+        <v>17</v>
+      </c>
+      <c r="E792">
+        <v>17</v>
+      </c>
+      <c r="F792">
+        <v>10318074000</v>
+      </c>
+      <c r="O792" t="s">
+        <v>27</v>
+      </c>
+      <c r="P792" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="793" spans="1:16">
+      <c r="A793">
+        <v>2026</v>
+      </c>
+      <c r="B793" t="s">
+        <v>180</v>
+      </c>
+      <c r="C793">
+        <v>97879</v>
+      </c>
+      <c r="D793" t="s">
+        <v>17</v>
+      </c>
+      <c r="E793">
+        <v>17</v>
+      </c>
+      <c r="F793">
         <v>10310152000</v>
       </c>
-      <c r="O660" t="s">
+      <c r="O793" t="s">
         <v>27</v>
       </c>
-      <c r="P660" t="s">
-        <v>167</v>
+      <c r="P793" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="794" spans="1:16">
+      <c r="A794">
+        <v>2026</v>
+      </c>
+      <c r="B794" t="s">
+        <v>180</v>
+      </c>
+      <c r="C794">
+        <v>97879</v>
+      </c>
+      <c r="D794" t="s">
+        <v>17</v>
+      </c>
+      <c r="E794">
+        <v>17</v>
+      </c>
+      <c r="F794">
+        <v>10310230000</v>
+      </c>
+      <c r="O794" t="s">
+        <v>27</v>
+      </c>
+      <c r="P794" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="795" spans="1:16">
+      <c r="A795">
+        <v>2026</v>
+      </c>
+      <c r="B795" t="s">
+        <v>180</v>
+      </c>
+      <c r="C795">
+        <v>97879</v>
+      </c>
+      <c r="D795" t="s">
+        <v>17</v>
+      </c>
+      <c r="E795">
+        <v>17</v>
+      </c>
+      <c r="F795">
+        <v>10277709000</v>
+      </c>
+      <c r="O795" t="s">
+        <v>27</v>
+      </c>
+      <c r="P795" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="796" spans="1:16">
+      <c r="A796">
+        <v>2026</v>
+      </c>
+      <c r="B796" t="s">
+        <v>180</v>
+      </c>
+      <c r="C796">
+        <v>97879</v>
+      </c>
+      <c r="D796" t="s">
+        <v>17</v>
+      </c>
+      <c r="E796">
+        <v>17</v>
+      </c>
+      <c r="F796">
+        <v>10277705000</v>
+      </c>
+      <c r="O796" t="s">
+        <v>27</v>
+      </c>
+      <c r="P796" t="s">
+        <v>181</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">