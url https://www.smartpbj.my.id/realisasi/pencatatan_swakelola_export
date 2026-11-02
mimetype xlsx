--- v1 (2026-09-18)
+++ v2 (2026-11-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="182">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="191">
   <si>
     <t>Tahun Anggaran</t>
   </si>
   <si>
     <t>Nama Satker</t>
   </si>
   <si>
     <t>Kode Satker</t>
   </si>
   <si>
     <t>Kode KLPD</t>
   </si>
   <si>
     <t>Kode LPSE</t>
   </si>
   <si>
     <t>Kode Swakelola</t>
   </si>
   <si>
     <t>Jenis Realisasi</t>
   </si>
   <si>
     <t>No Realisasi</t>
   </si>
   <si>
@@ -128,60 +128,60 @@
   <si>
     <t>***************001</t>
   </si>
   <si>
     <t>D** K***** P*******, S.S**.M.A.P</t>
   </si>
   <si>
     <t>KELURAHAN SERANGAN</t>
   </si>
   <si>
     <t>***************002</t>
   </si>
   <si>
     <t>N* W**** S*******, S*.,M*</t>
   </si>
   <si>
     <t>KELURAHAN SANUR</t>
   </si>
   <si>
     <t>I** B**** M*** W***** S*****,S.S**</t>
   </si>
   <si>
     <t>KELURAHAN PEDUNGAN</t>
   </si>
   <si>
+    <t>*************002</t>
+  </si>
+  <si>
+    <t>I W**** D****, S.S**</t>
+  </si>
+  <si>
     <t>***************012</t>
   </si>
   <si>
     <t>I K**** E******, S.S**</t>
-  </si>
-[...4 lines deleted...]
-    <t>I W**** D****, S.S**</t>
   </si>
   <si>
     <t>KELURAHAN KESIMAN</t>
   </si>
   <si>
     <t>***************018</t>
   </si>
   <si>
     <t>I N***** N****, S*</t>
   </si>
   <si>
     <t>KELURAHAN PENATIH</t>
   </si>
   <si>
     <t>I W**** M****, S.A*</t>
   </si>
   <si>
     <t>KELURAHAN SESETAN</t>
   </si>
   <si>
     <t>W**** G*** G*** P******, S.S**., M.A*.</t>
   </si>
   <si>
     <t>KELURAHAN SUMERTA</t>
   </si>
@@ -200,93 +200,105 @@
   <si>
     <t>***************028</t>
   </si>
   <si>
     <t>I W**** S** P****, S*.,S.I*.,M*</t>
   </si>
   <si>
     <t>KELURAHAN DAUH PURI</t>
   </si>
   <si>
     <t>I M*** S********, S.S**., M.A*</t>
   </si>
   <si>
     <t>KELURAHAN RENON</t>
   </si>
   <si>
     <t>I G*** S*****, S.S*, M.P*</t>
   </si>
   <si>
     <t>KELURAHAN PEMECUTAN</t>
   </si>
   <si>
     <t>A*** Y*** K*********,S. S**</t>
   </si>
   <si>
+    <t>KELURAHAN PADANGSAMBIAN</t>
+  </si>
+  <si>
+    <t>I K**** A*** A*****, S.A*</t>
+  </si>
+  <si>
     <t>PUSKESMAS I DENPASAR SELATAN</t>
   </si>
   <si>
     <t>I W**** D*******</t>
   </si>
   <si>
     <t>PUSKESMAS II DENPASAR SELATAN</t>
   </si>
   <si>
     <t>***************004</t>
   </si>
   <si>
     <t>d*. I** A** K**** M******, M**</t>
   </si>
   <si>
     <t>PUSKESMAS III DENPASAR SELATAN</t>
   </si>
   <si>
     <t>d**.P*** J*** S******** S******</t>
   </si>
   <si>
     <t>PUSKESMAS IV DENPASAR SELATAN</t>
   </si>
   <si>
     <t>A*** R*****</t>
   </si>
   <si>
     <t>PUSKESMAS I DENPASAR TIMUR</t>
   </si>
   <si>
     <t>***************013</t>
   </si>
   <si>
     <t>d*. N* N***** L**** A*****</t>
   </si>
   <si>
     <t>PUSKESMAS II DENPASAR UTARA</t>
   </si>
   <si>
     <t>***************007</t>
   </si>
   <si>
     <t>d*. N* P*** A** W*******</t>
+  </si>
+  <si>
+    <t>BAGIAN ORGANISASI</t>
+  </si>
+  <si>
+    <t>L** N***** E*** S****, S. S**</t>
   </si>
   <si>
     <t>BAGIAN KESEJAHTERAAN RAKYAT</t>
   </si>
   <si>
     <t>I. B. A*** S**** A*****, S.S</t>
   </si>
   <si>
     <t>I P*** A*** J*****</t>
   </si>
   <si>
     <t>BAGIAN TATA PEMERINTAHAN</t>
   </si>
   <si>
     <t>I W**** H*********</t>
   </si>
   <si>
     <t>BAGIAN KERJASAMA</t>
   </si>
   <si>
     <t>I** A** G**** Y****</t>
   </si>
   <si>
     <t>BAGIAN PENGADAAN BARANG DAN JASA</t>
   </si>
@@ -309,50 +321,56 @@
     <t>BLUD RSUD WANGAYA</t>
   </si>
   <si>
     <t>B*** N*******</t>
   </si>
   <si>
     <t>DINAS PERUMAHAN, KAWASAN PERMUKIMAN DAN PERTANAHAN</t>
   </si>
   <si>
     <t>***************008</t>
   </si>
   <si>
     <t>N* W**** V******** S***, S*. M.S*</t>
   </si>
   <si>
     <t>BAGIAN PROTOKOL DAN KOMUNIKASI PIMPINAN</t>
   </si>
   <si>
     <t>I G**** A**** G*** P******* N******</t>
   </si>
   <si>
     <t>BADAN RISET DAN INOVASI DAERAH</t>
   </si>
   <si>
     <t>I*. L** N***** R** S*******, M.S*</t>
+  </si>
+  <si>
+    <t>BAGIAN HUKUM</t>
+  </si>
+  <si>
+    <t>N* W**** L*** S****** S******</t>
   </si>
   <si>
     <t>BAGIAN PEREKONOMIAN</t>
   </si>
   <si>
     <t>DINAS PEMADAM KEBAKARAN DAN PENYELAMATAN</t>
   </si>
   <si>
     <t>***************038</t>
   </si>
   <si>
     <t>N***** T****** A*********</t>
   </si>
   <si>
     <t>I M*** S***** W*****</t>
   </si>
   <si>
     <t>INSPEKTORAT</t>
   </si>
   <si>
     <t>I N***** E** S******</t>
   </si>
   <si>
     <t>BADAN PERENCANAAN PEMBANGUNAN DAERAH</t>
   </si>
@@ -386,132 +404,141 @@
   <si>
     <t>I M*** S*******, S.e., M.s*.</t>
   </si>
   <si>
     <t>DINAS KESEHATAN</t>
   </si>
   <si>
     <t>N* G**. M*** W******</t>
   </si>
   <si>
     <t>I W**** S**** Y***, S**.,M.S*</t>
   </si>
   <si>
     <t>***************009</t>
   </si>
   <si>
     <t>d*. A. A. N***** G*** D*********, M.K**</t>
   </si>
   <si>
     <t>***************010</t>
   </si>
   <si>
     <t>I N***** D***</t>
   </si>
   <si>
+    <t>N* K***** W**** P**** T******</t>
+  </si>
+  <si>
     <t>DINAS KEPENDUDUKAN DAN PENCATATAN SIPIL</t>
   </si>
   <si>
     <t>N* L** L*** S*****, S.S**. M.S*</t>
   </si>
   <si>
     <t>DINAS PERHUBUNGAN</t>
   </si>
   <si>
     <t>I D*** K**** A** P********, S.S**,.M*.</t>
   </si>
   <si>
     <t>*************101</t>
   </si>
   <si>
     <t>I P*** B*** A** W*****, S*.,M*</t>
   </si>
   <si>
     <t>DINAS KEBUDAYAAN</t>
   </si>
   <si>
     <t>N* W**** S********, S.S**</t>
   </si>
   <si>
     <t>I W**** A*****</t>
   </si>
   <si>
     <t>DINAS PARIWISATA</t>
   </si>
   <si>
     <t>I G** N***** G*** S*****, S*., M.S*</t>
   </si>
   <si>
     <t>K**** T***** A*****</t>
   </si>
   <si>
+    <t>N* L** P*** R********, S.S., M.P**.</t>
+  </si>
+  <si>
     <t>DINAS PERINDUSTRIAN DAN PERDAGANGAN</t>
   </si>
   <si>
     <t>I G. B. A***** W.</t>
   </si>
   <si>
     <t>T******* I**** A**** D*** K****** W***</t>
   </si>
   <si>
-    <t>L** G*** M******, S*, M.S*</t>
+    <t>L** G*** M******</t>
   </si>
   <si>
     <t>KECAMATAN DENPASAR TIMUR</t>
   </si>
   <si>
     <t>I** B**** A**** U****** M******, S*</t>
   </si>
   <si>
     <t>KECAMATAN DENPASAR SELATAN</t>
   </si>
   <si>
     <t>N* K***** P********, S***. M*</t>
   </si>
   <si>
     <t>KECAMATAN DENPASAR BARAT</t>
   </si>
   <si>
     <t>I W**** Y*******, S.S**, M.S*</t>
   </si>
   <si>
     <t>KECAMATAN DENPASAR UTARA</t>
   </si>
   <si>
     <t>I W**** A*******</t>
   </si>
   <si>
     <t>BADAN KESATUAN BANGSA DAN POLITIK</t>
   </si>
   <si>
     <t>Y*** S*****</t>
   </si>
   <si>
     <t>BADAN PENDAPATAN DAERAH</t>
   </si>
   <si>
     <t>N***** S******* J********</t>
+  </si>
+  <si>
+    <t>D*** S******* A****,S*.,M.E*.D**</t>
   </si>
   <si>
     <t>DINAS KOMUNIKASI INFORMATIKA DAN STATISTIK</t>
   </si>
   <si>
     <t>I G**** A**** P*** M********, S.S**</t>
   </si>
   <si>
     <t>DINAS LINGKUNGAN HIDUP DAN KEBERSIHAN</t>
   </si>
   <si>
     <t>A*** S******</t>
   </si>
   <si>
     <t>I W**** T**** S******, S*. M.S*</t>
   </si>
   <si>
     <t>DINAS PEKERJAAN UMUM DAN PENATAAN RUANG</t>
   </si>
   <si>
     <t>G***** D******** S*****, S*.,M*</t>
   </si>
   <si>
     <t>P*** T*** M******* W*****, S*.,M*.</t>
   </si>
@@ -905,51 +932,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P796"/>
+  <dimension ref="A1:P942"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -1006,20675 +1033,24471 @@
       </c>
       <c r="O2" t="s">
         <v>18</v>
       </c>
       <c r="P2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3">
         <v>2026</v>
       </c>
       <c r="B3" t="s">
         <v>16</v>
       </c>
       <c r="C3">
         <v>100934</v>
       </c>
       <c r="D3" t="s">
         <v>17</v>
       </c>
       <c r="E3">
         <v>17</v>
       </c>
       <c r="F3">
-        <v>10287687000</v>
+        <v>10389659000</v>
       </c>
       <c r="O3" t="s">
         <v>18</v>
       </c>
       <c r="P3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4">
         <v>2026</v>
       </c>
       <c r="B4" t="s">
         <v>16</v>
       </c>
       <c r="C4">
         <v>100934</v>
       </c>
       <c r="D4" t="s">
         <v>17</v>
       </c>
       <c r="E4">
         <v>17</v>
       </c>
       <c r="F4">
-        <v>10289604000</v>
+        <v>10411250000</v>
       </c>
       <c r="O4" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="P4" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5">
         <v>2026</v>
       </c>
       <c r="B5" t="s">
         <v>16</v>
       </c>
       <c r="C5">
         <v>100934</v>
       </c>
       <c r="D5" t="s">
         <v>17</v>
       </c>
       <c r="E5">
         <v>17</v>
       </c>
       <c r="F5">
-        <v>10324387000</v>
+        <v>10287687000</v>
       </c>
       <c r="O5" t="s">
         <v>18</v>
       </c>
       <c r="P5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6">
         <v>2026</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6">
         <v>100934</v>
       </c>
       <c r="D6" t="s">
         <v>17</v>
       </c>
       <c r="E6">
         <v>17</v>
       </c>
       <c r="F6">
-        <v>10343551000</v>
+        <v>10289604000</v>
       </c>
       <c r="O6" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="P6" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7">
         <v>2026</v>
       </c>
       <c r="B7" t="s">
         <v>16</v>
       </c>
       <c r="C7">
         <v>100934</v>
       </c>
       <c r="D7" t="s">
         <v>17</v>
       </c>
       <c r="E7">
         <v>17</v>
       </c>
       <c r="F7">
-        <v>10289303000</v>
+        <v>10324387000</v>
       </c>
       <c r="O7" t="s">
         <v>18</v>
       </c>
       <c r="P7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8">
         <v>2026</v>
       </c>
       <c r="B8" t="s">
         <v>16</v>
       </c>
       <c r="C8">
         <v>100934</v>
       </c>
       <c r="D8" t="s">
         <v>17</v>
       </c>
       <c r="E8">
         <v>17</v>
       </c>
       <c r="F8">
-        <v>10324442000</v>
+        <v>10343551000</v>
       </c>
       <c r="O8" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="P8" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9">
         <v>2026</v>
       </c>
       <c r="B9" t="s">
         <v>16</v>
       </c>
       <c r="C9">
         <v>100934</v>
       </c>
       <c r="D9" t="s">
         <v>17</v>
       </c>
       <c r="E9">
         <v>17</v>
       </c>
       <c r="F9">
-        <v>10287675000</v>
+        <v>10289303000</v>
       </c>
       <c r="O9" t="s">
         <v>18</v>
       </c>
       <c r="P9" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10">
         <v>2026</v>
       </c>
       <c r="B10" t="s">
         <v>16</v>
       </c>
       <c r="C10">
         <v>100934</v>
       </c>
       <c r="D10" t="s">
         <v>17</v>
       </c>
       <c r="E10">
         <v>17</v>
       </c>
       <c r="F10">
-        <v>10289599000</v>
+        <v>10324442000</v>
       </c>
       <c r="O10" t="s">
         <v>18</v>
       </c>
       <c r="P10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11">
         <v>2026</v>
       </c>
       <c r="B11" t="s">
         <v>16</v>
       </c>
       <c r="C11">
         <v>100934</v>
       </c>
       <c r="D11" t="s">
         <v>17</v>
       </c>
       <c r="E11">
         <v>17</v>
       </c>
       <c r="F11">
-        <v>10343513000</v>
+        <v>10287675000</v>
       </c>
       <c r="O11" t="s">
         <v>18</v>
       </c>
       <c r="P11" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12">
         <v>2026</v>
       </c>
       <c r="B12" t="s">
         <v>16</v>
       </c>
       <c r="C12">
         <v>100934</v>
       </c>
       <c r="D12" t="s">
         <v>17</v>
       </c>
       <c r="E12">
         <v>17</v>
       </c>
       <c r="F12">
-        <v>10383035000</v>
+        <v>10289599000</v>
       </c>
       <c r="O12" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="P12" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13">
         <v>2026</v>
       </c>
       <c r="B13" t="s">
         <v>16</v>
       </c>
       <c r="C13">
         <v>100934</v>
       </c>
       <c r="D13" t="s">
         <v>17</v>
       </c>
       <c r="E13">
         <v>17</v>
       </c>
       <c r="F13">
-        <v>10289331000</v>
+        <v>10343513000</v>
       </c>
       <c r="O13" t="s">
         <v>18</v>
       </c>
       <c r="P13" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14">
         <v>2026</v>
       </c>
       <c r="B14" t="s">
         <v>16</v>
       </c>
       <c r="C14">
         <v>100934</v>
       </c>
       <c r="D14" t="s">
         <v>17</v>
       </c>
       <c r="E14">
         <v>17</v>
       </c>
       <c r="F14">
-        <v>10289335000</v>
+        <v>10383035000</v>
       </c>
       <c r="O14" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="P14" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15">
         <v>2026</v>
       </c>
       <c r="B15" t="s">
         <v>16</v>
       </c>
       <c r="C15">
         <v>100934</v>
       </c>
       <c r="D15" t="s">
         <v>17</v>
       </c>
       <c r="E15">
         <v>17</v>
       </c>
       <c r="F15">
-        <v>10289594000</v>
+        <v>10289331000</v>
       </c>
       <c r="O15" t="s">
         <v>18</v>
       </c>
       <c r="P15" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16">
         <v>2026</v>
       </c>
       <c r="B16" t="s">
         <v>16</v>
       </c>
       <c r="C16">
         <v>100934</v>
       </c>
       <c r="D16" t="s">
         <v>17</v>
       </c>
       <c r="E16">
         <v>17</v>
       </c>
       <c r="F16">
-        <v>10383932000</v>
+        <v>10289335000</v>
       </c>
       <c r="O16" t="s">
         <v>18</v>
       </c>
       <c r="P16" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17">
         <v>2026</v>
       </c>
       <c r="B17" t="s">
         <v>16</v>
       </c>
       <c r="C17">
         <v>100934</v>
       </c>
       <c r="D17" t="s">
         <v>17</v>
       </c>
       <c r="E17">
         <v>17</v>
       </c>
       <c r="F17">
-        <v>10289333000</v>
+        <v>10289594000</v>
       </c>
       <c r="O17" t="s">
         <v>18</v>
       </c>
       <c r="P17" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18">
         <v>2026</v>
       </c>
       <c r="B18" t="s">
         <v>16</v>
       </c>
       <c r="C18">
         <v>100934</v>
       </c>
       <c r="D18" t="s">
         <v>17</v>
       </c>
       <c r="E18">
         <v>17</v>
       </c>
       <c r="F18">
-        <v>10289337000</v>
+        <v>10383932000</v>
       </c>
       <c r="O18" t="s">
         <v>18</v>
       </c>
       <c r="P18" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19">
         <v>2026</v>
       </c>
       <c r="B19" t="s">
         <v>16</v>
       </c>
       <c r="C19">
         <v>100934</v>
       </c>
       <c r="D19" t="s">
         <v>17</v>
       </c>
       <c r="E19">
         <v>17</v>
       </c>
       <c r="F19">
-        <v>10383958000</v>
+        <v>10289333000</v>
       </c>
       <c r="O19" t="s">
         <v>18</v>
       </c>
       <c r="P19" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20">
         <v>2026</v>
       </c>
       <c r="B20" t="s">
         <v>16</v>
       </c>
       <c r="C20">
         <v>100934</v>
       </c>
       <c r="D20" t="s">
         <v>17</v>
       </c>
       <c r="E20">
         <v>17</v>
       </c>
       <c r="F20">
-        <v>10383938000</v>
+        <v>10289337000</v>
       </c>
       <c r="O20" t="s">
         <v>18</v>
       </c>
       <c r="P20" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21">
         <v>2026</v>
       </c>
       <c r="B21" t="s">
         <v>16</v>
       </c>
       <c r="C21">
         <v>100934</v>
       </c>
       <c r="D21" t="s">
         <v>17</v>
       </c>
       <c r="E21">
         <v>17</v>
       </c>
       <c r="F21">
-        <v>10349818000</v>
+        <v>10383958000</v>
       </c>
       <c r="O21" t="s">
         <v>18</v>
       </c>
       <c r="P21" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22">
         <v>2026</v>
       </c>
       <c r="B22" t="s">
         <v>16</v>
       </c>
       <c r="C22">
         <v>100934</v>
       </c>
       <c r="D22" t="s">
         <v>17</v>
       </c>
       <c r="E22">
         <v>17</v>
       </c>
       <c r="F22">
-        <v>10335645000</v>
+        <v>10383938000</v>
       </c>
       <c r="O22" t="s">
         <v>18</v>
       </c>
       <c r="P22" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23">
         <v>2026</v>
       </c>
       <c r="B23" t="s">
         <v>16</v>
       </c>
       <c r="C23">
         <v>100934</v>
       </c>
       <c r="D23" t="s">
         <v>17</v>
       </c>
       <c r="E23">
         <v>17</v>
       </c>
       <c r="F23">
-        <v>10289598000</v>
+        <v>10349818000</v>
       </c>
       <c r="O23" t="s">
         <v>18</v>
       </c>
       <c r="P23" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24">
         <v>2026</v>
       </c>
       <c r="B24" t="s">
         <v>16</v>
       </c>
       <c r="C24">
         <v>100934</v>
       </c>
       <c r="D24" t="s">
         <v>17</v>
       </c>
       <c r="E24">
         <v>17</v>
       </c>
       <c r="F24">
-        <v>10383858000</v>
+        <v>10335645000</v>
       </c>
       <c r="O24" t="s">
         <v>18</v>
       </c>
       <c r="P24" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25">
         <v>2026</v>
       </c>
       <c r="B25" t="s">
         <v>16</v>
       </c>
       <c r="C25">
         <v>100934</v>
       </c>
       <c r="D25" t="s">
         <v>17</v>
       </c>
       <c r="E25">
         <v>17</v>
       </c>
       <c r="F25">
-        <v>10319569000</v>
+        <v>10289598000</v>
       </c>
       <c r="O25" t="s">
         <v>18</v>
       </c>
       <c r="P25" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26">
         <v>2026</v>
       </c>
       <c r="B26" t="s">
         <v>16</v>
       </c>
       <c r="C26">
         <v>100934</v>
       </c>
       <c r="D26" t="s">
         <v>17</v>
       </c>
       <c r="E26">
         <v>17</v>
       </c>
       <c r="F26">
-        <v>10289592000</v>
+        <v>10383858000</v>
       </c>
       <c r="O26" t="s">
         <v>18</v>
       </c>
       <c r="P26" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27">
         <v>2026</v>
       </c>
       <c r="B27" t="s">
         <v>16</v>
       </c>
       <c r="C27">
         <v>100934</v>
       </c>
       <c r="D27" t="s">
         <v>17</v>
       </c>
       <c r="E27">
         <v>17</v>
       </c>
       <c r="F27">
-        <v>10319557000</v>
+        <v>10319569000</v>
       </c>
       <c r="O27" t="s">
         <v>18</v>
       </c>
       <c r="P27" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28">
         <v>2026</v>
       </c>
       <c r="B28" t="s">
         <v>16</v>
       </c>
       <c r="C28">
         <v>100934</v>
       </c>
       <c r="D28" t="s">
         <v>17</v>
       </c>
       <c r="E28">
         <v>17</v>
       </c>
       <c r="F28">
-        <v>10340831000</v>
+        <v>10410948000</v>
       </c>
       <c r="O28" t="s">
         <v>18</v>
       </c>
       <c r="P28" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29">
         <v>2026</v>
       </c>
       <c r="B29" t="s">
         <v>16</v>
       </c>
       <c r="C29">
         <v>100934</v>
       </c>
       <c r="D29" t="s">
         <v>17</v>
       </c>
       <c r="E29">
         <v>17</v>
       </c>
       <c r="F29">
-        <v>10313711000</v>
+        <v>10289592000</v>
       </c>
       <c r="O29" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="P29" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30">
         <v>2026</v>
       </c>
       <c r="B30" t="s">
         <v>16</v>
       </c>
       <c r="C30">
         <v>100934</v>
       </c>
       <c r="D30" t="s">
         <v>17</v>
       </c>
       <c r="E30">
         <v>17</v>
       </c>
       <c r="F30">
-        <v>10335533000</v>
+        <v>10319557000</v>
       </c>
       <c r="O30" t="s">
         <v>18</v>
       </c>
       <c r="P30" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31">
         <v>2026</v>
       </c>
       <c r="B31" t="s">
         <v>16</v>
       </c>
       <c r="C31">
         <v>100934</v>
       </c>
       <c r="D31" t="s">
         <v>17</v>
       </c>
       <c r="E31">
         <v>17</v>
       </c>
       <c r="F31">
-        <v>10384001000</v>
+        <v>10340831000</v>
       </c>
       <c r="O31" t="s">
         <v>18</v>
       </c>
       <c r="P31" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32">
         <v>2026</v>
       </c>
       <c r="B32" t="s">
         <v>16</v>
       </c>
       <c r="C32">
         <v>100934</v>
       </c>
       <c r="D32" t="s">
         <v>17</v>
       </c>
       <c r="E32">
         <v>17</v>
       </c>
       <c r="F32">
-        <v>10320353000</v>
+        <v>10313711000</v>
       </c>
       <c r="O32" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="P32" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33">
         <v>2026</v>
       </c>
       <c r="B33" t="s">
         <v>16</v>
       </c>
       <c r="C33">
         <v>100934</v>
       </c>
       <c r="D33" t="s">
         <v>17</v>
       </c>
       <c r="E33">
         <v>17</v>
       </c>
       <c r="F33">
-        <v>10289325000</v>
+        <v>10335533000</v>
       </c>
       <c r="O33" t="s">
         <v>18</v>
       </c>
       <c r="P33" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34">
         <v>2026</v>
       </c>
       <c r="B34" t="s">
         <v>16</v>
       </c>
       <c r="C34">
         <v>100934</v>
       </c>
       <c r="D34" t="s">
         <v>17</v>
       </c>
       <c r="E34">
         <v>17</v>
       </c>
       <c r="F34">
-        <v>10343527000</v>
+        <v>10384001000</v>
       </c>
       <c r="O34" t="s">
         <v>18</v>
       </c>
       <c r="P34" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35">
         <v>2026</v>
       </c>
       <c r="B35" t="s">
         <v>16</v>
       </c>
       <c r="C35">
         <v>100934</v>
       </c>
       <c r="D35" t="s">
         <v>17</v>
       </c>
       <c r="E35">
         <v>17</v>
       </c>
       <c r="F35">
-        <v>10289603000</v>
+        <v>10320353000</v>
       </c>
       <c r="O35" t="s">
         <v>18</v>
       </c>
       <c r="P35" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36">
         <v>2026</v>
       </c>
       <c r="B36" t="s">
         <v>16</v>
       </c>
       <c r="C36">
         <v>100934</v>
       </c>
       <c r="D36" t="s">
         <v>17</v>
       </c>
       <c r="E36">
         <v>17</v>
       </c>
       <c r="F36">
-        <v>10387848000</v>
+        <v>10289325000</v>
       </c>
       <c r="O36" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="P36" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37">
         <v>2026</v>
       </c>
       <c r="B37" t="s">
         <v>16</v>
       </c>
       <c r="C37">
         <v>100934</v>
       </c>
       <c r="D37" t="s">
         <v>17</v>
       </c>
       <c r="E37">
         <v>17</v>
       </c>
       <c r="F37">
-        <v>10367689000</v>
+        <v>10343527000</v>
       </c>
       <c r="O37" t="s">
         <v>18</v>
       </c>
       <c r="P37" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38">
         <v>2026</v>
       </c>
       <c r="B38" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="C38">
-        <v>105348</v>
+        <v>100934</v>
       </c>
       <c r="D38" t="s">
         <v>17</v>
       </c>
       <c r="E38">
         <v>17</v>
       </c>
       <c r="F38">
-        <v>10273621000</v>
+        <v>10289603000</v>
       </c>
       <c r="O38" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="P38" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39">
         <v>2026</v>
       </c>
       <c r="B39" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="C39">
-        <v>105348</v>
+        <v>100934</v>
       </c>
       <c r="D39" t="s">
         <v>17</v>
       </c>
       <c r="E39">
         <v>17</v>
       </c>
       <c r="F39">
-        <v>10295723000</v>
+        <v>10387848000</v>
       </c>
       <c r="O39" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="P39" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40">
         <v>2026</v>
       </c>
       <c r="B40" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="C40">
-        <v>105348</v>
+        <v>100934</v>
       </c>
       <c r="D40" t="s">
         <v>17</v>
       </c>
       <c r="E40">
         <v>17</v>
       </c>
       <c r="F40">
-        <v>10287833000</v>
+        <v>10367689000</v>
       </c>
       <c r="O40" t="s">
         <v>18</v>
       </c>
       <c r="P40" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41">
         <v>2026</v>
       </c>
       <c r="B41" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="C41">
-        <v>181711</v>
+        <v>105348</v>
       </c>
       <c r="D41" t="s">
         <v>17</v>
       </c>
       <c r="E41">
         <v>17</v>
       </c>
       <c r="F41">
-        <v>10261193000</v>
+        <v>10273621000</v>
       </c>
       <c r="O41" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="P41" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42">
         <v>2026</v>
       </c>
       <c r="B42" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="C42">
-        <v>181711</v>
+        <v>105348</v>
       </c>
       <c r="D42" t="s">
         <v>17</v>
       </c>
       <c r="E42">
         <v>17</v>
       </c>
       <c r="F42">
-        <v>10283169000</v>
+        <v>10295723000</v>
       </c>
       <c r="O42" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="P42" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43">
         <v>2026</v>
       </c>
       <c r="B43" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="C43">
-        <v>181711</v>
+        <v>105348</v>
       </c>
       <c r="D43" t="s">
         <v>17</v>
       </c>
       <c r="E43">
         <v>17</v>
       </c>
       <c r="F43">
-        <v>10291249000</v>
+        <v>10287833000</v>
       </c>
       <c r="O43" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="P43" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44">
         <v>2026</v>
       </c>
       <c r="B44" t="s">
         <v>26</v>
       </c>
       <c r="C44">
         <v>181711</v>
       </c>
       <c r="D44" t="s">
         <v>17</v>
       </c>
       <c r="E44">
         <v>17</v>
       </c>
       <c r="F44">
-        <v>10291233000</v>
+        <v>10261193000</v>
       </c>
       <c r="O44" t="s">
         <v>27</v>
       </c>
       <c r="P44" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45">
         <v>2026</v>
       </c>
       <c r="B45" t="s">
         <v>26</v>
       </c>
       <c r="C45">
         <v>181711</v>
       </c>
       <c r="D45" t="s">
         <v>17</v>
       </c>
       <c r="E45">
         <v>17</v>
       </c>
       <c r="F45">
-        <v>10358210000</v>
+        <v>10283169000</v>
       </c>
       <c r="O45" t="s">
         <v>27</v>
       </c>
       <c r="P45" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46">
         <v>2026</v>
       </c>
       <c r="B46" t="s">
         <v>26</v>
       </c>
       <c r="C46">
         <v>181711</v>
       </c>
       <c r="D46" t="s">
         <v>17</v>
       </c>
       <c r="E46">
         <v>17</v>
       </c>
       <c r="F46">
-        <v>10283166000</v>
+        <v>10390443000</v>
       </c>
       <c r="O46" t="s">
         <v>27</v>
       </c>
       <c r="P46" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47">
         <v>2026</v>
       </c>
       <c r="B47" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="C47">
-        <v>181713</v>
+        <v>181711</v>
       </c>
       <c r="D47" t="s">
         <v>17</v>
       </c>
       <c r="E47">
         <v>17</v>
       </c>
       <c r="F47">
-        <v>10261772000</v>
+        <v>10291249000</v>
       </c>
       <c r="O47" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="P47" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48">
         <v>2026</v>
       </c>
       <c r="B48" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="C48">
-        <v>181713</v>
+        <v>181711</v>
       </c>
       <c r="D48" t="s">
         <v>17</v>
       </c>
       <c r="E48">
         <v>17</v>
       </c>
       <c r="F48">
-        <v>10261838000</v>
+        <v>10291233000</v>
       </c>
       <c r="O48" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="P48" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49">
         <v>2026</v>
       </c>
       <c r="B49" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="C49">
-        <v>181713</v>
+        <v>181711</v>
       </c>
       <c r="D49" t="s">
         <v>17</v>
       </c>
       <c r="E49">
         <v>17</v>
       </c>
       <c r="F49">
-        <v>10261844000</v>
+        <v>10358210000</v>
       </c>
       <c r="O49" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="P49" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50">
         <v>2026</v>
       </c>
       <c r="B50" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="C50">
-        <v>181713</v>
+        <v>181711</v>
       </c>
       <c r="D50" t="s">
         <v>17</v>
       </c>
       <c r="E50">
         <v>17</v>
       </c>
       <c r="F50">
-        <v>10261773000</v>
+        <v>10283166000</v>
       </c>
       <c r="O50" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="P50" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51">
         <v>2026</v>
       </c>
       <c r="B51" t="s">
         <v>29</v>
       </c>
       <c r="C51">
         <v>181713</v>
       </c>
       <c r="D51" t="s">
         <v>17</v>
       </c>
       <c r="E51">
         <v>17</v>
       </c>
       <c r="F51">
-        <v>10261840000</v>
+        <v>10261772000</v>
       </c>
       <c r="O51" t="s">
         <v>30</v>
       </c>
       <c r="P51" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52">
         <v>2026</v>
       </c>
       <c r="B52" t="s">
         <v>29</v>
       </c>
       <c r="C52">
         <v>181713</v>
       </c>
       <c r="D52" t="s">
         <v>17</v>
       </c>
       <c r="E52">
         <v>17</v>
       </c>
       <c r="F52">
-        <v>10261842000</v>
+        <v>10261838000</v>
       </c>
       <c r="O52" t="s">
         <v>30</v>
       </c>
       <c r="P52" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53">
         <v>2026</v>
       </c>
       <c r="B53" t="s">
         <v>29</v>
       </c>
       <c r="C53">
         <v>181713</v>
       </c>
       <c r="D53" t="s">
         <v>17</v>
       </c>
       <c r="E53">
         <v>17</v>
       </c>
       <c r="F53">
-        <v>10261845000</v>
+        <v>10261844000</v>
       </c>
       <c r="O53" t="s">
         <v>30</v>
       </c>
       <c r="P53" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54">
         <v>2026</v>
       </c>
       <c r="B54" t="s">
         <v>29</v>
       </c>
       <c r="C54">
         <v>181713</v>
       </c>
       <c r="D54" t="s">
         <v>17</v>
       </c>
       <c r="E54">
         <v>17</v>
       </c>
       <c r="F54">
-        <v>10261775000</v>
+        <v>10261773000</v>
       </c>
       <c r="O54" t="s">
         <v>30</v>
       </c>
       <c r="P54" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55">
         <v>2026</v>
       </c>
       <c r="B55" t="s">
         <v>29</v>
       </c>
       <c r="C55">
         <v>181713</v>
       </c>
       <c r="D55" t="s">
         <v>17</v>
       </c>
       <c r="E55">
         <v>17</v>
       </c>
       <c r="F55">
-        <v>10261748000</v>
+        <v>10261840000</v>
       </c>
       <c r="O55" t="s">
         <v>30</v>
       </c>
       <c r="P55" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56">
         <v>2026</v>
       </c>
       <c r="B56" t="s">
         <v>29</v>
       </c>
       <c r="C56">
         <v>181713</v>
       </c>
       <c r="D56" t="s">
         <v>17</v>
       </c>
       <c r="E56">
         <v>17</v>
       </c>
       <c r="F56">
-        <v>10261837000</v>
+        <v>10261842000</v>
       </c>
       <c r="O56" t="s">
         <v>30</v>
       </c>
       <c r="P56" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57">
         <v>2026</v>
       </c>
       <c r="B57" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="C57">
-        <v>181714</v>
+        <v>181713</v>
       </c>
       <c r="D57" t="s">
         <v>17</v>
       </c>
       <c r="E57">
         <v>17</v>
       </c>
       <c r="F57">
-        <v>10292848000</v>
+        <v>10261845000</v>
       </c>
       <c r="O57" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="P57" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58">
         <v>2026</v>
       </c>
       <c r="B58" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="C58">
-        <v>181714</v>
+        <v>181713</v>
       </c>
       <c r="D58" t="s">
         <v>17</v>
       </c>
       <c r="E58">
         <v>17</v>
       </c>
       <c r="F58">
-        <v>10267842000</v>
+        <v>10261775000</v>
       </c>
       <c r="O58" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="P58" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59">
         <v>2026</v>
       </c>
       <c r="B59" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="C59">
-        <v>181714</v>
+        <v>181713</v>
       </c>
       <c r="D59" t="s">
         <v>17</v>
       </c>
       <c r="E59">
         <v>17</v>
       </c>
       <c r="F59">
-        <v>10292849000</v>
+        <v>10261748000</v>
       </c>
       <c r="O59" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="P59" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60">
         <v>2026</v>
       </c>
       <c r="B60" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="C60">
-        <v>181714</v>
+        <v>181713</v>
       </c>
       <c r="D60" t="s">
         <v>17</v>
       </c>
       <c r="E60">
         <v>17</v>
       </c>
       <c r="F60">
-        <v>10283277000</v>
+        <v>10261837000</v>
       </c>
       <c r="O60" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="P60" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61">
         <v>2026</v>
       </c>
       <c r="B61" t="s">
         <v>32</v>
       </c>
       <c r="C61">
         <v>181714</v>
       </c>
       <c r="D61" t="s">
         <v>17</v>
       </c>
       <c r="E61">
         <v>17</v>
       </c>
       <c r="F61">
-        <v>10277070000</v>
+        <v>10292848000</v>
       </c>
       <c r="O61" t="s">
         <v>33</v>
       </c>
       <c r="P61" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62">
         <v>2026</v>
       </c>
       <c r="B62" t="s">
         <v>32</v>
       </c>
       <c r="C62">
         <v>181714</v>
       </c>
       <c r="D62" t="s">
         <v>17</v>
       </c>
       <c r="E62">
         <v>17</v>
       </c>
       <c r="F62">
-        <v>10289651000</v>
+        <v>10267842000</v>
       </c>
       <c r="O62" t="s">
         <v>33</v>
       </c>
       <c r="P62" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63">
         <v>2026</v>
       </c>
       <c r="B63" t="s">
         <v>32</v>
       </c>
       <c r="C63">
         <v>181714</v>
       </c>
       <c r="D63" t="s">
         <v>17</v>
       </c>
       <c r="E63">
         <v>17</v>
       </c>
       <c r="F63">
-        <v>10277071000</v>
+        <v>10292849000</v>
       </c>
       <c r="O63" t="s">
         <v>33</v>
       </c>
       <c r="P63" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64">
         <v>2026</v>
       </c>
       <c r="B64" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="C64">
-        <v>181715</v>
+        <v>181714</v>
       </c>
       <c r="D64" t="s">
         <v>17</v>
       </c>
       <c r="E64">
         <v>17</v>
       </c>
       <c r="F64">
-        <v>10280973000</v>
+        <v>10283277000</v>
       </c>
       <c r="O64" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="P64" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65">
         <v>2026</v>
       </c>
       <c r="B65" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="C65">
-        <v>181715</v>
+        <v>181714</v>
       </c>
       <c r="D65" t="s">
         <v>17</v>
       </c>
       <c r="E65">
         <v>17</v>
       </c>
       <c r="F65">
-        <v>10306938000</v>
+        <v>10277070000</v>
       </c>
       <c r="O65" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="P65" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66">
         <v>2026</v>
       </c>
       <c r="B66" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="C66">
-        <v>181715</v>
+        <v>181714</v>
       </c>
       <c r="D66" t="s">
         <v>17</v>
       </c>
       <c r="E66">
         <v>17</v>
       </c>
       <c r="F66">
-        <v>10274349000</v>
+        <v>10289651000</v>
       </c>
       <c r="O66" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="P66" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67">
         <v>2026</v>
       </c>
       <c r="B67" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="C67">
-        <v>181715</v>
+        <v>181714</v>
       </c>
       <c r="D67" t="s">
         <v>17</v>
       </c>
       <c r="E67">
         <v>17</v>
       </c>
       <c r="F67">
-        <v>10287621000</v>
+        <v>10277071000</v>
       </c>
       <c r="O67" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="P67" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68">
         <v>2026</v>
       </c>
       <c r="B68" t="s">
         <v>35</v>
       </c>
       <c r="C68">
         <v>181715</v>
       </c>
       <c r="D68" t="s">
         <v>17</v>
       </c>
       <c r="E68">
         <v>17</v>
       </c>
       <c r="F68">
-        <v>10280972000</v>
+        <v>10280973000</v>
       </c>
       <c r="O68" t="s">
         <v>27</v>
       </c>
       <c r="P68" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69">
         <v>2026</v>
       </c>
       <c r="B69" t="s">
         <v>35</v>
       </c>
       <c r="C69">
         <v>181715</v>
       </c>
       <c r="D69" t="s">
         <v>17</v>
       </c>
       <c r="E69">
         <v>17</v>
       </c>
       <c r="F69">
-        <v>10337403000</v>
+        <v>10306938000</v>
       </c>
       <c r="O69" t="s">
         <v>27</v>
       </c>
       <c r="P69" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70">
         <v>2026</v>
       </c>
       <c r="B70" t="s">
         <v>35</v>
       </c>
       <c r="C70">
         <v>181715</v>
       </c>
       <c r="D70" t="s">
         <v>17</v>
       </c>
       <c r="E70">
         <v>17</v>
       </c>
       <c r="F70">
-        <v>10287616000</v>
+        <v>10274349000</v>
       </c>
       <c r="O70" t="s">
         <v>27</v>
       </c>
       <c r="P70" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71">
         <v>2026</v>
       </c>
       <c r="B71" t="s">
         <v>35</v>
       </c>
       <c r="C71">
         <v>181715</v>
       </c>
       <c r="D71" t="s">
         <v>17</v>
       </c>
       <c r="E71">
         <v>17</v>
       </c>
       <c r="F71">
-        <v>10274353000</v>
+        <v>10287621000</v>
       </c>
       <c r="O71" t="s">
         <v>27</v>
       </c>
       <c r="P71" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72">
         <v>2026</v>
       </c>
       <c r="B72" t="s">
         <v>35</v>
       </c>
       <c r="C72">
         <v>181715</v>
       </c>
       <c r="D72" t="s">
         <v>17</v>
       </c>
       <c r="E72">
         <v>17</v>
       </c>
       <c r="F72">
-        <v>10287619000</v>
+        <v>10280972000</v>
       </c>
       <c r="O72" t="s">
         <v>27</v>
       </c>
       <c r="P72" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73">
         <v>2026</v>
       </c>
       <c r="B73" t="s">
         <v>35</v>
       </c>
       <c r="C73">
         <v>181715</v>
       </c>
       <c r="D73" t="s">
         <v>17</v>
       </c>
       <c r="E73">
         <v>17</v>
       </c>
       <c r="F73">
-        <v>10267221000</v>
+        <v>10399627000</v>
       </c>
       <c r="O73" t="s">
         <v>27</v>
       </c>
       <c r="P73" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74">
         <v>2026</v>
       </c>
       <c r="B74" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="C74">
-        <v>181716</v>
+        <v>181715</v>
       </c>
       <c r="D74" t="s">
         <v>17</v>
       </c>
       <c r="E74">
         <v>17</v>
       </c>
       <c r="F74">
-        <v>10292838000</v>
+        <v>10337403000</v>
       </c>
       <c r="O74" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="P74" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75">
         <v>2026</v>
       </c>
       <c r="B75" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="C75">
-        <v>181716</v>
+        <v>181715</v>
       </c>
       <c r="D75" t="s">
         <v>17</v>
       </c>
       <c r="E75">
         <v>17</v>
       </c>
       <c r="F75">
-        <v>10375669000</v>
+        <v>10287616000</v>
       </c>
       <c r="O75" t="s">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="P75" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76">
         <v>2026</v>
       </c>
       <c r="B76" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="C76">
-        <v>181716</v>
+        <v>181715</v>
       </c>
       <c r="D76" t="s">
         <v>17</v>
       </c>
       <c r="E76">
         <v>17</v>
       </c>
       <c r="F76">
-        <v>10290097000</v>
+        <v>10274353000</v>
       </c>
       <c r="O76" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="P76" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77">
         <v>2026</v>
       </c>
       <c r="B77" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="C77">
-        <v>181716</v>
+        <v>181715</v>
       </c>
       <c r="D77" t="s">
         <v>17</v>
       </c>
       <c r="E77">
         <v>17</v>
       </c>
       <c r="F77">
-        <v>10275413000</v>
+        <v>10287619000</v>
       </c>
       <c r="O77" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="P77" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78">
         <v>2026</v>
       </c>
       <c r="B78" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="C78">
-        <v>181716</v>
+        <v>181715</v>
       </c>
       <c r="D78" t="s">
         <v>17</v>
       </c>
       <c r="E78">
         <v>17</v>
       </c>
       <c r="F78">
-        <v>10287903000</v>
+        <v>10267221000</v>
       </c>
       <c r="O78" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="P78" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79">
         <v>2026</v>
       </c>
       <c r="B79" t="s">
         <v>37</v>
       </c>
       <c r="C79">
         <v>181716</v>
       </c>
       <c r="D79" t="s">
         <v>17</v>
       </c>
       <c r="E79">
         <v>17</v>
       </c>
       <c r="F79">
-        <v>10275416000</v>
+        <v>10389455000</v>
       </c>
       <c r="O79" t="s">
         <v>38</v>
       </c>
       <c r="P79" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80">
         <v>2026</v>
       </c>
       <c r="B80" t="s">
         <v>37</v>
       </c>
       <c r="C80">
         <v>181716</v>
       </c>
       <c r="D80" t="s">
         <v>17</v>
       </c>
       <c r="E80">
         <v>17</v>
       </c>
       <c r="F80">
-        <v>10341715000</v>
+        <v>10292838000</v>
       </c>
       <c r="O80" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="P80" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81">
         <v>2026</v>
       </c>
       <c r="B81" t="s">
         <v>37</v>
       </c>
       <c r="C81">
         <v>181716</v>
       </c>
       <c r="D81" t="s">
         <v>17</v>
       </c>
       <c r="E81">
         <v>17</v>
       </c>
       <c r="F81">
-        <v>10267696000</v>
+        <v>10375669000</v>
       </c>
       <c r="O81" t="s">
         <v>38</v>
       </c>
       <c r="P81" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82">
         <v>2026</v>
       </c>
       <c r="B82" t="s">
         <v>37</v>
       </c>
       <c r="C82">
         <v>181716</v>
       </c>
       <c r="D82" t="s">
         <v>17</v>
       </c>
       <c r="E82">
         <v>17</v>
       </c>
       <c r="F82">
-        <v>10292854000</v>
+        <v>10290097000</v>
       </c>
       <c r="O82" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="P82" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83">
         <v>2026</v>
       </c>
       <c r="B83" t="s">
         <v>37</v>
       </c>
       <c r="C83">
         <v>181716</v>
       </c>
       <c r="D83" t="s">
         <v>17</v>
       </c>
       <c r="E83">
         <v>17</v>
       </c>
       <c r="F83">
-        <v>10283089000</v>
+        <v>10389490000</v>
       </c>
       <c r="O83" t="s">
         <v>38</v>
       </c>
       <c r="P83" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84">
         <v>2026</v>
       </c>
       <c r="B84" t="s">
         <v>37</v>
       </c>
       <c r="C84">
         <v>181716</v>
       </c>
       <c r="D84" t="s">
         <v>17</v>
       </c>
       <c r="E84">
         <v>17</v>
       </c>
       <c r="F84">
-        <v>10290085000</v>
+        <v>10275413000</v>
       </c>
       <c r="O84" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="P84" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85">
         <v>2026</v>
       </c>
       <c r="B85" t="s">
         <v>37</v>
       </c>
       <c r="C85">
         <v>181716</v>
       </c>
       <c r="D85" t="s">
         <v>17</v>
       </c>
       <c r="E85">
         <v>17</v>
       </c>
       <c r="F85">
-        <v>10375649000</v>
+        <v>10287903000</v>
       </c>
       <c r="O85" t="s">
         <v>40</v>
       </c>
       <c r="P85" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86">
         <v>2026</v>
       </c>
       <c r="B86" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="C86">
-        <v>181717</v>
+        <v>181716</v>
       </c>
       <c r="D86" t="s">
         <v>17</v>
       </c>
       <c r="E86">
         <v>17</v>
       </c>
       <c r="F86">
-        <v>10329805000</v>
+        <v>10399620000</v>
       </c>
       <c r="O86" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="P86" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87">
         <v>2026</v>
       </c>
       <c r="B87" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="C87">
-        <v>181717</v>
+        <v>181716</v>
       </c>
       <c r="D87" t="s">
         <v>17</v>
       </c>
       <c r="E87">
         <v>17</v>
       </c>
       <c r="F87">
-        <v>10286678000</v>
+        <v>10275416000</v>
       </c>
       <c r="O87" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="P87" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88">
         <v>2026</v>
       </c>
       <c r="B88" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="C88">
-        <v>181717</v>
+        <v>181716</v>
       </c>
       <c r="D88" t="s">
         <v>17</v>
       </c>
       <c r="E88">
         <v>17</v>
       </c>
       <c r="F88">
-        <v>10283653000</v>
+        <v>10389479000</v>
       </c>
       <c r="O88" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="P88" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89">
         <v>2026</v>
       </c>
       <c r="B89" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="C89">
-        <v>181717</v>
+        <v>181716</v>
       </c>
       <c r="D89" t="s">
         <v>17</v>
       </c>
       <c r="E89">
         <v>17</v>
       </c>
       <c r="F89">
-        <v>10286685000</v>
+        <v>10341715000</v>
       </c>
       <c r="O89" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="P89" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90">
         <v>2026</v>
       </c>
       <c r="B90" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="C90">
-        <v>181717</v>
+        <v>181716</v>
       </c>
       <c r="D90" t="s">
         <v>17</v>
       </c>
       <c r="E90">
         <v>17</v>
       </c>
       <c r="F90">
-        <v>10285538000</v>
+        <v>10267696000</v>
       </c>
       <c r="O90" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="P90" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91">
         <v>2026</v>
       </c>
       <c r="B91" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="C91">
-        <v>181717</v>
+        <v>181716</v>
       </c>
       <c r="D91" t="s">
         <v>17</v>
       </c>
       <c r="E91">
         <v>17</v>
       </c>
       <c r="F91">
-        <v>10297076000</v>
+        <v>10292854000</v>
       </c>
       <c r="O91" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="P91" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92">
         <v>2026</v>
       </c>
       <c r="B92" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="C92">
-        <v>181717</v>
+        <v>181716</v>
       </c>
       <c r="D92" t="s">
         <v>17</v>
       </c>
       <c r="E92">
         <v>17</v>
       </c>
       <c r="F92">
-        <v>10264173000</v>
+        <v>10283089000</v>
       </c>
       <c r="O92" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="P92" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93">
         <v>2026</v>
       </c>
       <c r="B93" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="C93">
-        <v>181717</v>
+        <v>181716</v>
       </c>
       <c r="D93" t="s">
         <v>17</v>
       </c>
       <c r="E93">
         <v>17</v>
       </c>
       <c r="F93">
-        <v>10285534000</v>
+        <v>10290085000</v>
       </c>
       <c r="O93" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="P93" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94">
         <v>2026</v>
       </c>
       <c r="B94" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="C94">
-        <v>181717</v>
+        <v>181716</v>
       </c>
       <c r="D94" t="s">
         <v>17</v>
       </c>
       <c r="E94">
         <v>17</v>
       </c>
       <c r="F94">
-        <v>10297077000</v>
+        <v>10375649000</v>
       </c>
       <c r="O94" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="P94" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95">
         <v>2026</v>
       </c>
       <c r="B95" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="C95">
-        <v>181717</v>
+        <v>181716</v>
       </c>
       <c r="D95" t="s">
         <v>17</v>
       </c>
       <c r="E95">
         <v>17</v>
       </c>
       <c r="F95">
-        <v>10286670000</v>
+        <v>10389702000</v>
       </c>
       <c r="O95" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="P95" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96">
         <v>2026</v>
       </c>
       <c r="B96" t="s">
         <v>42</v>
       </c>
       <c r="C96">
         <v>181717</v>
       </c>
       <c r="D96" t="s">
         <v>17</v>
       </c>
       <c r="E96">
         <v>17</v>
       </c>
       <c r="F96">
-        <v>10287389000</v>
+        <v>10329805000</v>
       </c>
       <c r="O96" t="s">
         <v>43</v>
       </c>
       <c r="P96" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97">
         <v>2026</v>
       </c>
       <c r="B97" t="s">
         <v>42</v>
       </c>
       <c r="C97">
         <v>181717</v>
       </c>
       <c r="D97" t="s">
         <v>17</v>
       </c>
       <c r="E97">
         <v>17</v>
       </c>
       <c r="F97">
-        <v>10329816000</v>
+        <v>10286678000</v>
       </c>
       <c r="O97" t="s">
         <v>43</v>
       </c>
       <c r="P97" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98">
         <v>2026</v>
       </c>
       <c r="B98" t="s">
         <v>42</v>
       </c>
       <c r="C98">
         <v>181717</v>
       </c>
       <c r="D98" t="s">
         <v>17</v>
       </c>
       <c r="E98">
         <v>17</v>
       </c>
       <c r="F98">
-        <v>10287391000</v>
+        <v>10283653000</v>
       </c>
       <c r="O98" t="s">
         <v>43</v>
       </c>
       <c r="P98" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99">
         <v>2026</v>
       </c>
       <c r="B99" t="s">
         <v>42</v>
       </c>
       <c r="C99">
         <v>181717</v>
       </c>
       <c r="D99" t="s">
         <v>17</v>
       </c>
       <c r="E99">
         <v>17</v>
       </c>
       <c r="F99">
-        <v>10356832000</v>
+        <v>10286685000</v>
       </c>
       <c r="O99" t="s">
         <v>43</v>
       </c>
       <c r="P99" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100">
         <v>2026</v>
       </c>
       <c r="B100" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="C100">
-        <v>181718</v>
+        <v>181717</v>
       </c>
       <c r="D100" t="s">
         <v>17</v>
       </c>
       <c r="E100">
         <v>17</v>
       </c>
       <c r="F100">
-        <v>10290947000</v>
+        <v>10285538000</v>
       </c>
       <c r="O100" t="s">
-        <v>27</v>
+        <v>43</v>
       </c>
       <c r="P100" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101">
         <v>2026</v>
       </c>
       <c r="B101" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="C101">
-        <v>181718</v>
+        <v>181717</v>
       </c>
       <c r="D101" t="s">
         <v>17</v>
       </c>
       <c r="E101">
         <v>17</v>
       </c>
       <c r="F101">
-        <v>10277630000</v>
+        <v>10297076000</v>
       </c>
       <c r="O101" t="s">
-        <v>27</v>
+        <v>43</v>
       </c>
       <c r="P101" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102">
         <v>2026</v>
       </c>
       <c r="B102" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="C102">
-        <v>181718</v>
+        <v>181717</v>
       </c>
       <c r="D102" t="s">
         <v>17</v>
       </c>
       <c r="E102">
         <v>17</v>
       </c>
       <c r="F102">
-        <v>10277627000</v>
+        <v>10264173000</v>
       </c>
       <c r="O102" t="s">
-        <v>27</v>
+        <v>43</v>
       </c>
       <c r="P102" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103">
         <v>2026</v>
       </c>
       <c r="B103" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="C103">
-        <v>181718</v>
+        <v>181717</v>
       </c>
       <c r="D103" t="s">
         <v>17</v>
       </c>
       <c r="E103">
         <v>17</v>
       </c>
       <c r="F103">
-        <v>10289324000</v>
+        <v>10285534000</v>
       </c>
       <c r="O103" t="s">
-        <v>27</v>
+        <v>43</v>
       </c>
       <c r="P103" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104">
         <v>2026</v>
       </c>
       <c r="B104" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="C104">
-        <v>181718</v>
+        <v>181717</v>
       </c>
       <c r="D104" t="s">
         <v>17</v>
       </c>
       <c r="E104">
         <v>17</v>
       </c>
       <c r="F104">
-        <v>10264404000</v>
+        <v>10297077000</v>
       </c>
       <c r="O104" t="s">
-        <v>27</v>
+        <v>43</v>
       </c>
       <c r="P104" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105">
         <v>2026</v>
       </c>
       <c r="B105" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="C105">
-        <v>181718</v>
+        <v>181717</v>
       </c>
       <c r="D105" t="s">
         <v>17</v>
       </c>
       <c r="E105">
         <v>17</v>
       </c>
       <c r="F105">
-        <v>10287603000</v>
+        <v>10286670000</v>
       </c>
       <c r="O105" t="s">
-        <v>27</v>
+        <v>43</v>
       </c>
       <c r="P105" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106">
         <v>2026</v>
       </c>
       <c r="B106" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="C106">
-        <v>181718</v>
+        <v>181717</v>
       </c>
       <c r="D106" t="s">
         <v>17</v>
       </c>
       <c r="E106">
         <v>17</v>
       </c>
       <c r="F106">
-        <v>10333983000</v>
+        <v>10287389000</v>
       </c>
       <c r="O106" t="s">
-        <v>27</v>
+        <v>43</v>
       </c>
       <c r="P106" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107">
         <v>2026</v>
       </c>
       <c r="B107" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="C107">
-        <v>181718</v>
+        <v>181717</v>
       </c>
       <c r="D107" t="s">
         <v>17</v>
       </c>
       <c r="E107">
         <v>17</v>
       </c>
       <c r="F107">
-        <v>10290959000</v>
+        <v>10329816000</v>
       </c>
       <c r="O107" t="s">
-        <v>27</v>
+        <v>43</v>
       </c>
       <c r="P107" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108">
         <v>2026</v>
       </c>
       <c r="B108" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="C108">
-        <v>181718</v>
+        <v>181717</v>
       </c>
       <c r="D108" t="s">
         <v>17</v>
       </c>
       <c r="E108">
         <v>17</v>
       </c>
       <c r="F108">
-        <v>10291238000</v>
+        <v>10287391000</v>
       </c>
       <c r="O108" t="s">
-        <v>27</v>
+        <v>43</v>
       </c>
       <c r="P108" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109">
         <v>2026</v>
       </c>
       <c r="B109" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="C109">
-        <v>181718</v>
+        <v>181717</v>
       </c>
       <c r="D109" t="s">
         <v>17</v>
       </c>
       <c r="E109">
         <v>17</v>
       </c>
       <c r="F109">
-        <v>10277629000</v>
+        <v>10356832000</v>
       </c>
       <c r="O109" t="s">
-        <v>27</v>
+        <v>43</v>
       </c>
       <c r="P109" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110">
         <v>2026</v>
       </c>
       <c r="B110" t="s">
         <v>45</v>
       </c>
       <c r="C110">
         <v>181718</v>
       </c>
       <c r="D110" t="s">
         <v>17</v>
       </c>
       <c r="E110">
         <v>17</v>
       </c>
       <c r="F110">
-        <v>10347102000</v>
+        <v>10290947000</v>
       </c>
       <c r="O110" t="s">
         <v>27</v>
       </c>
       <c r="P110" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111">
         <v>2026</v>
       </c>
       <c r="B111" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="C111">
-        <v>181719</v>
+        <v>181718</v>
       </c>
       <c r="D111" t="s">
         <v>17</v>
       </c>
       <c r="E111">
         <v>17</v>
       </c>
       <c r="F111">
-        <v>10291760000</v>
+        <v>10277630000</v>
       </c>
       <c r="O111" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="P111" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112">
         <v>2026</v>
       </c>
       <c r="B112" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="C112">
-        <v>181719</v>
+        <v>181718</v>
       </c>
       <c r="D112" t="s">
         <v>17</v>
       </c>
       <c r="E112">
         <v>17</v>
       </c>
       <c r="F112">
-        <v>10287613000</v>
+        <v>10277627000</v>
       </c>
       <c r="O112" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="P112" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113">
         <v>2026</v>
       </c>
       <c r="B113" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="C113">
-        <v>181719</v>
+        <v>181718</v>
       </c>
       <c r="D113" t="s">
         <v>17</v>
       </c>
       <c r="E113">
         <v>17</v>
       </c>
       <c r="F113">
-        <v>10266500000</v>
+        <v>10289324000</v>
       </c>
       <c r="O113" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="P113" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114">
         <v>2026</v>
       </c>
       <c r="B114" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="C114">
-        <v>181719</v>
+        <v>181718</v>
       </c>
       <c r="D114" t="s">
         <v>17</v>
       </c>
       <c r="E114">
         <v>17</v>
       </c>
       <c r="F114">
-        <v>10287599000</v>
+        <v>10264404000</v>
       </c>
       <c r="O114" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="P114" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115">
         <v>2026</v>
       </c>
       <c r="B115" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="C115">
-        <v>181719</v>
+        <v>181718</v>
       </c>
       <c r="D115" t="s">
         <v>17</v>
       </c>
       <c r="E115">
         <v>17</v>
       </c>
       <c r="F115">
-        <v>10278969000</v>
+        <v>10287603000</v>
       </c>
       <c r="O115" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="P115" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116">
         <v>2026</v>
       </c>
       <c r="B116" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="C116">
-        <v>181719</v>
+        <v>181718</v>
       </c>
       <c r="D116" t="s">
         <v>17</v>
       </c>
       <c r="E116">
         <v>17</v>
       </c>
       <c r="F116">
-        <v>10291752000</v>
+        <v>10333983000</v>
       </c>
       <c r="O116" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="P116" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117">
         <v>2026</v>
       </c>
       <c r="B117" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="C117">
-        <v>181719</v>
+        <v>181718</v>
       </c>
       <c r="D117" t="s">
         <v>17</v>
       </c>
       <c r="E117">
         <v>17</v>
       </c>
       <c r="F117">
-        <v>10280868000</v>
+        <v>10290959000</v>
       </c>
       <c r="O117" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="P117" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118">
         <v>2026</v>
       </c>
       <c r="B118" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="C118">
-        <v>181720</v>
+        <v>181718</v>
       </c>
       <c r="D118" t="s">
         <v>17</v>
       </c>
       <c r="E118">
         <v>17</v>
       </c>
       <c r="F118">
-        <v>10344203000</v>
+        <v>10291238000</v>
       </c>
       <c r="O118" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="P118" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119">
         <v>2026</v>
       </c>
       <c r="B119" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="C119">
-        <v>181720</v>
+        <v>181718</v>
       </c>
       <c r="D119" t="s">
         <v>17</v>
       </c>
       <c r="E119">
         <v>17</v>
       </c>
       <c r="F119">
-        <v>10344209000</v>
+        <v>10277629000</v>
       </c>
       <c r="O119" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="P119" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120">
         <v>2026</v>
       </c>
       <c r="B120" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="C120">
-        <v>181720</v>
+        <v>181718</v>
       </c>
       <c r="D120" t="s">
         <v>17</v>
       </c>
       <c r="E120">
         <v>17</v>
       </c>
       <c r="F120">
-        <v>10356283000</v>
+        <v>10347102000</v>
       </c>
       <c r="O120" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="P120" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121">
         <v>2026</v>
       </c>
       <c r="B121" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="C121">
-        <v>181720</v>
+        <v>181719</v>
       </c>
       <c r="D121" t="s">
         <v>17</v>
       </c>
       <c r="E121">
         <v>17</v>
       </c>
       <c r="F121">
-        <v>10368200000</v>
+        <v>10291760000</v>
       </c>
       <c r="O121" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="P121" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122">
         <v>2026</v>
       </c>
       <c r="B122" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="C122">
-        <v>181720</v>
+        <v>181719</v>
       </c>
       <c r="D122" t="s">
         <v>17</v>
       </c>
       <c r="E122">
         <v>17</v>
       </c>
       <c r="F122">
-        <v>10265226000</v>
+        <v>10287613000</v>
       </c>
       <c r="O122" t="s">
-        <v>51</v>
+        <v>30</v>
       </c>
       <c r="P122" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123">
         <v>2026</v>
       </c>
       <c r="B123" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="C123">
-        <v>181720</v>
+        <v>181719</v>
       </c>
       <c r="D123" t="s">
         <v>17</v>
       </c>
       <c r="E123">
         <v>17</v>
       </c>
       <c r="F123">
-        <v>10328956000</v>
+        <v>10266500000</v>
       </c>
       <c r="O123" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="P123" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124">
         <v>2026</v>
       </c>
       <c r="B124" t="s">
-        <v>53</v>
+        <v>47</v>
       </c>
       <c r="C124">
-        <v>181721</v>
+        <v>181719</v>
       </c>
       <c r="D124" t="s">
         <v>17</v>
       </c>
       <c r="E124">
         <v>17</v>
       </c>
       <c r="F124">
-        <v>10276258000</v>
+        <v>10287599000</v>
       </c>
       <c r="O124" t="s">
-        <v>54</v>
+        <v>30</v>
       </c>
       <c r="P124" t="s">
-        <v>55</v>
+        <v>48</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125">
         <v>2026</v>
       </c>
       <c r="B125" t="s">
-        <v>53</v>
+        <v>47</v>
       </c>
       <c r="C125">
-        <v>181721</v>
+        <v>181719</v>
       </c>
       <c r="D125" t="s">
         <v>17</v>
       </c>
       <c r="E125">
         <v>17</v>
       </c>
       <c r="F125">
-        <v>10276267000</v>
+        <v>10278969000</v>
       </c>
       <c r="O125" t="s">
-        <v>54</v>
+        <v>30</v>
       </c>
       <c r="P125" t="s">
-        <v>55</v>
+        <v>48</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126">
         <v>2026</v>
       </c>
       <c r="B126" t="s">
-        <v>53</v>
+        <v>47</v>
       </c>
       <c r="C126">
-        <v>181721</v>
+        <v>181719</v>
       </c>
       <c r="D126" t="s">
         <v>17</v>
       </c>
       <c r="E126">
         <v>17</v>
       </c>
       <c r="F126">
-        <v>10277838000</v>
+        <v>10291752000</v>
       </c>
       <c r="O126" t="s">
-        <v>54</v>
+        <v>30</v>
       </c>
       <c r="P126" t="s">
-        <v>55</v>
+        <v>48</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127">
         <v>2026</v>
       </c>
       <c r="B127" t="s">
-        <v>53</v>
+        <v>47</v>
       </c>
       <c r="C127">
-        <v>181721</v>
+        <v>181719</v>
       </c>
       <c r="D127" t="s">
         <v>17</v>
       </c>
       <c r="E127">
         <v>17</v>
       </c>
       <c r="F127">
-        <v>10288146000</v>
+        <v>10280868000</v>
       </c>
       <c r="O127" t="s">
-        <v>54</v>
+        <v>30</v>
       </c>
       <c r="P127" t="s">
-        <v>55</v>
+        <v>48</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128">
         <v>2026</v>
       </c>
       <c r="B128" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="C128">
-        <v>181721</v>
+        <v>181720</v>
       </c>
       <c r="D128" t="s">
         <v>17</v>
       </c>
       <c r="E128">
         <v>17</v>
       </c>
       <c r="F128">
-        <v>10265134000</v>
+        <v>10344203000</v>
       </c>
       <c r="O128" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="P128" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129">
         <v>2026</v>
       </c>
       <c r="B129" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="C129">
-        <v>181721</v>
+        <v>181720</v>
       </c>
       <c r="D129" t="s">
         <v>17</v>
       </c>
       <c r="E129">
         <v>17</v>
       </c>
       <c r="F129">
-        <v>10290577000</v>
+        <v>10344209000</v>
       </c>
       <c r="O129" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="P129" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130">
         <v>2026</v>
       </c>
       <c r="B130" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="C130">
-        <v>181721</v>
+        <v>181720</v>
       </c>
       <c r="D130" t="s">
         <v>17</v>
       </c>
       <c r="E130">
         <v>17</v>
       </c>
       <c r="F130">
-        <v>10367811000</v>
+        <v>10356283000</v>
       </c>
       <c r="O130" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="P130" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131">
         <v>2026</v>
       </c>
       <c r="B131" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="C131">
-        <v>181721</v>
+        <v>181720</v>
       </c>
       <c r="D131" t="s">
         <v>17</v>
       </c>
       <c r="E131">
         <v>17</v>
       </c>
       <c r="F131">
-        <v>10331896000</v>
+        <v>10368200000</v>
       </c>
       <c r="O131" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="P131" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132">
         <v>2026</v>
       </c>
       <c r="B132" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="C132">
-        <v>181721</v>
+        <v>181720</v>
       </c>
       <c r="D132" t="s">
         <v>17</v>
       </c>
       <c r="E132">
         <v>17</v>
       </c>
       <c r="F132">
-        <v>10288016000</v>
+        <v>10265226000</v>
       </c>
       <c r="O132" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="P132" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133">
         <v>2026</v>
       </c>
       <c r="B133" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="C133">
-        <v>181721</v>
+        <v>181720</v>
       </c>
       <c r="D133" t="s">
         <v>17</v>
       </c>
       <c r="E133">
         <v>17</v>
       </c>
       <c r="F133">
-        <v>10293104000</v>
+        <v>10328956000</v>
       </c>
       <c r="O133" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="P133" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134">
         <v>2026</v>
       </c>
       <c r="B134" t="s">
         <v>53</v>
       </c>
       <c r="C134">
         <v>181721</v>
       </c>
       <c r="D134" t="s">
         <v>17</v>
       </c>
       <c r="E134">
         <v>17</v>
       </c>
       <c r="F134">
-        <v>10290576000</v>
+        <v>10276258000</v>
       </c>
       <c r="O134" t="s">
         <v>54</v>
       </c>
       <c r="P134" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135">
         <v>2026</v>
       </c>
       <c r="B135" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="C135">
-        <v>181722</v>
+        <v>181721</v>
       </c>
       <c r="D135" t="s">
         <v>17</v>
       </c>
       <c r="E135">
         <v>17</v>
       </c>
       <c r="F135">
-        <v>10292323000</v>
+        <v>10276267000</v>
       </c>
       <c r="O135" t="s">
-        <v>33</v>
+        <v>54</v>
       </c>
       <c r="P135" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136">
         <v>2026</v>
       </c>
       <c r="B136" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="C136">
-        <v>181722</v>
+        <v>181721</v>
       </c>
       <c r="D136" t="s">
         <v>17</v>
       </c>
       <c r="E136">
         <v>17</v>
       </c>
       <c r="F136">
-        <v>10305534000</v>
+        <v>10277838000</v>
       </c>
       <c r="O136" t="s">
-        <v>33</v>
+        <v>54</v>
       </c>
       <c r="P136" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137">
         <v>2026</v>
       </c>
       <c r="B137" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="C137">
-        <v>181722</v>
+        <v>181721</v>
       </c>
       <c r="D137" t="s">
         <v>17</v>
       </c>
       <c r="E137">
         <v>17</v>
       </c>
       <c r="F137">
-        <v>10364964000</v>
+        <v>10288146000</v>
       </c>
       <c r="O137" t="s">
-        <v>33</v>
+        <v>54</v>
       </c>
       <c r="P137" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138">
         <v>2026</v>
       </c>
       <c r="B138" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="C138">
-        <v>181723</v>
+        <v>181721</v>
       </c>
       <c r="D138" t="s">
         <v>17</v>
       </c>
       <c r="E138">
         <v>17</v>
       </c>
       <c r="F138">
-        <v>10272985000</v>
+        <v>10265134000</v>
       </c>
       <c r="O138" t="s">
-        <v>30</v>
+        <v>54</v>
       </c>
       <c r="P138" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139">
         <v>2026</v>
       </c>
       <c r="B139" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="C139">
-        <v>181723</v>
+        <v>181721</v>
       </c>
       <c r="D139" t="s">
         <v>17</v>
       </c>
       <c r="E139">
         <v>17</v>
       </c>
       <c r="F139">
-        <v>10284141000</v>
+        <v>10290577000</v>
       </c>
       <c r="O139" t="s">
-        <v>30</v>
+        <v>54</v>
       </c>
       <c r="P139" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140">
         <v>2026</v>
       </c>
       <c r="B140" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="C140">
-        <v>181723</v>
+        <v>181721</v>
       </c>
       <c r="D140" t="s">
         <v>17</v>
       </c>
       <c r="E140">
         <v>17</v>
       </c>
       <c r="F140">
-        <v>10272987000</v>
+        <v>10367811000</v>
       </c>
       <c r="O140" t="s">
-        <v>30</v>
+        <v>54</v>
       </c>
       <c r="P140" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141">
         <v>2026</v>
       </c>
       <c r="B141" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="C141">
-        <v>181723</v>
+        <v>181721</v>
       </c>
       <c r="D141" t="s">
         <v>17</v>
       </c>
       <c r="E141">
         <v>17</v>
       </c>
       <c r="F141">
-        <v>10272983000</v>
+        <v>10412238000</v>
       </c>
       <c r="O141" t="s">
-        <v>30</v>
+        <v>54</v>
       </c>
       <c r="P141" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142">
         <v>2026</v>
       </c>
       <c r="B142" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="C142">
-        <v>181723</v>
+        <v>181721</v>
       </c>
       <c r="D142" t="s">
         <v>17</v>
       </c>
       <c r="E142">
         <v>17</v>
       </c>
       <c r="F142">
-        <v>10284124000</v>
+        <v>10331896000</v>
       </c>
       <c r="O142" t="s">
-        <v>30</v>
+        <v>54</v>
       </c>
       <c r="P142" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143">
         <v>2026</v>
       </c>
       <c r="B143" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="C143">
-        <v>181723</v>
+        <v>181721</v>
       </c>
       <c r="D143" t="s">
         <v>17</v>
       </c>
       <c r="E143">
         <v>17</v>
       </c>
       <c r="F143">
-        <v>10287431000</v>
+        <v>10288016000</v>
       </c>
       <c r="O143" t="s">
-        <v>30</v>
+        <v>54</v>
       </c>
       <c r="P143" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144">
         <v>2026</v>
       </c>
       <c r="B144" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="C144">
-        <v>181723</v>
+        <v>181721</v>
       </c>
       <c r="D144" t="s">
         <v>17</v>
       </c>
       <c r="E144">
         <v>17</v>
       </c>
       <c r="F144">
-        <v>10294656000</v>
+        <v>10293104000</v>
       </c>
       <c r="O144" t="s">
-        <v>30</v>
+        <v>54</v>
       </c>
       <c r="P144" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145">
         <v>2026</v>
       </c>
       <c r="B145" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="C145">
-        <v>181723</v>
+        <v>181721</v>
       </c>
       <c r="D145" t="s">
         <v>17</v>
       </c>
       <c r="E145">
         <v>17</v>
       </c>
       <c r="F145">
-        <v>10264162000</v>
+        <v>10290576000</v>
       </c>
       <c r="O145" t="s">
-        <v>30</v>
+        <v>54</v>
       </c>
       <c r="P145" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146">
         <v>2026</v>
       </c>
       <c r="B146" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="C146">
-        <v>181723</v>
+        <v>181722</v>
       </c>
       <c r="D146" t="s">
         <v>17</v>
       </c>
       <c r="E146">
         <v>17</v>
       </c>
       <c r="F146">
-        <v>10287440000</v>
+        <v>10291986000</v>
       </c>
       <c r="O146" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P146" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147">
         <v>2026</v>
       </c>
       <c r="B147" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="C147">
-        <v>181723</v>
+        <v>181722</v>
       </c>
       <c r="D147" t="s">
         <v>17</v>
       </c>
       <c r="E147">
         <v>17</v>
       </c>
       <c r="F147">
-        <v>10287428000</v>
+        <v>10291753000</v>
       </c>
       <c r="O147" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P147" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148">
         <v>2026</v>
       </c>
       <c r="B148" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="C148">
-        <v>181725</v>
+        <v>181722</v>
       </c>
       <c r="D148" t="s">
         <v>17</v>
       </c>
       <c r="E148">
         <v>17</v>
       </c>
       <c r="F148">
-        <v>10271732000</v>
+        <v>10292323000</v>
       </c>
       <c r="O148" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P148" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149">
         <v>2026</v>
       </c>
       <c r="B149" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="C149">
-        <v>181725</v>
+        <v>181722</v>
       </c>
       <c r="D149" t="s">
         <v>17</v>
       </c>
       <c r="E149">
         <v>17</v>
       </c>
       <c r="F149">
-        <v>10273023000</v>
+        <v>10285126000</v>
       </c>
       <c r="O149" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P149" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150">
         <v>2026</v>
       </c>
       <c r="B150" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="C150">
-        <v>181725</v>
+        <v>181722</v>
       </c>
       <c r="D150" t="s">
         <v>17</v>
       </c>
       <c r="E150">
         <v>17</v>
       </c>
       <c r="F150">
-        <v>10273026000</v>
+        <v>10285127000</v>
       </c>
       <c r="O150" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P150" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151">
         <v>2026</v>
       </c>
       <c r="B151" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="C151">
-        <v>181725</v>
+        <v>181722</v>
       </c>
       <c r="D151" t="s">
         <v>17</v>
       </c>
       <c r="E151">
         <v>17</v>
       </c>
       <c r="F151">
-        <v>10273033000</v>
+        <v>10305534000</v>
       </c>
       <c r="O151" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P151" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152">
         <v>2026</v>
       </c>
       <c r="B152" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="C152">
-        <v>181725</v>
+        <v>181722</v>
       </c>
       <c r="D152" t="s">
         <v>17</v>
       </c>
       <c r="E152">
         <v>17</v>
       </c>
       <c r="F152">
-        <v>10273038000</v>
+        <v>10287618000</v>
       </c>
       <c r="O152" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P152" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153">
         <v>2026</v>
       </c>
       <c r="B153" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="C153">
-        <v>181725</v>
+        <v>181722</v>
       </c>
       <c r="D153" t="s">
         <v>17</v>
       </c>
       <c r="E153">
         <v>17</v>
       </c>
       <c r="F153">
-        <v>10273040000</v>
+        <v>10285691000</v>
       </c>
       <c r="O153" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P153" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154">
         <v>2026</v>
       </c>
       <c r="B154" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="C154">
-        <v>181725</v>
+        <v>181722</v>
       </c>
       <c r="D154" t="s">
         <v>17</v>
       </c>
       <c r="E154">
         <v>17</v>
       </c>
       <c r="F154">
-        <v>10273030000</v>
+        <v>10364964000</v>
       </c>
       <c r="O154" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P154" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155">
         <v>2026</v>
       </c>
       <c r="B155" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C155">
-        <v>181725</v>
+        <v>181723</v>
       </c>
       <c r="D155" t="s">
         <v>17</v>
       </c>
       <c r="E155">
         <v>17</v>
       </c>
       <c r="F155">
-        <v>10273036000</v>
+        <v>10272985000</v>
       </c>
       <c r="O155" t="s">
         <v>30</v>
       </c>
       <c r="P155" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156">
         <v>2026</v>
       </c>
       <c r="B156" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C156">
-        <v>181725</v>
+        <v>181723</v>
       </c>
       <c r="D156" t="s">
         <v>17</v>
       </c>
       <c r="E156">
         <v>17</v>
       </c>
       <c r="F156">
-        <v>10273039000</v>
+        <v>10284141000</v>
       </c>
       <c r="O156" t="s">
         <v>30</v>
       </c>
       <c r="P156" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157">
         <v>2026</v>
       </c>
       <c r="B157" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C157">
-        <v>181725</v>
+        <v>181723</v>
       </c>
       <c r="D157" t="s">
         <v>17</v>
       </c>
       <c r="E157">
         <v>17</v>
       </c>
       <c r="F157">
-        <v>10273021000</v>
+        <v>10272987000</v>
       </c>
       <c r="O157" t="s">
         <v>30</v>
       </c>
       <c r="P157" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158">
         <v>2026</v>
       </c>
       <c r="B158" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="C158">
-        <v>181781</v>
+        <v>181723</v>
       </c>
       <c r="D158" t="s">
         <v>17</v>
       </c>
       <c r="E158">
         <v>17</v>
       </c>
       <c r="F158">
-        <v>10371813000</v>
+        <v>10272983000</v>
       </c>
       <c r="O158" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="P158" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159">
         <v>2026</v>
       </c>
       <c r="B159" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="C159">
-        <v>181781</v>
+        <v>181723</v>
       </c>
       <c r="D159" t="s">
         <v>17</v>
       </c>
       <c r="E159">
         <v>17</v>
       </c>
       <c r="F159">
-        <v>10371706000</v>
+        <v>10284124000</v>
       </c>
       <c r="O159" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="P159" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160">
         <v>2026</v>
       </c>
       <c r="B160" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="C160">
-        <v>181781</v>
+        <v>181723</v>
       </c>
       <c r="D160" t="s">
         <v>17</v>
       </c>
       <c r="E160">
         <v>17</v>
       </c>
       <c r="F160">
-        <v>10371790000</v>
+        <v>10287431000</v>
       </c>
       <c r="O160" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="P160" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161">
         <v>2026</v>
       </c>
       <c r="B161" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="C161">
-        <v>181781</v>
+        <v>181723</v>
       </c>
       <c r="D161" t="s">
         <v>17</v>
       </c>
       <c r="E161">
         <v>17</v>
       </c>
       <c r="F161">
-        <v>10371745000</v>
+        <v>10294656000</v>
       </c>
       <c r="O161" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="P161" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162">
         <v>2026</v>
       </c>
       <c r="B162" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="C162">
-        <v>181781</v>
+        <v>181723</v>
       </c>
       <c r="D162" t="s">
         <v>17</v>
       </c>
       <c r="E162">
         <v>17</v>
       </c>
       <c r="F162">
-        <v>10371661000</v>
+        <v>10264162000</v>
       </c>
       <c r="O162" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="P162" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163">
         <v>2026</v>
       </c>
       <c r="B163" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="C163">
-        <v>181781</v>
+        <v>181723</v>
       </c>
       <c r="D163" t="s">
         <v>17</v>
       </c>
       <c r="E163">
         <v>17</v>
       </c>
       <c r="F163">
-        <v>10371691000</v>
+        <v>10287440000</v>
       </c>
       <c r="O163" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="P163" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164">
         <v>2026</v>
       </c>
       <c r="B164" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="C164">
-        <v>181781</v>
+        <v>181723</v>
       </c>
       <c r="D164" t="s">
         <v>17</v>
       </c>
       <c r="E164">
         <v>17</v>
       </c>
       <c r="F164">
-        <v>10371827000</v>
+        <v>10287428000</v>
       </c>
       <c r="O164" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="P164" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165">
         <v>2026</v>
       </c>
       <c r="B165" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="C165">
-        <v>181781</v>
+        <v>181725</v>
       </c>
       <c r="D165" t="s">
         <v>17</v>
       </c>
       <c r="E165">
         <v>17</v>
       </c>
       <c r="F165">
-        <v>10371820000</v>
+        <v>10271732000</v>
       </c>
       <c r="O165" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="P165" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166">
         <v>2026</v>
       </c>
       <c r="B166" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="C166">
-        <v>181781</v>
+        <v>181725</v>
       </c>
       <c r="D166" t="s">
         <v>17</v>
       </c>
       <c r="E166">
         <v>17</v>
       </c>
       <c r="F166">
-        <v>10371807000</v>
+        <v>10273023000</v>
       </c>
       <c r="O166" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="P166" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167">
         <v>2026</v>
       </c>
       <c r="B167" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="C167">
-        <v>181781</v>
+        <v>181725</v>
       </c>
       <c r="D167" t="s">
         <v>17</v>
       </c>
       <c r="E167">
         <v>17</v>
       </c>
       <c r="F167">
-        <v>10371844000</v>
+        <v>10273026000</v>
       </c>
       <c r="O167" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="P167" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168">
         <v>2026</v>
       </c>
       <c r="B168" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="C168">
-        <v>181782</v>
+        <v>181725</v>
       </c>
       <c r="D168" t="s">
         <v>17</v>
       </c>
       <c r="E168">
         <v>17</v>
       </c>
       <c r="F168">
-        <v>10371565000</v>
+        <v>10273033000</v>
       </c>
       <c r="O168" t="s">
-        <v>65</v>
+        <v>30</v>
       </c>
       <c r="P168" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169">
         <v>2026</v>
       </c>
       <c r="B169" t="s">
-        <v>67</v>
+        <v>60</v>
       </c>
       <c r="C169">
-        <v>181785</v>
+        <v>181725</v>
       </c>
       <c r="D169" t="s">
         <v>17</v>
       </c>
       <c r="E169">
         <v>17</v>
       </c>
       <c r="F169">
-        <v>10288302000</v>
+        <v>10273038000</v>
       </c>
       <c r="O169" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="P169" t="s">
-        <v>68</v>
+        <v>61</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170">
         <v>2026</v>
       </c>
       <c r="B170" t="s">
-        <v>69</v>
+        <v>60</v>
       </c>
       <c r="C170">
-        <v>181786</v>
+        <v>181725</v>
       </c>
       <c r="D170" t="s">
         <v>17</v>
       </c>
       <c r="E170">
         <v>17</v>
       </c>
       <c r="F170">
-        <v>10311964000</v>
+        <v>10273040000</v>
       </c>
       <c r="O170" t="s">
         <v>30</v>
       </c>
       <c r="P170" t="s">
-        <v>70</v>
+        <v>61</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171">
         <v>2026</v>
       </c>
       <c r="B171" t="s">
-        <v>69</v>
+        <v>60</v>
       </c>
       <c r="C171">
-        <v>181786</v>
+        <v>181725</v>
       </c>
       <c r="D171" t="s">
         <v>17</v>
       </c>
       <c r="E171">
         <v>17</v>
       </c>
       <c r="F171">
-        <v>10317556000</v>
+        <v>10273030000</v>
       </c>
       <c r="O171" t="s">
         <v>30</v>
       </c>
       <c r="P171" t="s">
-        <v>70</v>
+        <v>61</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172">
         <v>2026</v>
       </c>
       <c r="B172" t="s">
-        <v>69</v>
+        <v>60</v>
       </c>
       <c r="C172">
-        <v>181786</v>
+        <v>181725</v>
       </c>
       <c r="D172" t="s">
         <v>17</v>
       </c>
       <c r="E172">
         <v>17</v>
       </c>
       <c r="F172">
-        <v>10317546000</v>
+        <v>10273036000</v>
       </c>
       <c r="O172" t="s">
         <v>30</v>
       </c>
       <c r="P172" t="s">
-        <v>70</v>
+        <v>61</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173">
         <v>2026</v>
       </c>
       <c r="B173" t="s">
-        <v>69</v>
+        <v>60</v>
       </c>
       <c r="C173">
-        <v>181786</v>
+        <v>181725</v>
       </c>
       <c r="D173" t="s">
         <v>17</v>
       </c>
       <c r="E173">
         <v>17</v>
       </c>
       <c r="F173">
-        <v>10305221000</v>
+        <v>10273039000</v>
       </c>
       <c r="O173" t="s">
         <v>30</v>
       </c>
       <c r="P173" t="s">
-        <v>70</v>
+        <v>61</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174">
         <v>2026</v>
       </c>
       <c r="B174" t="s">
-        <v>69</v>
+        <v>60</v>
       </c>
       <c r="C174">
-        <v>181786</v>
+        <v>181725</v>
       </c>
       <c r="D174" t="s">
         <v>17</v>
       </c>
       <c r="E174">
         <v>17</v>
       </c>
       <c r="F174">
-        <v>10344819000</v>
+        <v>10273021000</v>
       </c>
       <c r="O174" t="s">
         <v>30</v>
       </c>
       <c r="P174" t="s">
-        <v>70</v>
+        <v>61</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175">
         <v>2026</v>
       </c>
       <c r="B175" t="s">
-        <v>69</v>
+        <v>62</v>
       </c>
       <c r="C175">
-        <v>181786</v>
+        <v>181726</v>
       </c>
       <c r="D175" t="s">
         <v>17</v>
       </c>
       <c r="E175">
         <v>17</v>
       </c>
       <c r="F175">
-        <v>10312354000</v>
+        <v>10274590000</v>
       </c>
       <c r="O175" t="s">
         <v>30</v>
       </c>
       <c r="P175" t="s">
-        <v>70</v>
+        <v>63</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176">
         <v>2026</v>
       </c>
       <c r="B176" t="s">
-        <v>69</v>
+        <v>62</v>
       </c>
       <c r="C176">
-        <v>181786</v>
+        <v>181726</v>
       </c>
       <c r="D176" t="s">
         <v>17</v>
       </c>
       <c r="E176">
         <v>17</v>
       </c>
       <c r="F176">
-        <v>10344931000</v>
+        <v>10296530000</v>
       </c>
       <c r="O176" t="s">
         <v>30</v>
       </c>
       <c r="P176" t="s">
-        <v>70</v>
+        <v>63</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177">
         <v>2026</v>
       </c>
       <c r="B177" t="s">
-        <v>69</v>
+        <v>62</v>
       </c>
       <c r="C177">
-        <v>181786</v>
+        <v>181726</v>
       </c>
       <c r="D177" t="s">
         <v>17</v>
       </c>
       <c r="E177">
         <v>17</v>
       </c>
       <c r="F177">
-        <v>10305288000</v>
+        <v>10286702000</v>
       </c>
       <c r="O177" t="s">
         <v>30</v>
       </c>
       <c r="P177" t="s">
-        <v>70</v>
+        <v>63</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178">
         <v>2026</v>
       </c>
       <c r="B178" t="s">
-        <v>69</v>
+        <v>62</v>
       </c>
       <c r="C178">
-        <v>181786</v>
+        <v>181726</v>
       </c>
       <c r="D178" t="s">
         <v>17</v>
       </c>
       <c r="E178">
         <v>17</v>
       </c>
       <c r="F178">
-        <v>10317547000</v>
+        <v>10274591000</v>
       </c>
       <c r="O178" t="s">
         <v>30</v>
       </c>
       <c r="P178" t="s">
-        <v>70</v>
+        <v>63</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179">
         <v>2026</v>
       </c>
       <c r="B179" t="s">
-        <v>69</v>
+        <v>62</v>
       </c>
       <c r="C179">
-        <v>181786</v>
+        <v>181726</v>
       </c>
       <c r="D179" t="s">
         <v>17</v>
       </c>
       <c r="E179">
         <v>17</v>
       </c>
       <c r="F179">
-        <v>10305407000</v>
+        <v>10296545000</v>
       </c>
       <c r="O179" t="s">
         <v>30</v>
       </c>
       <c r="P179" t="s">
-        <v>70</v>
+        <v>63</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180">
         <v>2026</v>
       </c>
       <c r="B180" t="s">
-        <v>69</v>
+        <v>62</v>
       </c>
       <c r="C180">
-        <v>181786</v>
+        <v>181726</v>
       </c>
       <c r="D180" t="s">
         <v>17</v>
       </c>
       <c r="E180">
         <v>17</v>
       </c>
       <c r="F180">
-        <v>10332562000</v>
+        <v>10292646000</v>
       </c>
       <c r="O180" t="s">
         <v>30</v>
       </c>
       <c r="P180" t="s">
-        <v>70</v>
+        <v>63</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181">
         <v>2026</v>
       </c>
       <c r="B181" t="s">
-        <v>69</v>
+        <v>62</v>
       </c>
       <c r="C181">
-        <v>181786</v>
+        <v>181726</v>
       </c>
       <c r="D181" t="s">
         <v>17</v>
       </c>
       <c r="E181">
         <v>17</v>
       </c>
       <c r="F181">
-        <v>10344899000</v>
+        <v>10286703000</v>
       </c>
       <c r="O181" t="s">
         <v>30</v>
       </c>
       <c r="P181" t="s">
-        <v>70</v>
+        <v>63</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182">
         <v>2026</v>
       </c>
       <c r="B182" t="s">
-        <v>69</v>
+        <v>62</v>
       </c>
       <c r="C182">
-        <v>181786</v>
+        <v>181726</v>
       </c>
       <c r="D182" t="s">
         <v>17</v>
       </c>
       <c r="E182">
         <v>17</v>
       </c>
       <c r="F182">
-        <v>10317536000</v>
+        <v>10274592000</v>
       </c>
       <c r="O182" t="s">
         <v>30</v>
       </c>
       <c r="P182" t="s">
-        <v>70</v>
+        <v>63</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183">
         <v>2026</v>
       </c>
       <c r="B183" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="C183">
-        <v>181786</v>
+        <v>181781</v>
       </c>
       <c r="D183" t="s">
         <v>17</v>
       </c>
       <c r="E183">
         <v>17</v>
       </c>
       <c r="F183">
-        <v>10312351000</v>
+        <v>10402631000</v>
       </c>
       <c r="O183" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="P183" t="s">
-        <v>70</v>
+        <v>65</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184">
         <v>2026</v>
       </c>
       <c r="B184" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="C184">
-        <v>181786</v>
+        <v>181781</v>
       </c>
       <c r="D184" t="s">
         <v>17</v>
       </c>
       <c r="E184">
         <v>17</v>
       </c>
       <c r="F184">
-        <v>10317778000</v>
+        <v>10371813000</v>
       </c>
       <c r="O184" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="P184" t="s">
-        <v>70</v>
+        <v>65</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185">
         <v>2026</v>
       </c>
       <c r="B185" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="C185">
-        <v>181786</v>
+        <v>181781</v>
       </c>
       <c r="D185" t="s">
         <v>17</v>
       </c>
       <c r="E185">
         <v>17</v>
       </c>
       <c r="F185">
-        <v>10374121000</v>
+        <v>10371706000</v>
       </c>
       <c r="O185" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="P185" t="s">
-        <v>70</v>
+        <v>65</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186">
         <v>2026</v>
       </c>
       <c r="B186" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="C186">
-        <v>181786</v>
+        <v>181781</v>
       </c>
       <c r="D186" t="s">
         <v>17</v>
       </c>
       <c r="E186">
         <v>17</v>
       </c>
       <c r="F186">
-        <v>10310755000</v>
+        <v>10371790000</v>
       </c>
       <c r="O186" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="P186" t="s">
-        <v>70</v>
+        <v>65</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187">
         <v>2026</v>
       </c>
       <c r="B187" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="C187">
-        <v>181786</v>
+        <v>181781</v>
       </c>
       <c r="D187" t="s">
         <v>17</v>
       </c>
       <c r="E187">
         <v>17</v>
       </c>
       <c r="F187">
-        <v>10311996000</v>
+        <v>10371745000</v>
       </c>
       <c r="O187" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="P187" t="s">
-        <v>70</v>
+        <v>65</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188">
         <v>2026</v>
       </c>
       <c r="B188" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="C188">
-        <v>181786</v>
+        <v>181781</v>
       </c>
       <c r="D188" t="s">
         <v>17</v>
       </c>
       <c r="E188">
         <v>17</v>
       </c>
       <c r="F188">
-        <v>10305390000</v>
+        <v>10371661000</v>
       </c>
       <c r="O188" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="P188" t="s">
-        <v>70</v>
+        <v>65</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189">
         <v>2026</v>
       </c>
       <c r="B189" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="C189">
-        <v>181786</v>
+        <v>181781</v>
       </c>
       <c r="D189" t="s">
         <v>17</v>
       </c>
       <c r="E189">
         <v>17</v>
       </c>
       <c r="F189">
-        <v>10317544000</v>
+        <v>10371691000</v>
       </c>
       <c r="O189" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="P189" t="s">
-        <v>70</v>
+        <v>65</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190">
         <v>2026</v>
       </c>
       <c r="B190" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="C190">
-        <v>181786</v>
+        <v>181781</v>
       </c>
       <c r="D190" t="s">
         <v>17</v>
       </c>
       <c r="E190">
         <v>17</v>
       </c>
       <c r="F190">
-        <v>10317545000</v>
+        <v>10371827000</v>
       </c>
       <c r="O190" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="P190" t="s">
-        <v>70</v>
+        <v>65</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191">
         <v>2026</v>
       </c>
       <c r="B191" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="C191">
-        <v>181786</v>
+        <v>181781</v>
       </c>
       <c r="D191" t="s">
         <v>17</v>
       </c>
       <c r="E191">
         <v>17</v>
       </c>
       <c r="F191">
-        <v>10310450000</v>
+        <v>10371820000</v>
       </c>
       <c r="O191" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="P191" t="s">
-        <v>70</v>
+        <v>65</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192">
         <v>2026</v>
       </c>
       <c r="B192" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="C192">
-        <v>181786</v>
+        <v>181781</v>
       </c>
       <c r="D192" t="s">
         <v>17</v>
       </c>
       <c r="E192">
         <v>17</v>
       </c>
       <c r="F192">
-        <v>10317552000</v>
+        <v>10371807000</v>
       </c>
       <c r="O192" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="P192" t="s">
-        <v>70</v>
+        <v>65</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193">
         <v>2026</v>
       </c>
       <c r="B193" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="C193">
-        <v>181786</v>
+        <v>181781</v>
       </c>
       <c r="D193" t="s">
         <v>17</v>
       </c>
       <c r="E193">
         <v>17</v>
       </c>
       <c r="F193">
-        <v>10305164000</v>
+        <v>10371844000</v>
       </c>
       <c r="O193" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="P193" t="s">
-        <v>70</v>
+        <v>65</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194">
         <v>2026</v>
       </c>
       <c r="B194" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="C194">
-        <v>181786</v>
+        <v>181782</v>
       </c>
       <c r="D194" t="s">
         <v>17</v>
       </c>
       <c r="E194">
         <v>17</v>
       </c>
       <c r="F194">
-        <v>10374118000</v>
+        <v>10371565000</v>
       </c>
       <c r="O194" t="s">
-        <v>30</v>
+        <v>67</v>
       </c>
       <c r="P194" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195">
         <v>2026</v>
       </c>
       <c r="B195" t="s">
         <v>69</v>
       </c>
       <c r="C195">
-        <v>181786</v>
+        <v>181785</v>
       </c>
       <c r="D195" t="s">
         <v>17</v>
       </c>
       <c r="E195">
         <v>17</v>
       </c>
       <c r="F195">
-        <v>10317529000</v>
+        <v>10288302000</v>
       </c>
       <c r="O195" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P195" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196">
         <v>2026</v>
       </c>
       <c r="B196" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C196">
         <v>181786</v>
       </c>
       <c r="D196" t="s">
         <v>17</v>
       </c>
       <c r="E196">
         <v>17</v>
       </c>
       <c r="F196">
-        <v>10317837000</v>
+        <v>10311964000</v>
       </c>
       <c r="O196" t="s">
         <v>30</v>
       </c>
       <c r="P196" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197">
         <v>2026</v>
       </c>
       <c r="B197" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C197">
         <v>181786</v>
       </c>
       <c r="D197" t="s">
         <v>17</v>
       </c>
       <c r="E197">
         <v>17</v>
       </c>
       <c r="F197">
-        <v>10305265000</v>
+        <v>10402549000</v>
       </c>
       <c r="O197" t="s">
         <v>30</v>
       </c>
       <c r="P197" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198">
         <v>2026</v>
       </c>
       <c r="B198" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C198">
         <v>181786</v>
       </c>
       <c r="D198" t="s">
         <v>17</v>
       </c>
       <c r="E198">
         <v>17</v>
       </c>
       <c r="F198">
-        <v>10344776000</v>
+        <v>10317556000</v>
       </c>
       <c r="O198" t="s">
         <v>30</v>
       </c>
       <c r="P198" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199">
         <v>2026</v>
       </c>
       <c r="B199" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C199">
         <v>181786</v>
       </c>
       <c r="D199" t="s">
         <v>17</v>
       </c>
       <c r="E199">
         <v>17</v>
       </c>
       <c r="F199">
-        <v>10344848000</v>
+        <v>10317546000</v>
       </c>
       <c r="O199" t="s">
         <v>30</v>
       </c>
       <c r="P199" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200">
         <v>2026</v>
       </c>
       <c r="B200" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C200">
         <v>181786</v>
       </c>
       <c r="D200" t="s">
         <v>17</v>
       </c>
       <c r="E200">
         <v>17</v>
       </c>
       <c r="F200">
-        <v>10374111000</v>
+        <v>10305221000</v>
       </c>
       <c r="O200" t="s">
         <v>30</v>
       </c>
       <c r="P200" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201">
         <v>2026</v>
       </c>
       <c r="B201" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C201">
         <v>181786</v>
       </c>
       <c r="D201" t="s">
         <v>17</v>
       </c>
       <c r="E201">
         <v>17</v>
       </c>
       <c r="F201">
-        <v>10374115000</v>
+        <v>10344819000</v>
       </c>
       <c r="O201" t="s">
         <v>30</v>
       </c>
       <c r="P201" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202">
         <v>2026</v>
       </c>
       <c r="B202" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C202">
         <v>181786</v>
       </c>
       <c r="D202" t="s">
         <v>17</v>
       </c>
       <c r="E202">
         <v>17</v>
       </c>
       <c r="F202">
-        <v>10312357000</v>
+        <v>10312354000</v>
       </c>
       <c r="O202" t="s">
         <v>30</v>
       </c>
       <c r="P202" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203">
         <v>2026</v>
       </c>
       <c r="B203" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C203">
         <v>181786</v>
       </c>
       <c r="D203" t="s">
         <v>17</v>
       </c>
       <c r="E203">
         <v>17</v>
       </c>
       <c r="F203">
-        <v>10344768000</v>
+        <v>10344931000</v>
       </c>
       <c r="O203" t="s">
         <v>30</v>
       </c>
       <c r="P203" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204">
         <v>2026</v>
       </c>
       <c r="B204" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C204">
         <v>181786</v>
       </c>
       <c r="D204" t="s">
         <v>17</v>
       </c>
       <c r="E204">
         <v>17</v>
       </c>
       <c r="F204">
-        <v>10311899000</v>
+        <v>10305288000</v>
       </c>
       <c r="O204" t="s">
         <v>30</v>
       </c>
       <c r="P204" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205">
         <v>2026</v>
       </c>
       <c r="B205" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C205">
         <v>181786</v>
       </c>
       <c r="D205" t="s">
         <v>17</v>
       </c>
       <c r="E205">
         <v>17</v>
       </c>
       <c r="F205">
-        <v>10317860000</v>
+        <v>10317547000</v>
       </c>
       <c r="O205" t="s">
         <v>30</v>
       </c>
       <c r="P205" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206">
         <v>2026</v>
       </c>
       <c r="B206" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C206">
         <v>181786</v>
       </c>
       <c r="D206" t="s">
         <v>17</v>
       </c>
       <c r="E206">
         <v>17</v>
       </c>
       <c r="F206">
-        <v>10332537000</v>
+        <v>10305407000</v>
       </c>
       <c r="O206" t="s">
         <v>30</v>
       </c>
       <c r="P206" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207">
         <v>2026</v>
       </c>
       <c r="B207" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C207">
         <v>181786</v>
       </c>
       <c r="D207" t="s">
         <v>17</v>
       </c>
       <c r="E207">
         <v>17</v>
       </c>
       <c r="F207">
-        <v>10317548000</v>
+        <v>10332562000</v>
       </c>
       <c r="O207" t="s">
         <v>30</v>
       </c>
       <c r="P207" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208">
         <v>2026</v>
       </c>
       <c r="B208" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C208">
         <v>181786</v>
       </c>
       <c r="D208" t="s">
         <v>17</v>
       </c>
       <c r="E208">
         <v>17</v>
       </c>
       <c r="F208">
-        <v>10365524000</v>
+        <v>10413255000</v>
       </c>
       <c r="O208" t="s">
         <v>30</v>
       </c>
       <c r="P208" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209">
         <v>2026</v>
       </c>
       <c r="B209" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C209">
         <v>181786</v>
       </c>
       <c r="D209" t="s">
         <v>17</v>
       </c>
       <c r="E209">
         <v>17</v>
       </c>
       <c r="F209">
-        <v>10332541000</v>
+        <v>10344899000</v>
       </c>
       <c r="O209" t="s">
         <v>30</v>
       </c>
       <c r="P209" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210">
         <v>2026</v>
       </c>
       <c r="B210" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C210">
         <v>181786</v>
       </c>
       <c r="D210" t="s">
         <v>17</v>
       </c>
       <c r="E210">
         <v>17</v>
       </c>
       <c r="F210">
-        <v>10317784000</v>
+        <v>10374114000</v>
       </c>
       <c r="O210" t="s">
         <v>30</v>
       </c>
       <c r="P210" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211">
         <v>2026</v>
       </c>
       <c r="B211" t="s">
         <v>71</v>
       </c>
       <c r="C211">
-        <v>181787</v>
+        <v>181786</v>
       </c>
       <c r="D211" t="s">
         <v>17</v>
       </c>
       <c r="E211">
         <v>17</v>
       </c>
       <c r="F211">
-        <v>10296138000</v>
+        <v>10317536000</v>
       </c>
       <c r="O211" t="s">
+        <v>30</v>
+      </c>
+      <c r="P211" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212">
         <v>2026</v>
       </c>
       <c r="B212" t="s">
         <v>71</v>
       </c>
       <c r="C212">
-        <v>181787</v>
+        <v>181786</v>
       </c>
       <c r="D212" t="s">
         <v>17</v>
       </c>
       <c r="E212">
         <v>17</v>
       </c>
       <c r="F212">
-        <v>10289929000</v>
+        <v>10312351000</v>
       </c>
       <c r="O212" t="s">
+        <v>30</v>
+      </c>
+      <c r="P212" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="213" spans="1:16">
       <c r="A213">
         <v>2026</v>
       </c>
       <c r="B213" t="s">
         <v>71</v>
       </c>
       <c r="C213">
-        <v>181787</v>
+        <v>181786</v>
       </c>
       <c r="D213" t="s">
         <v>17</v>
       </c>
       <c r="E213">
         <v>17</v>
       </c>
       <c r="F213">
-        <v>10289941000</v>
+        <v>10317778000</v>
       </c>
       <c r="O213" t="s">
+        <v>30</v>
+      </c>
+      <c r="P213" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="214" spans="1:16">
       <c r="A214">
         <v>2026</v>
       </c>
       <c r="B214" t="s">
         <v>71</v>
       </c>
       <c r="C214">
-        <v>181787</v>
+        <v>181786</v>
       </c>
       <c r="D214" t="s">
         <v>17</v>
       </c>
       <c r="E214">
         <v>17</v>
       </c>
       <c r="F214">
-        <v>10289935000</v>
+        <v>10374121000</v>
       </c>
       <c r="O214" t="s">
+        <v>30</v>
+      </c>
+      <c r="P214" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="215" spans="1:16">
       <c r="A215">
         <v>2026</v>
       </c>
       <c r="B215" t="s">
         <v>71</v>
       </c>
       <c r="C215">
-        <v>181787</v>
+        <v>181786</v>
       </c>
       <c r="D215" t="s">
         <v>17</v>
       </c>
       <c r="E215">
         <v>17</v>
       </c>
       <c r="F215">
-        <v>10289926000</v>
+        <v>10310755000</v>
       </c>
       <c r="O215" t="s">
+        <v>30</v>
+      </c>
+      <c r="P215" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="216" spans="1:16">
       <c r="A216">
         <v>2026</v>
       </c>
       <c r="B216" t="s">
         <v>71</v>
       </c>
       <c r="C216">
-        <v>181787</v>
+        <v>181786</v>
       </c>
       <c r="D216" t="s">
         <v>17</v>
       </c>
       <c r="E216">
         <v>17</v>
       </c>
       <c r="F216">
-        <v>10296234000</v>
+        <v>10311996000</v>
       </c>
       <c r="O216" t="s">
+        <v>30</v>
+      </c>
+      <c r="P216" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="217" spans="1:16">
       <c r="A217">
         <v>2026</v>
       </c>
       <c r="B217" t="s">
         <v>71</v>
       </c>
       <c r="C217">
-        <v>181787</v>
+        <v>181786</v>
       </c>
       <c r="D217" t="s">
         <v>17</v>
       </c>
       <c r="E217">
         <v>17</v>
       </c>
       <c r="F217">
-        <v>10289939000</v>
+        <v>10305390000</v>
       </c>
       <c r="O217" t="s">
+        <v>30</v>
+      </c>
+      <c r="P217" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="218" spans="1:16">
       <c r="A218">
         <v>2026</v>
       </c>
       <c r="B218" t="s">
         <v>71</v>
       </c>
       <c r="C218">
-        <v>181787</v>
+        <v>181786</v>
       </c>
       <c r="D218" t="s">
         <v>17</v>
       </c>
       <c r="E218">
         <v>17</v>
       </c>
       <c r="F218">
-        <v>10296214000</v>
+        <v>10317544000</v>
       </c>
       <c r="O218" t="s">
+        <v>30</v>
+      </c>
+      <c r="P218" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219">
         <v>2026</v>
       </c>
       <c r="B219" t="s">
         <v>71</v>
       </c>
       <c r="C219">
-        <v>181787</v>
+        <v>181786</v>
       </c>
       <c r="D219" t="s">
         <v>17</v>
       </c>
       <c r="E219">
         <v>17</v>
       </c>
       <c r="F219">
-        <v>10289937000</v>
+        <v>10317545000</v>
       </c>
       <c r="O219" t="s">
+        <v>30</v>
+      </c>
+      <c r="P219" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220">
         <v>2026</v>
       </c>
       <c r="B220" t="s">
         <v>71</v>
       </c>
       <c r="C220">
-        <v>181787</v>
+        <v>181786</v>
       </c>
       <c r="D220" t="s">
         <v>17</v>
       </c>
       <c r="E220">
         <v>17</v>
       </c>
       <c r="F220">
-        <v>10379741000</v>
+        <v>10310450000</v>
       </c>
       <c r="O220" t="s">
+        <v>30</v>
+      </c>
+      <c r="P220" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="221" spans="1:16">
       <c r="A221">
         <v>2026</v>
       </c>
       <c r="B221" t="s">
         <v>71</v>
       </c>
       <c r="C221">
-        <v>181787</v>
+        <v>181786</v>
       </c>
       <c r="D221" t="s">
         <v>17</v>
       </c>
       <c r="E221">
         <v>17</v>
       </c>
       <c r="F221">
-        <v>10325416000</v>
+        <v>10317552000</v>
       </c>
       <c r="O221" t="s">
+        <v>30</v>
+      </c>
+      <c r="P221" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="222" spans="1:16">
       <c r="A222">
         <v>2026</v>
       </c>
       <c r="B222" t="s">
         <v>71</v>
       </c>
       <c r="C222">
-        <v>181787</v>
+        <v>181786</v>
       </c>
       <c r="D222" t="s">
         <v>17</v>
       </c>
       <c r="E222">
         <v>17</v>
       </c>
       <c r="F222">
-        <v>10289933000</v>
+        <v>10305164000</v>
       </c>
       <c r="O222" t="s">
+        <v>30</v>
+      </c>
+      <c r="P222" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223">
         <v>2026</v>
       </c>
       <c r="B223" t="s">
         <v>71</v>
       </c>
       <c r="C223">
-        <v>181787</v>
+        <v>181786</v>
       </c>
       <c r="D223" t="s">
         <v>17</v>
       </c>
       <c r="E223">
         <v>17</v>
       </c>
       <c r="F223">
-        <v>10296296000</v>
+        <v>10374118000</v>
       </c>
       <c r="O223" t="s">
+        <v>30</v>
+      </c>
+      <c r="P223" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224">
         <v>2026</v>
       </c>
       <c r="B224" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="C224">
-        <v>181790</v>
+        <v>181786</v>
       </c>
       <c r="D224" t="s">
         <v>17</v>
       </c>
       <c r="E224">
         <v>17</v>
       </c>
       <c r="F224">
-        <v>10324670000</v>
+        <v>10317529000</v>
       </c>
       <c r="O224" t="s">
-        <v>75</v>
+        <v>30</v>
       </c>
       <c r="P224" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225">
         <v>2026</v>
       </c>
       <c r="B225" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="C225">
-        <v>181790</v>
+        <v>181786</v>
       </c>
       <c r="D225" t="s">
         <v>17</v>
       </c>
       <c r="E225">
         <v>17</v>
       </c>
       <c r="F225">
-        <v>10315610000</v>
+        <v>10317837000</v>
       </c>
       <c r="O225" t="s">
-        <v>75</v>
+        <v>30</v>
       </c>
       <c r="P225" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226">
         <v>2026</v>
       </c>
       <c r="B226" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="C226">
-        <v>181790</v>
+        <v>181786</v>
       </c>
       <c r="D226" t="s">
         <v>17</v>
       </c>
       <c r="E226">
         <v>17</v>
       </c>
       <c r="F226">
-        <v>10315594000</v>
+        <v>10402805000</v>
       </c>
       <c r="O226" t="s">
-        <v>75</v>
+        <v>30</v>
       </c>
       <c r="P226" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227">
         <v>2026</v>
       </c>
       <c r="B227" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="C227">
-        <v>181790</v>
+        <v>181786</v>
       </c>
       <c r="D227" t="s">
         <v>17</v>
       </c>
       <c r="E227">
         <v>17</v>
       </c>
       <c r="F227">
-        <v>10315281000</v>
+        <v>10305265000</v>
       </c>
       <c r="O227" t="s">
-        <v>75</v>
+        <v>30</v>
       </c>
       <c r="P227" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228">
         <v>2026</v>
       </c>
       <c r="B228" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="C228">
-        <v>181790</v>
+        <v>181786</v>
       </c>
       <c r="D228" t="s">
         <v>17</v>
       </c>
       <c r="E228">
         <v>17</v>
       </c>
       <c r="F228">
-        <v>10315605000</v>
+        <v>10344776000</v>
       </c>
       <c r="O228" t="s">
-        <v>75</v>
+        <v>30</v>
       </c>
       <c r="P228" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229">
         <v>2026</v>
       </c>
       <c r="B229" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="C229">
-        <v>181790</v>
+        <v>181786</v>
       </c>
       <c r="D229" t="s">
         <v>17</v>
       </c>
       <c r="E229">
         <v>17</v>
       </c>
       <c r="F229">
-        <v>10315286000</v>
+        <v>10344848000</v>
       </c>
       <c r="O229" t="s">
-        <v>75</v>
+        <v>30</v>
       </c>
       <c r="P229" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230">
         <v>2026</v>
       </c>
       <c r="B230" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="C230">
-        <v>181790</v>
+        <v>181786</v>
       </c>
       <c r="D230" t="s">
         <v>17</v>
       </c>
       <c r="E230">
         <v>17</v>
       </c>
       <c r="F230">
-        <v>10290301000</v>
+        <v>10374111000</v>
       </c>
       <c r="O230" t="s">
-        <v>75</v>
+        <v>30</v>
       </c>
       <c r="P230" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231">
         <v>2026</v>
       </c>
       <c r="B231" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="C231">
-        <v>181790</v>
+        <v>181786</v>
       </c>
       <c r="D231" t="s">
         <v>17</v>
       </c>
       <c r="E231">
         <v>17</v>
       </c>
       <c r="F231">
-        <v>10325824000</v>
+        <v>10374115000</v>
       </c>
       <c r="O231" t="s">
-        <v>75</v>
+        <v>30</v>
       </c>
       <c r="P231" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232">
         <v>2026</v>
       </c>
       <c r="B232" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="C232">
-        <v>181790</v>
+        <v>181786</v>
       </c>
       <c r="D232" t="s">
         <v>17</v>
       </c>
       <c r="E232">
         <v>17</v>
       </c>
       <c r="F232">
-        <v>10325809000</v>
+        <v>10312357000</v>
       </c>
       <c r="O232" t="s">
-        <v>75</v>
+        <v>30</v>
       </c>
       <c r="P232" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233">
         <v>2026</v>
       </c>
       <c r="B233" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="C233">
-        <v>181790</v>
+        <v>181786</v>
       </c>
       <c r="D233" t="s">
         <v>17</v>
       </c>
       <c r="E233">
         <v>17</v>
       </c>
       <c r="F233">
-        <v>10315597000</v>
+        <v>10344768000</v>
       </c>
       <c r="O233" t="s">
-        <v>75</v>
+        <v>30</v>
       </c>
       <c r="P233" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234">
         <v>2026</v>
       </c>
       <c r="B234" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="C234">
-        <v>181790</v>
+        <v>181786</v>
       </c>
       <c r="D234" t="s">
         <v>17</v>
       </c>
       <c r="E234">
         <v>17</v>
       </c>
       <c r="F234">
-        <v>10324658000</v>
+        <v>10311899000</v>
       </c>
       <c r="O234" t="s">
-        <v>75</v>
+        <v>30</v>
       </c>
       <c r="P234" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235">
         <v>2026</v>
       </c>
       <c r="B235" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="C235">
-        <v>181790</v>
+        <v>181786</v>
       </c>
       <c r="D235" t="s">
         <v>17</v>
       </c>
       <c r="E235">
         <v>17</v>
       </c>
       <c r="F235">
-        <v>10315241000</v>
+        <v>10317860000</v>
       </c>
       <c r="O235" t="s">
-        <v>75</v>
+        <v>30</v>
       </c>
       <c r="P235" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236">
         <v>2026</v>
       </c>
       <c r="B236" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="C236">
-        <v>181790</v>
+        <v>181786</v>
       </c>
       <c r="D236" t="s">
         <v>17</v>
       </c>
       <c r="E236">
         <v>17</v>
       </c>
       <c r="F236">
-        <v>10315612000</v>
+        <v>10332537000</v>
       </c>
       <c r="O236" t="s">
-        <v>75</v>
+        <v>30</v>
       </c>
       <c r="P236" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
     </row>
     <row r="237" spans="1:16">
       <c r="A237">
         <v>2026</v>
       </c>
       <c r="B237" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="C237">
-        <v>181790</v>
+        <v>181786</v>
       </c>
       <c r="D237" t="s">
         <v>17</v>
       </c>
       <c r="E237">
         <v>17</v>
       </c>
       <c r="F237">
-        <v>10325874000</v>
+        <v>10317548000</v>
       </c>
       <c r="O237" t="s">
-        <v>75</v>
+        <v>30</v>
       </c>
       <c r="P237" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
     </row>
     <row r="238" spans="1:16">
       <c r="A238">
         <v>2026</v>
       </c>
       <c r="B238" t="s">
-        <v>77</v>
+        <v>71</v>
       </c>
       <c r="C238">
-        <v>181801</v>
+        <v>181786</v>
       </c>
       <c r="D238" t="s">
         <v>17</v>
       </c>
       <c r="E238">
         <v>17</v>
       </c>
       <c r="F238">
-        <v>10305375000</v>
+        <v>10365524000</v>
       </c>
       <c r="O238" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="P238" t="s">
-        <v>78</v>
+        <v>72</v>
       </c>
     </row>
     <row r="239" spans="1:16">
       <c r="A239">
         <v>2026</v>
       </c>
       <c r="B239" t="s">
-        <v>77</v>
+        <v>71</v>
       </c>
       <c r="C239">
-        <v>181801</v>
+        <v>181786</v>
       </c>
       <c r="D239" t="s">
         <v>17</v>
       </c>
       <c r="E239">
         <v>17</v>
       </c>
       <c r="F239">
-        <v>10387517000</v>
+        <v>10332541000</v>
       </c>
       <c r="O239" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="P239" t="s">
-        <v>79</v>
+        <v>72</v>
       </c>
     </row>
     <row r="240" spans="1:16">
       <c r="A240">
         <v>2026</v>
       </c>
       <c r="B240" t="s">
-        <v>77</v>
+        <v>71</v>
       </c>
       <c r="C240">
-        <v>181801</v>
+        <v>181786</v>
       </c>
       <c r="D240" t="s">
         <v>17</v>
       </c>
       <c r="E240">
         <v>17</v>
       </c>
       <c r="F240">
-        <v>10293025000</v>
+        <v>10317784000</v>
       </c>
       <c r="O240" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="P240" t="s">
-        <v>78</v>
+        <v>72</v>
       </c>
     </row>
     <row r="241" spans="1:16">
       <c r="A241">
         <v>2026</v>
       </c>
       <c r="B241" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="C241">
-        <v>181801</v>
+        <v>181787</v>
       </c>
       <c r="D241" t="s">
         <v>17</v>
       </c>
       <c r="E241">
         <v>17</v>
       </c>
       <c r="F241">
-        <v>10387523000</v>
+        <v>10296138000</v>
       </c>
       <c r="O241" t="s">
-        <v>33</v>
+        <v>74</v>
       </c>
       <c r="P241" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
     </row>
     <row r="242" spans="1:16">
       <c r="A242">
         <v>2026</v>
       </c>
       <c r="B242" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="C242">
-        <v>181801</v>
+        <v>181787</v>
       </c>
       <c r="D242" t="s">
         <v>17</v>
       </c>
       <c r="E242">
         <v>17</v>
       </c>
       <c r="F242">
-        <v>10285947000</v>
+        <v>10289929000</v>
       </c>
       <c r="O242" t="s">
-        <v>33</v>
+        <v>74</v>
       </c>
       <c r="P242" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
     </row>
     <row r="243" spans="1:16">
       <c r="A243">
         <v>2026</v>
       </c>
       <c r="B243" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="C243">
-        <v>181801</v>
+        <v>181787</v>
       </c>
       <c r="D243" t="s">
         <v>17</v>
       </c>
       <c r="E243">
         <v>17</v>
       </c>
       <c r="F243">
-        <v>10370606000</v>
+        <v>10289941000</v>
       </c>
       <c r="O243" t="s">
-        <v>33</v>
+        <v>74</v>
       </c>
       <c r="P243" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
     </row>
     <row r="244" spans="1:16">
       <c r="A244">
         <v>2026</v>
       </c>
       <c r="B244" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="C244">
-        <v>181801</v>
+        <v>181787</v>
       </c>
       <c r="D244" t="s">
         <v>17</v>
       </c>
       <c r="E244">
         <v>17</v>
       </c>
       <c r="F244">
-        <v>10354539000</v>
+        <v>10289935000</v>
       </c>
       <c r="O244" t="s">
-        <v>33</v>
+        <v>74</v>
       </c>
       <c r="P244" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
     </row>
     <row r="245" spans="1:16">
       <c r="A245">
         <v>2026</v>
       </c>
       <c r="B245" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="C245">
-        <v>181801</v>
+        <v>181787</v>
       </c>
       <c r="D245" t="s">
         <v>17</v>
       </c>
       <c r="E245">
         <v>17</v>
       </c>
       <c r="F245">
-        <v>10387257000</v>
+        <v>10289926000</v>
       </c>
       <c r="O245" t="s">
-        <v>33</v>
+        <v>74</v>
       </c>
       <c r="P245" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
     </row>
     <row r="246" spans="1:16">
       <c r="A246">
         <v>2026</v>
       </c>
       <c r="B246" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="C246">
-        <v>181801</v>
+        <v>181787</v>
       </c>
       <c r="D246" t="s">
         <v>17</v>
       </c>
       <c r="E246">
         <v>17</v>
       </c>
       <c r="F246">
-        <v>10387248000</v>
+        <v>10296234000</v>
       </c>
       <c r="O246" t="s">
-        <v>33</v>
+        <v>74</v>
       </c>
       <c r="P246" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
     </row>
     <row r="247" spans="1:16">
       <c r="A247">
         <v>2026</v>
       </c>
       <c r="B247" t="s">
-        <v>80</v>
+        <v>73</v>
       </c>
       <c r="C247">
-        <v>181802</v>
+        <v>181787</v>
       </c>
       <c r="D247" t="s">
         <v>17</v>
       </c>
       <c r="E247">
         <v>17</v>
       </c>
       <c r="F247">
-        <v>10285482000</v>
+        <v>10289939000</v>
       </c>
       <c r="O247" t="s">
-        <v>30</v>
+        <v>74</v>
       </c>
       <c r="P247" t="s">
-        <v>81</v>
+        <v>75</v>
       </c>
     </row>
     <row r="248" spans="1:16">
       <c r="A248">
         <v>2026</v>
       </c>
       <c r="B248" t="s">
-        <v>80</v>
+        <v>73</v>
       </c>
       <c r="C248">
-        <v>181802</v>
+        <v>181787</v>
       </c>
       <c r="D248" t="s">
         <v>17</v>
       </c>
       <c r="E248">
         <v>17</v>
       </c>
       <c r="F248">
-        <v>10285483000</v>
+        <v>10296214000</v>
       </c>
       <c r="O248" t="s">
-        <v>30</v>
+        <v>74</v>
       </c>
       <c r="P248" t="s">
-        <v>81</v>
+        <v>75</v>
       </c>
     </row>
     <row r="249" spans="1:16">
       <c r="A249">
         <v>2026</v>
       </c>
       <c r="B249" t="s">
-        <v>82</v>
+        <v>73</v>
       </c>
       <c r="C249">
-        <v>181804</v>
+        <v>181787</v>
       </c>
       <c r="D249" t="s">
         <v>17</v>
       </c>
       <c r="E249">
         <v>17</v>
       </c>
       <c r="F249">
-        <v>10368950000</v>
+        <v>10289937000</v>
       </c>
       <c r="O249" t="s">
-        <v>33</v>
+        <v>74</v>
       </c>
       <c r="P249" t="s">
-        <v>83</v>
+        <v>75</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250">
         <v>2026</v>
       </c>
       <c r="B250" t="s">
-        <v>82</v>
+        <v>73</v>
       </c>
       <c r="C250">
-        <v>181804</v>
+        <v>181787</v>
       </c>
       <c r="D250" t="s">
         <v>17</v>
       </c>
       <c r="E250">
         <v>17</v>
       </c>
       <c r="F250">
-        <v>10334608000</v>
+        <v>10379741000</v>
       </c>
       <c r="O250" t="s">
-        <v>33</v>
+        <v>74</v>
       </c>
       <c r="P250" t="s">
-        <v>83</v>
+        <v>75</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251">
         <v>2026</v>
       </c>
       <c r="B251" t="s">
-        <v>82</v>
+        <v>73</v>
       </c>
       <c r="C251">
-        <v>181804</v>
+        <v>181787</v>
       </c>
       <c r="D251" t="s">
         <v>17</v>
       </c>
       <c r="E251">
         <v>17</v>
       </c>
       <c r="F251">
-        <v>10369768000</v>
+        <v>10325416000</v>
       </c>
       <c r="O251" t="s">
-        <v>33</v>
+        <v>74</v>
       </c>
       <c r="P251" t="s">
-        <v>83</v>
+        <v>75</v>
       </c>
     </row>
     <row r="252" spans="1:16">
       <c r="A252">
         <v>2026</v>
       </c>
       <c r="B252" t="s">
-        <v>84</v>
+        <v>73</v>
       </c>
       <c r="C252">
-        <v>181805</v>
+        <v>181787</v>
       </c>
       <c r="D252" t="s">
         <v>17</v>
       </c>
       <c r="E252">
         <v>17</v>
       </c>
       <c r="F252">
-        <v>10294400000</v>
+        <v>10289933000</v>
       </c>
       <c r="O252" t="s">
-        <v>38</v>
+        <v>74</v>
       </c>
       <c r="P252" t="s">
-        <v>85</v>
+        <v>75</v>
       </c>
     </row>
     <row r="253" spans="1:16">
       <c r="A253">
         <v>2026</v>
       </c>
       <c r="B253" t="s">
-        <v>84</v>
+        <v>73</v>
       </c>
       <c r="C253">
-        <v>181805</v>
+        <v>181787</v>
       </c>
       <c r="D253" t="s">
         <v>17</v>
       </c>
       <c r="E253">
         <v>17</v>
       </c>
       <c r="F253">
-        <v>10294390000</v>
+        <v>10296296000</v>
       </c>
       <c r="O253" t="s">
-        <v>38</v>
+        <v>74</v>
       </c>
       <c r="P253" t="s">
-        <v>85</v>
+        <v>75</v>
       </c>
     </row>
     <row r="254" spans="1:16">
       <c r="A254">
         <v>2026</v>
       </c>
       <c r="B254" t="s">
-        <v>86</v>
+        <v>76</v>
       </c>
       <c r="C254">
-        <v>181806</v>
+        <v>181790</v>
       </c>
       <c r="D254" t="s">
         <v>17</v>
       </c>
       <c r="E254">
         <v>17</v>
       </c>
       <c r="F254">
-        <v>10280777000</v>
+        <v>10324670000</v>
       </c>
       <c r="O254" t="s">
-        <v>87</v>
+        <v>77</v>
       </c>
       <c r="P254" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
     </row>
     <row r="255" spans="1:16">
       <c r="A255">
         <v>2026</v>
       </c>
       <c r="B255" t="s">
-        <v>86</v>
+        <v>76</v>
       </c>
       <c r="C255">
-        <v>181806</v>
+        <v>181790</v>
       </c>
       <c r="D255" t="s">
         <v>17</v>
       </c>
       <c r="E255">
         <v>17</v>
       </c>
       <c r="F255">
-        <v>10280780000</v>
+        <v>10315610000</v>
       </c>
       <c r="O255" t="s">
-        <v>87</v>
+        <v>77</v>
       </c>
       <c r="P255" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
     </row>
     <row r="256" spans="1:16">
       <c r="A256">
         <v>2026</v>
       </c>
       <c r="B256" t="s">
-        <v>86</v>
+        <v>76</v>
       </c>
       <c r="C256">
-        <v>181806</v>
+        <v>181790</v>
       </c>
       <c r="D256" t="s">
         <v>17</v>
       </c>
       <c r="E256">
         <v>17</v>
       </c>
       <c r="F256">
-        <v>10382162000</v>
+        <v>10315594000</v>
       </c>
       <c r="O256" t="s">
-        <v>33</v>
+        <v>77</v>
       </c>
       <c r="P256" t="s">
-        <v>89</v>
+        <v>78</v>
       </c>
     </row>
     <row r="257" spans="1:16">
       <c r="A257">
         <v>2026</v>
       </c>
       <c r="B257" t="s">
-        <v>86</v>
+        <v>76</v>
       </c>
       <c r="C257">
-        <v>181806</v>
+        <v>181790</v>
       </c>
       <c r="D257" t="s">
         <v>17</v>
       </c>
       <c r="E257">
         <v>17</v>
       </c>
       <c r="F257">
-        <v>10280779000</v>
+        <v>10315281000</v>
       </c>
       <c r="O257" t="s">
-        <v>87</v>
+        <v>77</v>
       </c>
       <c r="P257" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
     </row>
     <row r="258" spans="1:16">
       <c r="A258">
         <v>2026</v>
       </c>
       <c r="B258" t="s">
-        <v>86</v>
+        <v>76</v>
       </c>
       <c r="C258">
-        <v>181806</v>
+        <v>181790</v>
       </c>
       <c r="D258" t="s">
         <v>17</v>
       </c>
       <c r="E258">
         <v>17</v>
       </c>
       <c r="F258">
-        <v>10382159000</v>
+        <v>10315605000</v>
       </c>
       <c r="O258" t="s">
-        <v>33</v>
+        <v>77</v>
       </c>
       <c r="P258" t="s">
-        <v>89</v>
+        <v>78</v>
       </c>
     </row>
     <row r="259" spans="1:16">
       <c r="A259">
         <v>2026</v>
       </c>
       <c r="B259" t="s">
-        <v>86</v>
+        <v>76</v>
       </c>
       <c r="C259">
-        <v>181806</v>
+        <v>181790</v>
       </c>
       <c r="D259" t="s">
         <v>17</v>
       </c>
       <c r="E259">
         <v>17</v>
       </c>
       <c r="F259">
-        <v>10382156000</v>
+        <v>10315286000</v>
       </c>
       <c r="O259" t="s">
-        <v>33</v>
+        <v>77</v>
       </c>
       <c r="P259" t="s">
-        <v>89</v>
+        <v>78</v>
       </c>
     </row>
     <row r="260" spans="1:16">
       <c r="A260">
         <v>2026</v>
       </c>
       <c r="B260" t="s">
-        <v>90</v>
+        <v>76</v>
       </c>
       <c r="C260">
-        <v>181828</v>
+        <v>181790</v>
       </c>
       <c r="D260" t="s">
         <v>17</v>
       </c>
       <c r="E260">
         <v>17</v>
       </c>
       <c r="F260">
-        <v>10371242000</v>
+        <v>10290301000</v>
       </c>
       <c r="O260" t="s">
-        <v>38</v>
+        <v>77</v>
       </c>
       <c r="P260" t="s">
-        <v>91</v>
+        <v>78</v>
       </c>
     </row>
     <row r="261" spans="1:16">
       <c r="A261">
         <v>2026</v>
       </c>
       <c r="B261" t="s">
-        <v>90</v>
+        <v>76</v>
       </c>
       <c r="C261">
-        <v>181828</v>
+        <v>181790</v>
       </c>
       <c r="D261" t="s">
         <v>17</v>
       </c>
       <c r="E261">
         <v>17</v>
       </c>
       <c r="F261">
-        <v>10283681000</v>
+        <v>10325824000</v>
       </c>
       <c r="O261" t="s">
-        <v>38</v>
+        <v>77</v>
       </c>
       <c r="P261" t="s">
-        <v>91</v>
+        <v>78</v>
       </c>
     </row>
     <row r="262" spans="1:16">
       <c r="A262">
         <v>2026</v>
       </c>
       <c r="B262" t="s">
-        <v>90</v>
+        <v>76</v>
       </c>
       <c r="C262">
-        <v>181828</v>
+        <v>181790</v>
       </c>
       <c r="D262" t="s">
         <v>17</v>
       </c>
       <c r="E262">
         <v>17</v>
       </c>
       <c r="F262">
-        <v>10321221000</v>
+        <v>10325809000</v>
       </c>
       <c r="O262" t="s">
-        <v>38</v>
+        <v>77</v>
       </c>
       <c r="P262" t="s">
-        <v>91</v>
+        <v>78</v>
       </c>
     </row>
     <row r="263" spans="1:16">
       <c r="A263">
         <v>2026</v>
       </c>
       <c r="B263" t="s">
-        <v>90</v>
+        <v>76</v>
       </c>
       <c r="C263">
-        <v>181828</v>
+        <v>181790</v>
       </c>
       <c r="D263" t="s">
         <v>17</v>
       </c>
       <c r="E263">
         <v>17</v>
       </c>
       <c r="F263">
-        <v>10364448000</v>
+        <v>10315597000</v>
       </c>
       <c r="O263" t="s">
-        <v>38</v>
+        <v>77</v>
       </c>
       <c r="P263" t="s">
-        <v>91</v>
+        <v>78</v>
       </c>
     </row>
     <row r="264" spans="1:16">
       <c r="A264">
         <v>2026</v>
       </c>
       <c r="B264" t="s">
-        <v>90</v>
+        <v>76</v>
       </c>
       <c r="C264">
-        <v>181828</v>
+        <v>181790</v>
       </c>
       <c r="D264" t="s">
         <v>17</v>
       </c>
       <c r="E264">
         <v>17</v>
       </c>
       <c r="F264">
-        <v>10341708000</v>
+        <v>10324658000</v>
       </c>
       <c r="O264" t="s">
-        <v>38</v>
+        <v>77</v>
       </c>
       <c r="P264" t="s">
-        <v>91</v>
+        <v>78</v>
       </c>
     </row>
     <row r="265" spans="1:16">
       <c r="A265">
         <v>2026</v>
       </c>
       <c r="B265" t="s">
-        <v>90</v>
+        <v>76</v>
       </c>
       <c r="C265">
-        <v>181828</v>
+        <v>181790</v>
       </c>
       <c r="D265" t="s">
         <v>17</v>
       </c>
       <c r="E265">
         <v>17</v>
       </c>
       <c r="F265">
-        <v>10382370000</v>
+        <v>10315241000</v>
       </c>
       <c r="O265" t="s">
-        <v>38</v>
+        <v>77</v>
       </c>
       <c r="P265" t="s">
-        <v>91</v>
+        <v>78</v>
       </c>
     </row>
     <row r="266" spans="1:16">
       <c r="A266">
         <v>2026</v>
       </c>
       <c r="B266" t="s">
-        <v>90</v>
+        <v>76</v>
       </c>
       <c r="C266">
-        <v>181828</v>
+        <v>181790</v>
       </c>
       <c r="D266" t="s">
         <v>17</v>
       </c>
       <c r="E266">
         <v>17</v>
       </c>
       <c r="F266">
-        <v>10341706000</v>
+        <v>10315612000</v>
       </c>
       <c r="O266" t="s">
-        <v>38</v>
+        <v>77</v>
       </c>
       <c r="P266" t="s">
-        <v>91</v>
+        <v>78</v>
       </c>
     </row>
     <row r="267" spans="1:16">
       <c r="A267">
         <v>2026</v>
       </c>
       <c r="B267" t="s">
-        <v>90</v>
+        <v>76</v>
       </c>
       <c r="C267">
-        <v>181828</v>
+        <v>181790</v>
       </c>
       <c r="D267" t="s">
         <v>17</v>
       </c>
       <c r="E267">
         <v>17</v>
       </c>
       <c r="F267">
-        <v>10286008000</v>
+        <v>10325874000</v>
       </c>
       <c r="O267" t="s">
-        <v>38</v>
+        <v>77</v>
       </c>
       <c r="P267" t="s">
-        <v>91</v>
+        <v>78</v>
       </c>
     </row>
     <row r="268" spans="1:16">
       <c r="A268">
         <v>2026</v>
       </c>
       <c r="B268" t="s">
-        <v>90</v>
+        <v>79</v>
       </c>
       <c r="C268">
-        <v>181828</v>
+        <v>181794</v>
       </c>
       <c r="D268" t="s">
         <v>17</v>
       </c>
       <c r="E268">
         <v>17</v>
       </c>
       <c r="F268">
-        <v>10279063000</v>
+        <v>10286234000</v>
       </c>
       <c r="O268" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="P268" t="s">
-        <v>91</v>
+        <v>80</v>
       </c>
     </row>
     <row r="269" spans="1:16">
       <c r="A269">
         <v>2026</v>
       </c>
       <c r="B269" t="s">
-        <v>90</v>
+        <v>81</v>
       </c>
       <c r="C269">
-        <v>181828</v>
+        <v>181801</v>
       </c>
       <c r="D269" t="s">
         <v>17</v>
       </c>
       <c r="E269">
         <v>17</v>
       </c>
       <c r="F269">
-        <v>10282988000</v>
+        <v>10305375000</v>
       </c>
       <c r="O269" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="P269" t="s">
-        <v>91</v>
+        <v>82</v>
       </c>
     </row>
     <row r="270" spans="1:16">
       <c r="A270">
         <v>2026</v>
       </c>
       <c r="B270" t="s">
-        <v>90</v>
+        <v>81</v>
       </c>
       <c r="C270">
-        <v>181828</v>
+        <v>181801</v>
       </c>
       <c r="D270" t="s">
         <v>17</v>
       </c>
       <c r="E270">
         <v>17</v>
       </c>
       <c r="F270">
-        <v>10293441000</v>
+        <v>10387517000</v>
       </c>
       <c r="O270" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="P270" t="s">
-        <v>91</v>
+        <v>83</v>
       </c>
     </row>
     <row r="271" spans="1:16">
       <c r="A271">
         <v>2026</v>
       </c>
       <c r="B271" t="s">
-        <v>90</v>
+        <v>81</v>
       </c>
       <c r="C271">
-        <v>181828</v>
+        <v>181801</v>
       </c>
       <c r="D271" t="s">
         <v>17</v>
       </c>
       <c r="E271">
         <v>17</v>
       </c>
       <c r="F271">
-        <v>10348356000</v>
+        <v>10293025000</v>
       </c>
       <c r="O271" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="P271" t="s">
-        <v>91</v>
+        <v>82</v>
       </c>
     </row>
     <row r="272" spans="1:16">
       <c r="A272">
         <v>2026</v>
       </c>
       <c r="B272" t="s">
-        <v>90</v>
+        <v>81</v>
       </c>
       <c r="C272">
-        <v>181828</v>
+        <v>181801</v>
       </c>
       <c r="D272" t="s">
         <v>17</v>
       </c>
       <c r="E272">
         <v>17</v>
       </c>
       <c r="F272">
-        <v>10283679000</v>
+        <v>10387523000</v>
       </c>
       <c r="O272" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="P272" t="s">
-        <v>91</v>
+        <v>83</v>
       </c>
     </row>
     <row r="273" spans="1:16">
       <c r="A273">
         <v>2026</v>
       </c>
       <c r="B273" t="s">
-        <v>90</v>
+        <v>81</v>
       </c>
       <c r="C273">
-        <v>181828</v>
+        <v>181801</v>
       </c>
       <c r="D273" t="s">
         <v>17</v>
       </c>
       <c r="E273">
         <v>17</v>
       </c>
       <c r="F273">
-        <v>10341709000</v>
+        <v>10285947000</v>
       </c>
       <c r="O273" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="P273" t="s">
-        <v>91</v>
+        <v>82</v>
       </c>
     </row>
     <row r="274" spans="1:16">
       <c r="A274">
         <v>2026</v>
       </c>
       <c r="B274" t="s">
-        <v>90</v>
+        <v>81</v>
       </c>
       <c r="C274">
-        <v>181828</v>
+        <v>181801</v>
       </c>
       <c r="D274" t="s">
         <v>17</v>
       </c>
       <c r="E274">
         <v>17</v>
       </c>
       <c r="F274">
-        <v>10271604000</v>
+        <v>10370606000</v>
       </c>
       <c r="O274" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="P274" t="s">
-        <v>91</v>
+        <v>82</v>
       </c>
     </row>
     <row r="275" spans="1:16">
       <c r="A275">
         <v>2026</v>
       </c>
       <c r="B275" t="s">
-        <v>90</v>
+        <v>81</v>
       </c>
       <c r="C275">
-        <v>181828</v>
+        <v>181801</v>
       </c>
       <c r="D275" t="s">
         <v>17</v>
       </c>
       <c r="E275">
         <v>17</v>
       </c>
       <c r="F275">
-        <v>10382351000</v>
+        <v>10354539000</v>
       </c>
       <c r="O275" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="P275" t="s">
-        <v>91</v>
+        <v>82</v>
       </c>
     </row>
     <row r="276" spans="1:16">
       <c r="A276">
         <v>2026</v>
       </c>
       <c r="B276" t="s">
-        <v>92</v>
+        <v>81</v>
       </c>
       <c r="C276">
-        <v>328226</v>
+        <v>181801</v>
       </c>
       <c r="D276" t="s">
         <v>17</v>
       </c>
       <c r="E276">
         <v>17</v>
       </c>
       <c r="F276">
-        <v>10369350000</v>
+        <v>10391408000</v>
       </c>
       <c r="O276" t="s">
-        <v>93</v>
+        <v>33</v>
       </c>
       <c r="P276" t="s">
-        <v>94</v>
+        <v>83</v>
       </c>
     </row>
     <row r="277" spans="1:16">
       <c r="A277">
         <v>2026</v>
       </c>
       <c r="B277" t="s">
-        <v>92</v>
+        <v>81</v>
       </c>
       <c r="C277">
-        <v>328226</v>
+        <v>181801</v>
       </c>
       <c r="D277" t="s">
         <v>17</v>
       </c>
       <c r="E277">
         <v>17</v>
       </c>
       <c r="F277">
-        <v>10283923000</v>
+        <v>10387257000</v>
       </c>
       <c r="O277" t="s">
-        <v>93</v>
+        <v>33</v>
       </c>
       <c r="P277" t="s">
-        <v>94</v>
+        <v>83</v>
       </c>
     </row>
     <row r="278" spans="1:16">
       <c r="A278">
         <v>2026</v>
       </c>
       <c r="B278" t="s">
-        <v>92</v>
+        <v>81</v>
       </c>
       <c r="C278">
-        <v>328226</v>
+        <v>181801</v>
       </c>
       <c r="D278" t="s">
         <v>17</v>
       </c>
       <c r="E278">
         <v>17</v>
       </c>
       <c r="F278">
-        <v>10283922000</v>
+        <v>10387248000</v>
       </c>
       <c r="O278" t="s">
-        <v>93</v>
+        <v>33</v>
       </c>
       <c r="P278" t="s">
-        <v>94</v>
+        <v>83</v>
       </c>
     </row>
     <row r="279" spans="1:16">
       <c r="A279">
         <v>2026</v>
       </c>
       <c r="B279" t="s">
-        <v>95</v>
+        <v>81</v>
       </c>
       <c r="C279">
-        <v>328227</v>
+        <v>181801</v>
       </c>
       <c r="D279" t="s">
         <v>17</v>
       </c>
       <c r="E279">
         <v>17</v>
       </c>
       <c r="F279">
-        <v>10292937000</v>
+        <v>10399750000</v>
       </c>
       <c r="O279" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P279" t="s">
-        <v>96</v>
+        <v>83</v>
       </c>
     </row>
     <row r="280" spans="1:16">
       <c r="A280">
         <v>2026</v>
       </c>
       <c r="B280" t="s">
-        <v>95</v>
+        <v>84</v>
       </c>
       <c r="C280">
-        <v>328227</v>
+        <v>181802</v>
       </c>
       <c r="D280" t="s">
         <v>17</v>
       </c>
       <c r="E280">
         <v>17</v>
       </c>
       <c r="F280">
-        <v>10317995000</v>
+        <v>10285482000</v>
       </c>
       <c r="O280" t="s">
         <v>30</v>
       </c>
       <c r="P280" t="s">
-        <v>96</v>
+        <v>85</v>
       </c>
     </row>
     <row r="281" spans="1:16">
       <c r="A281">
         <v>2026</v>
       </c>
       <c r="B281" t="s">
-        <v>97</v>
+        <v>84</v>
       </c>
       <c r="C281">
-        <v>328228</v>
+        <v>181802</v>
       </c>
       <c r="D281" t="s">
         <v>17</v>
       </c>
       <c r="E281">
         <v>17</v>
       </c>
       <c r="F281">
-        <v>10285642000</v>
+        <v>10285483000</v>
       </c>
       <c r="O281" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="P281" t="s">
-        <v>98</v>
+        <v>85</v>
       </c>
     </row>
     <row r="282" spans="1:16">
       <c r="A282">
         <v>2026</v>
       </c>
       <c r="B282" t="s">
-        <v>97</v>
+        <v>86</v>
       </c>
       <c r="C282">
-        <v>328228</v>
+        <v>181804</v>
       </c>
       <c r="D282" t="s">
         <v>17</v>
       </c>
       <c r="E282">
         <v>17</v>
       </c>
       <c r="F282">
-        <v>10292493000</v>
+        <v>10368950000</v>
       </c>
       <c r="O282" t="s">
-        <v>18</v>
+        <v>33</v>
       </c>
       <c r="P282" t="s">
-        <v>98</v>
+        <v>87</v>
       </c>
     </row>
     <row r="283" spans="1:16">
       <c r="A283">
         <v>2026</v>
       </c>
       <c r="B283" t="s">
-        <v>97</v>
+        <v>86</v>
       </c>
       <c r="C283">
-        <v>328228</v>
+        <v>181804</v>
       </c>
       <c r="D283" t="s">
         <v>17</v>
       </c>
       <c r="E283">
         <v>17</v>
       </c>
       <c r="F283">
-        <v>10288695000</v>
+        <v>10334608000</v>
       </c>
       <c r="O283" t="s">
-        <v>18</v>
+        <v>33</v>
       </c>
       <c r="P283" t="s">
-        <v>98</v>
+        <v>87</v>
       </c>
     </row>
     <row r="284" spans="1:16">
       <c r="A284">
         <v>2026</v>
       </c>
       <c r="B284" t="s">
-        <v>97</v>
+        <v>86</v>
       </c>
       <c r="C284">
-        <v>328228</v>
+        <v>181804</v>
       </c>
       <c r="D284" t="s">
         <v>17</v>
       </c>
       <c r="E284">
         <v>17</v>
       </c>
       <c r="F284">
-        <v>10292494000</v>
+        <v>10410774000</v>
       </c>
       <c r="O284" t="s">
-        <v>18</v>
+        <v>33</v>
       </c>
       <c r="P284" t="s">
-        <v>98</v>
+        <v>87</v>
       </c>
     </row>
     <row r="285" spans="1:16">
       <c r="A285">
         <v>2026</v>
       </c>
       <c r="B285" t="s">
-        <v>99</v>
+        <v>86</v>
       </c>
       <c r="C285">
-        <v>349884</v>
+        <v>181804</v>
       </c>
       <c r="D285" t="s">
         <v>17</v>
       </c>
       <c r="E285">
         <v>17</v>
       </c>
       <c r="F285">
-        <v>10367957000</v>
+        <v>10410770000</v>
       </c>
       <c r="O285" t="s">
         <v>33</v>
       </c>
       <c r="P285" t="s">
-        <v>79</v>
+        <v>87</v>
       </c>
     </row>
     <row r="286" spans="1:16">
       <c r="A286">
         <v>2026</v>
       </c>
       <c r="B286" t="s">
-        <v>99</v>
+        <v>86</v>
       </c>
       <c r="C286">
-        <v>349884</v>
+        <v>181804</v>
       </c>
       <c r="D286" t="s">
         <v>17</v>
       </c>
       <c r="E286">
         <v>17</v>
       </c>
       <c r="F286">
-        <v>10367949000</v>
+        <v>10369768000</v>
       </c>
       <c r="O286" t="s">
         <v>33</v>
       </c>
       <c r="P286" t="s">
-        <v>79</v>
+        <v>87</v>
       </c>
     </row>
     <row r="287" spans="1:16">
       <c r="A287">
         <v>2026</v>
       </c>
       <c r="B287" t="s">
-        <v>100</v>
+        <v>88</v>
       </c>
       <c r="C287">
-        <v>380956</v>
+        <v>181805</v>
       </c>
       <c r="D287" t="s">
         <v>17</v>
       </c>
       <c r="E287">
         <v>17</v>
       </c>
       <c r="F287">
-        <v>10334092000</v>
+        <v>10294400000</v>
       </c>
       <c r="O287" t="s">
-        <v>101</v>
+        <v>40</v>
       </c>
       <c r="P287" t="s">
-        <v>102</v>
+        <v>89</v>
       </c>
     </row>
     <row r="288" spans="1:16">
       <c r="A288">
         <v>2026</v>
       </c>
       <c r="B288" t="s">
-        <v>100</v>
+        <v>88</v>
       </c>
       <c r="C288">
-        <v>380956</v>
+        <v>181805</v>
       </c>
       <c r="D288" t="s">
         <v>17</v>
       </c>
       <c r="E288">
         <v>17</v>
       </c>
       <c r="F288">
-        <v>10289524000</v>
+        <v>10294390000</v>
       </c>
       <c r="O288" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="P288" t="s">
-        <v>103</v>
+        <v>89</v>
       </c>
     </row>
     <row r="289" spans="1:16">
       <c r="A289">
         <v>2026</v>
       </c>
       <c r="B289" t="s">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="C289">
-        <v>380956</v>
+        <v>181806</v>
       </c>
       <c r="D289" t="s">
         <v>17</v>
       </c>
       <c r="E289">
         <v>17</v>
       </c>
       <c r="F289">
-        <v>10375945000</v>
+        <v>10280777000</v>
       </c>
       <c r="O289" t="s">
-        <v>101</v>
+        <v>91</v>
       </c>
       <c r="P289" t="s">
-        <v>102</v>
+        <v>92</v>
       </c>
     </row>
     <row r="290" spans="1:16">
       <c r="A290">
         <v>2026</v>
       </c>
       <c r="B290" t="s">
-        <v>104</v>
+        <v>90</v>
       </c>
       <c r="C290">
-        <v>60326</v>
+        <v>181806</v>
       </c>
       <c r="D290" t="s">
         <v>17</v>
       </c>
       <c r="E290">
         <v>17</v>
       </c>
       <c r="F290">
-        <v>10293497000</v>
+        <v>10280780000</v>
       </c>
       <c r="O290" t="s">
-        <v>18</v>
+        <v>91</v>
       </c>
       <c r="P290" t="s">
-        <v>105</v>
+        <v>92</v>
       </c>
     </row>
     <row r="291" spans="1:16">
       <c r="A291">
         <v>2026</v>
       </c>
       <c r="B291" t="s">
-        <v>104</v>
+        <v>90</v>
       </c>
       <c r="C291">
-        <v>60326</v>
+        <v>181806</v>
       </c>
       <c r="D291" t="s">
         <v>17</v>
       </c>
       <c r="E291">
         <v>17</v>
       </c>
       <c r="F291">
-        <v>10290995000</v>
+        <v>10382162000</v>
       </c>
       <c r="O291" t="s">
-        <v>18</v>
+        <v>33</v>
       </c>
       <c r="P291" t="s">
-        <v>105</v>
+        <v>93</v>
       </c>
     </row>
     <row r="292" spans="1:16">
       <c r="A292">
         <v>2026</v>
       </c>
       <c r="B292" t="s">
-        <v>104</v>
+        <v>90</v>
       </c>
       <c r="C292">
-        <v>60326</v>
+        <v>181806</v>
       </c>
       <c r="D292" t="s">
         <v>17</v>
       </c>
       <c r="E292">
         <v>17</v>
       </c>
       <c r="F292">
-        <v>10293978000</v>
+        <v>10280779000</v>
       </c>
       <c r="O292" t="s">
-        <v>18</v>
+        <v>91</v>
       </c>
       <c r="P292" t="s">
-        <v>105</v>
+        <v>92</v>
       </c>
     </row>
     <row r="293" spans="1:16">
       <c r="A293">
         <v>2026</v>
       </c>
       <c r="B293" t="s">
-        <v>104</v>
+        <v>90</v>
       </c>
       <c r="C293">
-        <v>60326</v>
+        <v>181806</v>
       </c>
       <c r="D293" t="s">
         <v>17</v>
       </c>
       <c r="E293">
         <v>17</v>
       </c>
       <c r="F293">
-        <v>10293798000</v>
+        <v>10382159000</v>
       </c>
       <c r="O293" t="s">
-        <v>18</v>
+        <v>33</v>
       </c>
       <c r="P293" t="s">
-        <v>105</v>
+        <v>93</v>
       </c>
     </row>
     <row r="294" spans="1:16">
       <c r="A294">
         <v>2026</v>
       </c>
       <c r="B294" t="s">
-        <v>104</v>
+        <v>90</v>
       </c>
       <c r="C294">
-        <v>60326</v>
+        <v>181806</v>
       </c>
       <c r="D294" t="s">
         <v>17</v>
       </c>
       <c r="E294">
         <v>17</v>
       </c>
       <c r="F294">
-        <v>10293793000</v>
+        <v>10382156000</v>
       </c>
       <c r="O294" t="s">
-        <v>18</v>
+        <v>33</v>
       </c>
       <c r="P294" t="s">
-        <v>105</v>
+        <v>93</v>
       </c>
     </row>
     <row r="295" spans="1:16">
       <c r="A295">
         <v>2026</v>
       </c>
       <c r="B295" t="s">
-        <v>104</v>
+        <v>94</v>
       </c>
       <c r="C295">
-        <v>60326</v>
+        <v>181828</v>
       </c>
       <c r="D295" t="s">
         <v>17</v>
       </c>
       <c r="E295">
         <v>17</v>
       </c>
       <c r="F295">
-        <v>10375679000</v>
+        <v>10411210000</v>
       </c>
       <c r="O295" t="s">
-        <v>18</v>
+        <v>40</v>
       </c>
       <c r="P295" t="s">
-        <v>105</v>
+        <v>95</v>
       </c>
     </row>
     <row r="296" spans="1:16">
       <c r="A296">
         <v>2026</v>
       </c>
       <c r="B296" t="s">
-        <v>104</v>
+        <v>94</v>
       </c>
       <c r="C296">
-        <v>60326</v>
+        <v>181828</v>
       </c>
       <c r="D296" t="s">
         <v>17</v>
       </c>
       <c r="E296">
         <v>17</v>
       </c>
       <c r="F296">
-        <v>10317827000</v>
+        <v>10411213000</v>
       </c>
       <c r="O296" t="s">
-        <v>18</v>
+        <v>40</v>
       </c>
       <c r="P296" t="s">
-        <v>105</v>
+        <v>95</v>
       </c>
     </row>
     <row r="297" spans="1:16">
       <c r="A297">
         <v>2026</v>
       </c>
       <c r="B297" t="s">
-        <v>106</v>
+        <v>94</v>
       </c>
       <c r="C297">
-        <v>60327</v>
+        <v>181828</v>
       </c>
       <c r="D297" t="s">
         <v>17</v>
       </c>
       <c r="E297">
         <v>17</v>
       </c>
       <c r="F297">
-        <v>10321951000</v>
+        <v>10411212000</v>
       </c>
       <c r="O297" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="P297" t="s">
-        <v>107</v>
+        <v>95</v>
       </c>
     </row>
     <row r="298" spans="1:16">
       <c r="A298">
         <v>2026</v>
       </c>
       <c r="B298" t="s">
-        <v>106</v>
+        <v>94</v>
       </c>
       <c r="C298">
-        <v>60327</v>
+        <v>181828</v>
       </c>
       <c r="D298" t="s">
         <v>17</v>
       </c>
       <c r="E298">
         <v>17</v>
       </c>
       <c r="F298">
-        <v>10290070000</v>
+        <v>10371242000</v>
       </c>
       <c r="O298" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="P298" t="s">
-        <v>107</v>
+        <v>95</v>
       </c>
     </row>
     <row r="299" spans="1:16">
       <c r="A299">
         <v>2026</v>
       </c>
       <c r="B299" t="s">
-        <v>106</v>
+        <v>94</v>
       </c>
       <c r="C299">
-        <v>60327</v>
+        <v>181828</v>
       </c>
       <c r="D299" t="s">
         <v>17</v>
       </c>
       <c r="E299">
         <v>17</v>
       </c>
       <c r="F299">
-        <v>10290068000</v>
+        <v>10283681000</v>
       </c>
       <c r="O299" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="P299" t="s">
-        <v>107</v>
+        <v>95</v>
       </c>
     </row>
     <row r="300" spans="1:16">
       <c r="A300">
         <v>2026</v>
       </c>
       <c r="B300" t="s">
-        <v>106</v>
+        <v>94</v>
       </c>
       <c r="C300">
-        <v>60327</v>
+        <v>181828</v>
       </c>
       <c r="D300" t="s">
         <v>17</v>
       </c>
       <c r="E300">
         <v>17</v>
       </c>
       <c r="F300">
-        <v>10292052000</v>
+        <v>10321221000</v>
       </c>
       <c r="O300" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="P300" t="s">
-        <v>107</v>
+        <v>95</v>
       </c>
     </row>
     <row r="301" spans="1:16">
       <c r="A301">
         <v>2026</v>
       </c>
       <c r="B301" t="s">
-        <v>106</v>
+        <v>94</v>
       </c>
       <c r="C301">
-        <v>60327</v>
+        <v>181828</v>
       </c>
       <c r="D301" t="s">
         <v>17</v>
       </c>
       <c r="E301">
         <v>17</v>
       </c>
       <c r="F301">
-        <v>10322050000</v>
+        <v>10364448000</v>
       </c>
       <c r="O301" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="P301" t="s">
-        <v>107</v>
+        <v>95</v>
       </c>
     </row>
     <row r="302" spans="1:16">
       <c r="A302">
         <v>2026</v>
       </c>
       <c r="B302" t="s">
-        <v>106</v>
+        <v>94</v>
       </c>
       <c r="C302">
-        <v>60327</v>
+        <v>181828</v>
       </c>
       <c r="D302" t="s">
         <v>17</v>
       </c>
       <c r="E302">
         <v>17</v>
       </c>
       <c r="F302">
-        <v>10292047000</v>
+        <v>10341708000</v>
       </c>
       <c r="O302" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="P302" t="s">
-        <v>107</v>
+        <v>95</v>
       </c>
     </row>
     <row r="303" spans="1:16">
       <c r="A303">
         <v>2026</v>
       </c>
       <c r="B303" t="s">
-        <v>106</v>
+        <v>94</v>
       </c>
       <c r="C303">
-        <v>60327</v>
+        <v>181828</v>
       </c>
       <c r="D303" t="s">
         <v>17</v>
       </c>
       <c r="E303">
         <v>17</v>
       </c>
       <c r="F303">
-        <v>10294845000</v>
+        <v>10382370000</v>
       </c>
       <c r="O303" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="P303" t="s">
-        <v>107</v>
+        <v>95</v>
       </c>
     </row>
     <row r="304" spans="1:16">
       <c r="A304">
         <v>2026</v>
       </c>
       <c r="B304" t="s">
-        <v>106</v>
+        <v>94</v>
       </c>
       <c r="C304">
-        <v>60327</v>
+        <v>181828</v>
       </c>
       <c r="D304" t="s">
         <v>17</v>
       </c>
       <c r="E304">
         <v>17</v>
       </c>
       <c r="F304">
-        <v>10291694000</v>
+        <v>10341706000</v>
       </c>
       <c r="O304" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="P304" t="s">
-        <v>107</v>
+        <v>95</v>
       </c>
     </row>
     <row r="305" spans="1:16">
       <c r="A305">
         <v>2026</v>
       </c>
       <c r="B305" t="s">
-        <v>106</v>
+        <v>94</v>
       </c>
       <c r="C305">
-        <v>60327</v>
+        <v>181828</v>
       </c>
       <c r="D305" t="s">
         <v>17</v>
       </c>
       <c r="E305">
         <v>17</v>
       </c>
       <c r="F305">
-        <v>10290069000</v>
+        <v>10286008000</v>
       </c>
       <c r="O305" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="P305" t="s">
-        <v>107</v>
+        <v>95</v>
       </c>
     </row>
     <row r="306" spans="1:16">
       <c r="A306">
         <v>2026</v>
       </c>
       <c r="B306" t="s">
-        <v>108</v>
+        <v>94</v>
       </c>
       <c r="C306">
-        <v>60333</v>
+        <v>181828</v>
       </c>
       <c r="D306" t="s">
         <v>17</v>
       </c>
       <c r="E306">
         <v>17</v>
       </c>
       <c r="F306">
-        <v>10289620000</v>
+        <v>10279063000</v>
       </c>
       <c r="O306" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="P306" t="s">
-        <v>109</v>
+        <v>95</v>
       </c>
     </row>
     <row r="307" spans="1:16">
       <c r="A307">
         <v>2026</v>
       </c>
       <c r="B307" t="s">
-        <v>108</v>
+        <v>94</v>
       </c>
       <c r="C307">
-        <v>60333</v>
+        <v>181828</v>
       </c>
       <c r="D307" t="s">
         <v>17</v>
       </c>
       <c r="E307">
         <v>17</v>
       </c>
       <c r="F307">
-        <v>10289619000</v>
+        <v>10411225000</v>
       </c>
       <c r="O307" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="P307" t="s">
-        <v>109</v>
+        <v>95</v>
       </c>
     </row>
     <row r="308" spans="1:16">
       <c r="A308">
         <v>2026</v>
       </c>
       <c r="B308" t="s">
-        <v>108</v>
+        <v>94</v>
       </c>
       <c r="C308">
-        <v>60333</v>
+        <v>181828</v>
       </c>
       <c r="D308" t="s">
         <v>17</v>
       </c>
       <c r="E308">
         <v>17</v>
       </c>
       <c r="F308">
-        <v>10289611000</v>
+        <v>10282988000</v>
       </c>
       <c r="O308" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="P308" t="s">
-        <v>109</v>
+        <v>95</v>
       </c>
     </row>
     <row r="309" spans="1:16">
       <c r="A309">
         <v>2026</v>
       </c>
       <c r="B309" t="s">
-        <v>108</v>
+        <v>94</v>
       </c>
       <c r="C309">
-        <v>60333</v>
+        <v>181828</v>
       </c>
       <c r="D309" t="s">
         <v>17</v>
       </c>
       <c r="E309">
         <v>17</v>
       </c>
       <c r="F309">
-        <v>10383169000</v>
+        <v>10293441000</v>
       </c>
       <c r="O309" t="s">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="P309" t="s">
-        <v>110</v>
+        <v>95</v>
       </c>
     </row>
     <row r="310" spans="1:16">
       <c r="A310">
         <v>2026</v>
       </c>
       <c r="B310" t="s">
-        <v>108</v>
+        <v>94</v>
       </c>
       <c r="C310">
-        <v>60333</v>
+        <v>181828</v>
       </c>
       <c r="D310" t="s">
         <v>17</v>
       </c>
       <c r="E310">
         <v>17</v>
       </c>
       <c r="F310">
-        <v>10383062000</v>
+        <v>10348356000</v>
       </c>
       <c r="O310" t="s">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="P310" t="s">
-        <v>110</v>
+        <v>95</v>
       </c>
     </row>
     <row r="311" spans="1:16">
       <c r="A311">
         <v>2026</v>
       </c>
       <c r="B311" t="s">
-        <v>108</v>
+        <v>94</v>
       </c>
       <c r="C311">
-        <v>60333</v>
+        <v>181828</v>
       </c>
       <c r="D311" t="s">
         <v>17</v>
       </c>
       <c r="E311">
         <v>17</v>
       </c>
       <c r="F311">
-        <v>10383164000</v>
+        <v>10411204000</v>
       </c>
       <c r="O311" t="s">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="P311" t="s">
-        <v>110</v>
+        <v>95</v>
       </c>
     </row>
     <row r="312" spans="1:16">
       <c r="A312">
         <v>2026</v>
       </c>
       <c r="B312" t="s">
-        <v>108</v>
+        <v>94</v>
       </c>
       <c r="C312">
-        <v>60333</v>
+        <v>181828</v>
       </c>
       <c r="D312" t="s">
         <v>17</v>
       </c>
       <c r="E312">
         <v>17</v>
       </c>
       <c r="F312">
-        <v>10281019000</v>
+        <v>10283679000</v>
       </c>
       <c r="O312" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="P312" t="s">
-        <v>109</v>
+        <v>95</v>
       </c>
     </row>
     <row r="313" spans="1:16">
       <c r="A313">
         <v>2026</v>
       </c>
       <c r="B313" t="s">
-        <v>108</v>
+        <v>94</v>
       </c>
       <c r="C313">
-        <v>60333</v>
+        <v>181828</v>
       </c>
       <c r="D313" t="s">
         <v>17</v>
       </c>
       <c r="E313">
         <v>17</v>
       </c>
       <c r="F313">
-        <v>10281087000</v>
+        <v>10411208000</v>
       </c>
       <c r="O313" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="P313" t="s">
-        <v>109</v>
+        <v>95</v>
       </c>
     </row>
     <row r="314" spans="1:16">
       <c r="A314">
         <v>2026</v>
       </c>
       <c r="B314" t="s">
-        <v>108</v>
+        <v>94</v>
       </c>
       <c r="C314">
-        <v>60333</v>
+        <v>181828</v>
       </c>
       <c r="D314" t="s">
         <v>17</v>
       </c>
       <c r="E314">
         <v>17</v>
       </c>
       <c r="F314">
-        <v>10289667000</v>
+        <v>10411198000</v>
       </c>
       <c r="O314" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="P314" t="s">
-        <v>109</v>
+        <v>95</v>
       </c>
     </row>
     <row r="315" spans="1:16">
       <c r="A315">
         <v>2026</v>
       </c>
       <c r="B315" t="s">
-        <v>108</v>
+        <v>94</v>
       </c>
       <c r="C315">
-        <v>60333</v>
+        <v>181828</v>
       </c>
       <c r="D315" t="s">
         <v>17</v>
       </c>
       <c r="E315">
         <v>17</v>
       </c>
       <c r="F315">
-        <v>10281029000</v>
+        <v>10341709000</v>
       </c>
       <c r="O315" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="P315" t="s">
-        <v>109</v>
+        <v>95</v>
       </c>
     </row>
     <row r="316" spans="1:16">
       <c r="A316">
         <v>2026</v>
       </c>
       <c r="B316" t="s">
-        <v>108</v>
+        <v>94</v>
       </c>
       <c r="C316">
-        <v>60333</v>
+        <v>181828</v>
       </c>
       <c r="D316" t="s">
         <v>17</v>
       </c>
       <c r="E316">
         <v>17</v>
       </c>
       <c r="F316">
-        <v>10383048000</v>
+        <v>10271604000</v>
       </c>
       <c r="O316" t="s">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="P316" t="s">
-        <v>110</v>
+        <v>95</v>
       </c>
     </row>
     <row r="317" spans="1:16">
       <c r="A317">
         <v>2026</v>
       </c>
       <c r="B317" t="s">
-        <v>108</v>
+        <v>94</v>
       </c>
       <c r="C317">
-        <v>60333</v>
+        <v>181828</v>
       </c>
       <c r="D317" t="s">
         <v>17</v>
       </c>
       <c r="E317">
         <v>17</v>
       </c>
       <c r="F317">
-        <v>10383029000</v>
+        <v>10382351000</v>
       </c>
       <c r="O317" t="s">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="P317" t="s">
-        <v>110</v>
+        <v>95</v>
       </c>
     </row>
     <row r="318" spans="1:16">
       <c r="A318">
         <v>2026</v>
       </c>
       <c r="B318" t="s">
-        <v>108</v>
+        <v>96</v>
       </c>
       <c r="C318">
-        <v>60333</v>
+        <v>328226</v>
       </c>
       <c r="D318" t="s">
         <v>17</v>
       </c>
       <c r="E318">
         <v>17</v>
       </c>
       <c r="F318">
-        <v>10281058000</v>
+        <v>10369350000</v>
       </c>
       <c r="O318" t="s">
-        <v>33</v>
+        <v>97</v>
       </c>
       <c r="P318" t="s">
-        <v>109</v>
+        <v>98</v>
       </c>
     </row>
     <row r="319" spans="1:16">
       <c r="A319">
         <v>2026</v>
       </c>
       <c r="B319" t="s">
-        <v>108</v>
+        <v>96</v>
       </c>
       <c r="C319">
-        <v>60333</v>
+        <v>328226</v>
       </c>
       <c r="D319" t="s">
         <v>17</v>
       </c>
       <c r="E319">
         <v>17</v>
       </c>
       <c r="F319">
-        <v>10280966000</v>
+        <v>10283923000</v>
       </c>
       <c r="O319" t="s">
-        <v>33</v>
+        <v>97</v>
       </c>
       <c r="P319" t="s">
-        <v>109</v>
+        <v>98</v>
       </c>
     </row>
     <row r="320" spans="1:16">
       <c r="A320">
         <v>2026</v>
       </c>
       <c r="B320" t="s">
-        <v>108</v>
+        <v>96</v>
       </c>
       <c r="C320">
-        <v>60333</v>
+        <v>328226</v>
       </c>
       <c r="D320" t="s">
         <v>17</v>
       </c>
       <c r="E320">
         <v>17</v>
       </c>
       <c r="F320">
-        <v>10281069000</v>
+        <v>10283922000</v>
       </c>
       <c r="O320" t="s">
-        <v>33</v>
+        <v>97</v>
       </c>
       <c r="P320" t="s">
-        <v>109</v>
+        <v>98</v>
       </c>
     </row>
     <row r="321" spans="1:16">
       <c r="A321">
         <v>2026</v>
       </c>
       <c r="B321" t="s">
-        <v>108</v>
+        <v>99</v>
       </c>
       <c r="C321">
-        <v>60333</v>
+        <v>328227</v>
       </c>
       <c r="D321" t="s">
         <v>17</v>
       </c>
       <c r="E321">
         <v>17</v>
       </c>
       <c r="F321">
-        <v>10383056000</v>
+        <v>10292937000</v>
       </c>
       <c r="O321" t="s">
         <v>30</v>
       </c>
       <c r="P321" t="s">
-        <v>110</v>
+        <v>100</v>
       </c>
     </row>
     <row r="322" spans="1:16">
       <c r="A322">
         <v>2026</v>
       </c>
       <c r="B322" t="s">
-        <v>108</v>
+        <v>99</v>
       </c>
       <c r="C322">
-        <v>60333</v>
+        <v>328227</v>
       </c>
       <c r="D322" t="s">
         <v>17</v>
       </c>
       <c r="E322">
         <v>17</v>
       </c>
       <c r="F322">
-        <v>10383053000</v>
+        <v>10317995000</v>
       </c>
       <c r="O322" t="s">
         <v>30</v>
       </c>
       <c r="P322" t="s">
-        <v>110</v>
+        <v>100</v>
       </c>
     </row>
     <row r="323" spans="1:16">
       <c r="A323">
         <v>2026</v>
       </c>
       <c r="B323" t="s">
-        <v>108</v>
+        <v>101</v>
       </c>
       <c r="C323">
-        <v>60333</v>
+        <v>328228</v>
       </c>
       <c r="D323" t="s">
         <v>17</v>
       </c>
       <c r="E323">
         <v>17</v>
       </c>
       <c r="F323">
-        <v>10383172000</v>
+        <v>10285642000</v>
       </c>
       <c r="O323" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="P323" t="s">
-        <v>110</v>
+        <v>102</v>
       </c>
     </row>
     <row r="324" spans="1:16">
       <c r="A324">
         <v>2026</v>
       </c>
       <c r="B324" t="s">
-        <v>108</v>
+        <v>101</v>
       </c>
       <c r="C324">
-        <v>60333</v>
+        <v>328228</v>
       </c>
       <c r="D324" t="s">
         <v>17</v>
       </c>
       <c r="E324">
         <v>17</v>
       </c>
       <c r="F324">
-        <v>10383026000</v>
+        <v>10292493000</v>
       </c>
       <c r="O324" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="P324" t="s">
-        <v>110</v>
+        <v>102</v>
       </c>
     </row>
     <row r="325" spans="1:16">
       <c r="A325">
         <v>2026</v>
       </c>
       <c r="B325" t="s">
-        <v>108</v>
+        <v>101</v>
       </c>
       <c r="C325">
-        <v>60333</v>
+        <v>328228</v>
       </c>
       <c r="D325" t="s">
         <v>17</v>
       </c>
       <c r="E325">
         <v>17</v>
       </c>
       <c r="F325">
-        <v>10383160000</v>
+        <v>10288695000</v>
       </c>
       <c r="O325" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="P325" t="s">
-        <v>110</v>
+        <v>102</v>
       </c>
     </row>
     <row r="326" spans="1:16">
       <c r="A326">
         <v>2026</v>
       </c>
       <c r="B326" t="s">
-        <v>108</v>
+        <v>101</v>
       </c>
       <c r="C326">
-        <v>60333</v>
+        <v>328228</v>
       </c>
       <c r="D326" t="s">
         <v>17</v>
       </c>
       <c r="E326">
         <v>17</v>
       </c>
       <c r="F326">
-        <v>10383020000</v>
+        <v>10292494000</v>
       </c>
       <c r="O326" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="P326" t="s">
-        <v>110</v>
+        <v>102</v>
       </c>
     </row>
     <row r="327" spans="1:16">
       <c r="A327">
         <v>2026</v>
       </c>
       <c r="B327" t="s">
-        <v>108</v>
+        <v>103</v>
       </c>
       <c r="C327">
-        <v>60333</v>
+        <v>349883</v>
       </c>
       <c r="D327" t="s">
         <v>17</v>
       </c>
       <c r="E327">
         <v>17</v>
       </c>
       <c r="F327">
-        <v>10289616000</v>
+        <v>10418091000</v>
       </c>
       <c r="O327" t="s">
-        <v>33</v>
+        <v>67</v>
       </c>
       <c r="P327" t="s">
-        <v>109</v>
+        <v>104</v>
       </c>
     </row>
     <row r="328" spans="1:16">
       <c r="A328">
         <v>2026</v>
       </c>
       <c r="B328" t="s">
-        <v>108</v>
+        <v>103</v>
       </c>
       <c r="C328">
-        <v>60333</v>
+        <v>349883</v>
       </c>
       <c r="D328" t="s">
         <v>17</v>
       </c>
       <c r="E328">
         <v>17</v>
       </c>
       <c r="F328">
-        <v>10281003000</v>
+        <v>10412250000</v>
       </c>
       <c r="O328" t="s">
-        <v>33</v>
+        <v>67</v>
       </c>
       <c r="P328" t="s">
-        <v>109</v>
+        <v>104</v>
       </c>
     </row>
     <row r="329" spans="1:16">
       <c r="A329">
         <v>2026</v>
       </c>
       <c r="B329" t="s">
-        <v>108</v>
+        <v>103</v>
       </c>
       <c r="C329">
-        <v>60333</v>
+        <v>349883</v>
       </c>
       <c r="D329" t="s">
         <v>17</v>
       </c>
       <c r="E329">
         <v>17</v>
       </c>
       <c r="F329">
-        <v>10383015000</v>
+        <v>10408081000</v>
       </c>
       <c r="O329" t="s">
-        <v>30</v>
+        <v>67</v>
       </c>
       <c r="P329" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
     </row>
     <row r="330" spans="1:16">
       <c r="A330">
         <v>2026</v>
       </c>
       <c r="B330" t="s">
-        <v>108</v>
+        <v>103</v>
       </c>
       <c r="C330">
-        <v>60333</v>
+        <v>349883</v>
       </c>
       <c r="D330" t="s">
         <v>17</v>
       </c>
       <c r="E330">
         <v>17</v>
       </c>
       <c r="F330">
-        <v>10383023000</v>
+        <v>10408100000</v>
       </c>
       <c r="O330" t="s">
-        <v>30</v>
+        <v>67</v>
       </c>
       <c r="P330" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
     </row>
     <row r="331" spans="1:16">
       <c r="A331">
         <v>2026</v>
       </c>
       <c r="B331" t="s">
-        <v>108</v>
+        <v>103</v>
       </c>
       <c r="C331">
-        <v>60333</v>
+        <v>349883</v>
       </c>
       <c r="D331" t="s">
         <v>17</v>
       </c>
       <c r="E331">
         <v>17</v>
       </c>
       <c r="F331">
-        <v>10382994000</v>
+        <v>10416260000</v>
       </c>
       <c r="O331" t="s">
-        <v>30</v>
+        <v>67</v>
       </c>
       <c r="P331" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
     </row>
     <row r="332" spans="1:16">
       <c r="A332">
         <v>2026</v>
       </c>
       <c r="B332" t="s">
-        <v>108</v>
+        <v>103</v>
       </c>
       <c r="C332">
-        <v>60333</v>
+        <v>349883</v>
       </c>
       <c r="D332" t="s">
         <v>17</v>
       </c>
       <c r="E332">
         <v>17</v>
       </c>
       <c r="F332">
-        <v>10289612000</v>
+        <v>10418140000</v>
       </c>
       <c r="O332" t="s">
-        <v>33</v>
+        <v>67</v>
       </c>
       <c r="P332" t="s">
-        <v>109</v>
+        <v>104</v>
       </c>
     </row>
     <row r="333" spans="1:16">
       <c r="A333">
         <v>2026</v>
       </c>
       <c r="B333" t="s">
-        <v>108</v>
+        <v>103</v>
       </c>
       <c r="C333">
-        <v>60333</v>
+        <v>349883</v>
       </c>
       <c r="D333" t="s">
         <v>17</v>
       </c>
       <c r="E333">
         <v>17</v>
       </c>
       <c r="F333">
-        <v>10281047000</v>
+        <v>10418109000</v>
       </c>
       <c r="O333" t="s">
-        <v>33</v>
+        <v>67</v>
       </c>
       <c r="P333" t="s">
-        <v>109</v>
+        <v>104</v>
       </c>
     </row>
     <row r="334" spans="1:16">
       <c r="A334">
         <v>2026</v>
       </c>
       <c r="B334" t="s">
-        <v>108</v>
+        <v>103</v>
       </c>
       <c r="C334">
-        <v>60333</v>
+        <v>349883</v>
       </c>
       <c r="D334" t="s">
         <v>17</v>
       </c>
       <c r="E334">
         <v>17</v>
       </c>
       <c r="F334">
-        <v>10383002000</v>
+        <v>10416384000</v>
       </c>
       <c r="O334" t="s">
-        <v>30</v>
+        <v>67</v>
       </c>
       <c r="P334" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
     </row>
     <row r="335" spans="1:16">
       <c r="A335">
         <v>2026</v>
       </c>
       <c r="B335" t="s">
-        <v>108</v>
+        <v>103</v>
       </c>
       <c r="C335">
-        <v>60333</v>
+        <v>349883</v>
       </c>
       <c r="D335" t="s">
         <v>17</v>
       </c>
       <c r="E335">
         <v>17</v>
       </c>
       <c r="F335">
-        <v>10382976000</v>
+        <v>10418123000</v>
       </c>
       <c r="O335" t="s">
-        <v>30</v>
+        <v>67</v>
       </c>
       <c r="P335" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
     </row>
     <row r="336" spans="1:16">
       <c r="A336">
         <v>2026</v>
       </c>
       <c r="B336" t="s">
-        <v>108</v>
+        <v>103</v>
       </c>
       <c r="C336">
-        <v>60333</v>
+        <v>349883</v>
       </c>
       <c r="D336" t="s">
         <v>17</v>
       </c>
       <c r="E336">
         <v>17</v>
       </c>
       <c r="F336">
-        <v>10289615000</v>
+        <v>10416363000</v>
       </c>
       <c r="O336" t="s">
-        <v>33</v>
+        <v>67</v>
       </c>
       <c r="P336" t="s">
-        <v>109</v>
+        <v>104</v>
       </c>
     </row>
     <row r="337" spans="1:16">
       <c r="A337">
         <v>2026</v>
       </c>
       <c r="B337" t="s">
-        <v>108</v>
+        <v>103</v>
       </c>
       <c r="C337">
-        <v>60333</v>
+        <v>349883</v>
       </c>
       <c r="D337" t="s">
         <v>17</v>
       </c>
       <c r="E337">
         <v>17</v>
       </c>
       <c r="F337">
-        <v>10289613000</v>
+        <v>10416333000</v>
       </c>
       <c r="O337" t="s">
-        <v>33</v>
+        <v>67</v>
       </c>
       <c r="P337" t="s">
-        <v>109</v>
+        <v>104</v>
       </c>
     </row>
     <row r="338" spans="1:16">
       <c r="A338">
         <v>2026</v>
       </c>
       <c r="B338" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
       <c r="C338">
-        <v>60337</v>
+        <v>349884</v>
       </c>
       <c r="D338" t="s">
         <v>17</v>
       </c>
       <c r="E338">
         <v>17</v>
       </c>
       <c r="F338">
-        <v>10277879000</v>
+        <v>10367957000</v>
       </c>
       <c r="O338" t="s">
-        <v>93</v>
+        <v>33</v>
       </c>
       <c r="P338" t="s">
-        <v>112</v>
+        <v>83</v>
       </c>
     </row>
     <row r="339" spans="1:16">
       <c r="A339">
         <v>2026</v>
       </c>
       <c r="B339" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
       <c r="C339">
-        <v>60337</v>
+        <v>349884</v>
       </c>
       <c r="D339" t="s">
         <v>17</v>
       </c>
       <c r="E339">
         <v>17</v>
       </c>
       <c r="F339">
-        <v>10330874000</v>
+        <v>10367949000</v>
       </c>
       <c r="O339" t="s">
-        <v>18</v>
+        <v>33</v>
       </c>
       <c r="P339" t="s">
-        <v>113</v>
+        <v>83</v>
       </c>
     </row>
     <row r="340" spans="1:16">
       <c r="A340">
         <v>2026</v>
       </c>
       <c r="B340" t="s">
-        <v>111</v>
+        <v>106</v>
       </c>
       <c r="C340">
-        <v>60337</v>
+        <v>380956</v>
       </c>
       <c r="D340" t="s">
         <v>17</v>
       </c>
       <c r="E340">
         <v>17</v>
       </c>
       <c r="F340">
-        <v>10295024000</v>
+        <v>10334092000</v>
       </c>
       <c r="O340" t="s">
-        <v>93</v>
+        <v>107</v>
       </c>
       <c r="P340" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
     </row>
     <row r="341" spans="1:16">
       <c r="A341">
         <v>2026</v>
       </c>
       <c r="B341" t="s">
-        <v>111</v>
+        <v>106</v>
       </c>
       <c r="C341">
-        <v>60337</v>
+        <v>380956</v>
       </c>
       <c r="D341" t="s">
         <v>17</v>
       </c>
       <c r="E341">
         <v>17</v>
       </c>
       <c r="F341">
-        <v>10277880000</v>
+        <v>10289524000</v>
       </c>
       <c r="O341" t="s">
-        <v>93</v>
+        <v>23</v>
       </c>
       <c r="P341" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="342" spans="1:16">
       <c r="A342">
         <v>2026</v>
       </c>
       <c r="B342" t="s">
-        <v>111</v>
+        <v>106</v>
       </c>
       <c r="C342">
-        <v>60337</v>
+        <v>380956</v>
       </c>
       <c r="D342" t="s">
         <v>17</v>
       </c>
       <c r="E342">
         <v>17</v>
       </c>
       <c r="F342">
-        <v>10345103000</v>
+        <v>10375945000</v>
       </c>
       <c r="O342" t="s">
-        <v>18</v>
+        <v>107</v>
       </c>
       <c r="P342" t="s">
-        <v>113</v>
+        <v>108</v>
       </c>
     </row>
     <row r="343" spans="1:16">
       <c r="A343">
         <v>2026</v>
       </c>
       <c r="B343" t="s">
+        <v>110</v>
+      </c>
+      <c r="C343">
+        <v>60326</v>
+      </c>
+      <c r="D343" t="s">
+        <v>17</v>
+      </c>
+      <c r="E343">
+        <v>17</v>
+      </c>
+      <c r="F343">
+        <v>10293497000</v>
+      </c>
+      <c r="O343" t="s">
+        <v>18</v>
+      </c>
+      <c r="P343" t="s">
         <v>111</v>
-      </c>
-[...16 lines deleted...]
-        <v>112</v>
       </c>
     </row>
     <row r="344" spans="1:16">
       <c r="A344">
         <v>2026</v>
       </c>
       <c r="B344" t="s">
+        <v>110</v>
+      </c>
+      <c r="C344">
+        <v>60326</v>
+      </c>
+      <c r="D344" t="s">
+        <v>17</v>
+      </c>
+      <c r="E344">
+        <v>17</v>
+      </c>
+      <c r="F344">
+        <v>10290995000</v>
+      </c>
+      <c r="O344" t="s">
+        <v>18</v>
+      </c>
+      <c r="P344" t="s">
         <v>111</v>
-      </c>
-[...16 lines deleted...]
-        <v>112</v>
       </c>
     </row>
     <row r="345" spans="1:16">
       <c r="A345">
         <v>2026</v>
       </c>
       <c r="B345" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="C345">
-        <v>60337</v>
+        <v>60326</v>
       </c>
       <c r="D345" t="s">
         <v>17</v>
       </c>
       <c r="E345">
         <v>17</v>
       </c>
       <c r="F345">
-        <v>10349223000</v>
+        <v>10293978000</v>
       </c>
       <c r="O345" t="s">
         <v>18</v>
       </c>
       <c r="P345" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
     </row>
     <row r="346" spans="1:16">
       <c r="A346">
         <v>2026</v>
       </c>
       <c r="B346" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="C346">
-        <v>60337</v>
+        <v>60326</v>
       </c>
       <c r="D346" t="s">
         <v>17</v>
       </c>
       <c r="E346">
         <v>17</v>
       </c>
       <c r="F346">
-        <v>10270663000</v>
+        <v>10293798000</v>
       </c>
       <c r="O346" t="s">
         <v>18</v>
       </c>
       <c r="P346" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
     </row>
     <row r="347" spans="1:16">
       <c r="A347">
         <v>2026</v>
       </c>
       <c r="B347" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="C347">
-        <v>60337</v>
+        <v>60326</v>
       </c>
       <c r="D347" t="s">
         <v>17</v>
       </c>
       <c r="E347">
         <v>17</v>
       </c>
       <c r="F347">
-        <v>10291505000</v>
+        <v>10293793000</v>
       </c>
       <c r="O347" t="s">
         <v>18</v>
       </c>
       <c r="P347" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
     </row>
     <row r="348" spans="1:16">
       <c r="A348">
         <v>2026</v>
       </c>
       <c r="B348" t="s">
+        <v>110</v>
+      </c>
+      <c r="C348">
+        <v>60326</v>
+      </c>
+      <c r="D348" t="s">
+        <v>17</v>
+      </c>
+      <c r="E348">
+        <v>17</v>
+      </c>
+      <c r="F348">
+        <v>10375679000</v>
+      </c>
+      <c r="O348" t="s">
+        <v>18</v>
+      </c>
+      <c r="P348" t="s">
         <v>111</v>
-      </c>
-[...16 lines deleted...]
-        <v>112</v>
       </c>
     </row>
     <row r="349" spans="1:16">
       <c r="A349">
         <v>2026</v>
       </c>
       <c r="B349" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="C349">
-        <v>60337</v>
+        <v>60326</v>
       </c>
       <c r="D349" t="s">
         <v>17</v>
       </c>
       <c r="E349">
         <v>17</v>
       </c>
       <c r="F349">
-        <v>10293809000</v>
+        <v>10317827000</v>
       </c>
       <c r="O349" t="s">
         <v>18</v>
       </c>
       <c r="P349" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
     </row>
     <row r="350" spans="1:16">
       <c r="A350">
         <v>2026</v>
       </c>
       <c r="B350" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C350">
-        <v>60337</v>
+        <v>60327</v>
       </c>
       <c r="D350" t="s">
         <v>17</v>
       </c>
       <c r="E350">
         <v>17</v>
       </c>
       <c r="F350">
-        <v>10289796000</v>
+        <v>10321951000</v>
       </c>
       <c r="O350" t="s">
-        <v>18</v>
+        <v>33</v>
       </c>
       <c r="P350" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="351" spans="1:16">
       <c r="A351">
         <v>2026</v>
       </c>
       <c r="B351" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C351">
-        <v>60337</v>
+        <v>60327</v>
       </c>
       <c r="D351" t="s">
         <v>17</v>
       </c>
       <c r="E351">
         <v>17</v>
       </c>
       <c r="F351">
-        <v>10270669000</v>
+        <v>10290070000</v>
       </c>
       <c r="O351" t="s">
-        <v>18</v>
+        <v>33</v>
       </c>
       <c r="P351" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="352" spans="1:16">
       <c r="A352">
         <v>2026</v>
       </c>
       <c r="B352" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C352">
-        <v>60337</v>
+        <v>60327</v>
       </c>
       <c r="D352" t="s">
         <v>17</v>
       </c>
       <c r="E352">
         <v>17</v>
       </c>
       <c r="F352">
-        <v>10296581000</v>
+        <v>10290068000</v>
       </c>
       <c r="O352" t="s">
-        <v>93</v>
+        <v>33</v>
       </c>
       <c r="P352" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="353" spans="1:16">
       <c r="A353">
         <v>2026</v>
       </c>
       <c r="B353" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C353">
-        <v>60337</v>
+        <v>60327</v>
       </c>
       <c r="D353" t="s">
         <v>17</v>
       </c>
       <c r="E353">
         <v>17</v>
       </c>
       <c r="F353">
-        <v>10289165000</v>
+        <v>10292052000</v>
       </c>
       <c r="O353" t="s">
-        <v>93</v>
+        <v>33</v>
       </c>
       <c r="P353" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="354" spans="1:16">
       <c r="A354">
         <v>2026</v>
       </c>
       <c r="B354" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C354">
-        <v>60337</v>
+        <v>60327</v>
       </c>
       <c r="D354" t="s">
         <v>17</v>
       </c>
       <c r="E354">
         <v>17</v>
       </c>
       <c r="F354">
-        <v>10289794000</v>
+        <v>10322050000</v>
       </c>
       <c r="O354" t="s">
-        <v>18</v>
+        <v>33</v>
       </c>
       <c r="P354" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="355" spans="1:16">
       <c r="A355">
         <v>2026</v>
       </c>
       <c r="B355" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C355">
-        <v>60337</v>
+        <v>60327</v>
       </c>
       <c r="D355" t="s">
         <v>17</v>
       </c>
       <c r="E355">
         <v>17</v>
       </c>
       <c r="F355">
-        <v>10279009000</v>
+        <v>10292047000</v>
       </c>
       <c r="O355" t="s">
-        <v>93</v>
+        <v>33</v>
       </c>
       <c r="P355" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="356" spans="1:16">
       <c r="A356">
         <v>2026</v>
       </c>
       <c r="B356" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C356">
-        <v>60337</v>
+        <v>60327</v>
       </c>
       <c r="D356" t="s">
         <v>17</v>
       </c>
       <c r="E356">
         <v>17</v>
       </c>
       <c r="F356">
-        <v>10296571000</v>
+        <v>10294845000</v>
       </c>
       <c r="O356" t="s">
-        <v>93</v>
+        <v>33</v>
       </c>
       <c r="P356" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="357" spans="1:16">
       <c r="A357">
         <v>2026</v>
       </c>
       <c r="B357" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C357">
-        <v>60337</v>
+        <v>60327</v>
       </c>
       <c r="D357" t="s">
         <v>17</v>
       </c>
       <c r="E357">
         <v>17</v>
       </c>
       <c r="F357">
-        <v>10279027000</v>
+        <v>10291694000</v>
       </c>
       <c r="O357" t="s">
-        <v>93</v>
+        <v>33</v>
       </c>
       <c r="P357" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="358" spans="1:16">
       <c r="A358">
         <v>2026</v>
       </c>
       <c r="B358" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C358">
-        <v>60337</v>
+        <v>60327</v>
       </c>
       <c r="D358" t="s">
         <v>17</v>
       </c>
       <c r="E358">
         <v>17</v>
       </c>
       <c r="F358">
-        <v>10270659000</v>
+        <v>10290069000</v>
       </c>
       <c r="O358" t="s">
-        <v>18</v>
+        <v>33</v>
       </c>
       <c r="P358" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="359" spans="1:16">
       <c r="A359">
         <v>2026</v>
       </c>
       <c r="B359" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="C359">
-        <v>60337</v>
+        <v>60333</v>
       </c>
       <c r="D359" t="s">
         <v>17</v>
       </c>
       <c r="E359">
         <v>17</v>
       </c>
       <c r="F359">
-        <v>10291502000</v>
+        <v>10289620000</v>
       </c>
       <c r="O359" t="s">
-        <v>18</v>
+        <v>33</v>
       </c>
       <c r="P359" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
     </row>
     <row r="360" spans="1:16">
       <c r="A360">
         <v>2026</v>
       </c>
       <c r="B360" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="C360">
-        <v>60337</v>
+        <v>60333</v>
       </c>
       <c r="D360" t="s">
         <v>17</v>
       </c>
       <c r="E360">
         <v>17</v>
       </c>
       <c r="F360">
-        <v>10289795000</v>
+        <v>10289619000</v>
       </c>
       <c r="O360" t="s">
-        <v>18</v>
+        <v>33</v>
       </c>
       <c r="P360" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
     </row>
     <row r="361" spans="1:16">
       <c r="A361">
         <v>2026</v>
       </c>
       <c r="B361" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="C361">
-        <v>60337</v>
+        <v>60333</v>
       </c>
       <c r="D361" t="s">
         <v>17</v>
       </c>
       <c r="E361">
         <v>17</v>
       </c>
       <c r="F361">
-        <v>10360983000</v>
+        <v>10289611000</v>
       </c>
       <c r="O361" t="s">
-        <v>93</v>
+        <v>33</v>
       </c>
       <c r="P361" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
     </row>
     <row r="362" spans="1:16">
       <c r="A362">
         <v>2026</v>
       </c>
       <c r="B362" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="C362">
-        <v>60337</v>
+        <v>60333</v>
       </c>
       <c r="D362" t="s">
         <v>17</v>
       </c>
       <c r="E362">
         <v>17</v>
       </c>
       <c r="F362">
-        <v>10349258000</v>
+        <v>10383169000</v>
       </c>
       <c r="O362" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="P362" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
     </row>
     <row r="363" spans="1:16">
       <c r="A363">
         <v>2026</v>
       </c>
       <c r="B363" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="C363">
-        <v>60337</v>
+        <v>60333</v>
       </c>
       <c r="D363" t="s">
         <v>17</v>
       </c>
       <c r="E363">
         <v>17</v>
       </c>
       <c r="F363">
-        <v>10270666000</v>
+        <v>10383062000</v>
       </c>
       <c r="O363" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="P363" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
     </row>
     <row r="364" spans="1:16">
       <c r="A364">
         <v>2026</v>
       </c>
       <c r="B364" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="C364">
-        <v>60337</v>
+        <v>60333</v>
       </c>
       <c r="D364" t="s">
         <v>17</v>
       </c>
       <c r="E364">
         <v>17</v>
       </c>
       <c r="F364">
-        <v>10367846000</v>
+        <v>10383164000</v>
       </c>
       <c r="O364" t="s">
-        <v>93</v>
+        <v>30</v>
       </c>
       <c r="P364" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
     </row>
     <row r="365" spans="1:16">
       <c r="A365">
         <v>2026</v>
       </c>
       <c r="B365" t="s">
         <v>114</v>
       </c>
       <c r="C365">
-        <v>60338</v>
+        <v>60333</v>
       </c>
       <c r="D365" t="s">
         <v>17</v>
       </c>
       <c r="E365">
         <v>17</v>
       </c>
       <c r="F365">
-        <v>10294659000</v>
+        <v>10281019000</v>
       </c>
       <c r="O365" t="s">
+        <v>33</v>
+      </c>
+      <c r="P365" t="s">
         <v>115</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
     </row>
     <row r="366" spans="1:16">
       <c r="A366">
         <v>2026</v>
       </c>
       <c r="B366" t="s">
         <v>114</v>
       </c>
       <c r="C366">
-        <v>60338</v>
+        <v>60333</v>
       </c>
       <c r="D366" t="s">
         <v>17</v>
       </c>
       <c r="E366">
         <v>17</v>
       </c>
       <c r="F366">
-        <v>10366139000</v>
+        <v>10281087000</v>
       </c>
       <c r="O366" t="s">
+        <v>33</v>
+      </c>
+      <c r="P366" t="s">
         <v>115</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
     </row>
     <row r="367" spans="1:16">
       <c r="A367">
         <v>2026</v>
       </c>
       <c r="B367" t="s">
         <v>114</v>
       </c>
       <c r="C367">
-        <v>60338</v>
+        <v>60333</v>
       </c>
       <c r="D367" t="s">
         <v>17</v>
       </c>
       <c r="E367">
         <v>17</v>
       </c>
       <c r="F367">
-        <v>10318756000</v>
+        <v>10289667000</v>
       </c>
       <c r="O367" t="s">
+        <v>33</v>
+      </c>
+      <c r="P367" t="s">
         <v>115</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
     </row>
     <row r="368" spans="1:16">
       <c r="A368">
         <v>2026</v>
       </c>
       <c r="B368" t="s">
         <v>114</v>
       </c>
       <c r="C368">
-        <v>60338</v>
+        <v>60333</v>
       </c>
       <c r="D368" t="s">
         <v>17</v>
       </c>
       <c r="E368">
         <v>17</v>
       </c>
       <c r="F368">
-        <v>10318398000</v>
+        <v>10281029000</v>
       </c>
       <c r="O368" t="s">
+        <v>33</v>
+      </c>
+      <c r="P368" t="s">
         <v>115</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
     </row>
     <row r="369" spans="1:16">
       <c r="A369">
         <v>2026</v>
       </c>
       <c r="B369" t="s">
         <v>114</v>
       </c>
       <c r="C369">
-        <v>60338</v>
+        <v>60333</v>
       </c>
       <c r="D369" t="s">
         <v>17</v>
       </c>
       <c r="E369">
         <v>17</v>
       </c>
       <c r="F369">
-        <v>10290233000</v>
+        <v>10383048000</v>
       </c>
       <c r="O369" t="s">
-        <v>115</v>
+        <v>30</v>
       </c>
       <c r="P369" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="370" spans="1:16">
       <c r="A370">
         <v>2026</v>
       </c>
       <c r="B370" t="s">
         <v>114</v>
       </c>
       <c r="C370">
-        <v>60338</v>
+        <v>60333</v>
       </c>
       <c r="D370" t="s">
         <v>17</v>
       </c>
       <c r="E370">
         <v>17</v>
       </c>
       <c r="F370">
-        <v>10346448000</v>
+        <v>10383029000</v>
       </c>
       <c r="O370" t="s">
-        <v>115</v>
+        <v>30</v>
       </c>
       <c r="P370" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="371" spans="1:16">
       <c r="A371">
         <v>2026</v>
       </c>
       <c r="B371" t="s">
         <v>114</v>
       </c>
       <c r="C371">
-        <v>60338</v>
+        <v>60333</v>
       </c>
       <c r="D371" t="s">
         <v>17</v>
       </c>
       <c r="E371">
         <v>17</v>
       </c>
       <c r="F371">
-        <v>10361908000</v>
+        <v>10281058000</v>
       </c>
       <c r="O371" t="s">
+        <v>33</v>
+      </c>
+      <c r="P371" t="s">
         <v>115</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
     </row>
     <row r="372" spans="1:16">
       <c r="A372">
         <v>2026</v>
       </c>
       <c r="B372" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="C372">
-        <v>60340</v>
+        <v>60333</v>
       </c>
       <c r="D372" t="s">
         <v>17</v>
       </c>
       <c r="E372">
         <v>17</v>
       </c>
       <c r="F372">
-        <v>10365147000</v>
+        <v>10280966000</v>
       </c>
       <c r="O372" t="s">
-        <v>75</v>
+        <v>33</v>
       </c>
       <c r="P372" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
     </row>
     <row r="373" spans="1:16">
       <c r="A373">
         <v>2026</v>
       </c>
       <c r="B373" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="C373">
-        <v>60340</v>
+        <v>60333</v>
       </c>
       <c r="D373" t="s">
         <v>17</v>
       </c>
       <c r="E373">
         <v>17</v>
       </c>
       <c r="F373">
-        <v>10365724000</v>
+        <v>10281069000</v>
       </c>
       <c r="O373" t="s">
-        <v>65</v>
+        <v>33</v>
       </c>
       <c r="P373" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
     </row>
     <row r="374" spans="1:16">
       <c r="A374">
         <v>2026</v>
       </c>
       <c r="B374" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="C374">
-        <v>60340</v>
+        <v>60333</v>
       </c>
       <c r="D374" t="s">
         <v>17</v>
       </c>
       <c r="E374">
         <v>17</v>
       </c>
       <c r="F374">
-        <v>10290373000</v>
+        <v>10383056000</v>
       </c>
       <c r="O374" t="s">
-        <v>120</v>
+        <v>30</v>
       </c>
       <c r="P374" t="s">
-        <v>121</v>
+        <v>116</v>
       </c>
     </row>
     <row r="375" spans="1:16">
       <c r="A375">
         <v>2026</v>
       </c>
       <c r="B375" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="C375">
-        <v>60340</v>
+        <v>60333</v>
       </c>
       <c r="D375" t="s">
         <v>17</v>
       </c>
       <c r="E375">
         <v>17</v>
       </c>
       <c r="F375">
-        <v>10364476000</v>
+        <v>10383053000</v>
       </c>
       <c r="O375" t="s">
-        <v>75</v>
+        <v>30</v>
       </c>
       <c r="P375" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
     </row>
     <row r="376" spans="1:16">
       <c r="A376">
         <v>2026</v>
       </c>
       <c r="B376" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="C376">
-        <v>60340</v>
+        <v>60333</v>
       </c>
       <c r="D376" t="s">
         <v>17</v>
       </c>
       <c r="E376">
         <v>17</v>
       </c>
       <c r="F376">
-        <v>10290694000</v>
+        <v>10383172000</v>
       </c>
       <c r="O376" t="s">
-        <v>120</v>
+        <v>30</v>
       </c>
       <c r="P376" t="s">
-        <v>121</v>
+        <v>116</v>
       </c>
     </row>
     <row r="377" spans="1:16">
       <c r="A377">
         <v>2026</v>
       </c>
       <c r="B377" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="C377">
-        <v>60340</v>
+        <v>60333</v>
       </c>
       <c r="D377" t="s">
         <v>17</v>
       </c>
       <c r="E377">
         <v>17</v>
       </c>
       <c r="F377">
-        <v>10283340000</v>
+        <v>10383026000</v>
       </c>
       <c r="O377" t="s">
-        <v>122</v>
+        <v>30</v>
       </c>
       <c r="P377" t="s">
-        <v>123</v>
+        <v>116</v>
       </c>
     </row>
     <row r="378" spans="1:16">
       <c r="A378">
         <v>2026</v>
       </c>
       <c r="B378" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="C378">
-        <v>60340</v>
+        <v>60333</v>
       </c>
       <c r="D378" t="s">
         <v>17</v>
       </c>
       <c r="E378">
         <v>17</v>
       </c>
       <c r="F378">
-        <v>10290707000</v>
+        <v>10383160000</v>
       </c>
       <c r="O378" t="s">
-        <v>120</v>
+        <v>30</v>
       </c>
       <c r="P378" t="s">
-        <v>121</v>
+        <v>116</v>
       </c>
     </row>
     <row r="379" spans="1:16">
       <c r="A379">
         <v>2026</v>
       </c>
       <c r="B379" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="C379">
-        <v>60340</v>
+        <v>60333</v>
       </c>
       <c r="D379" t="s">
         <v>17</v>
       </c>
       <c r="E379">
         <v>17</v>
       </c>
       <c r="F379">
-        <v>10337556000</v>
+        <v>10383020000</v>
       </c>
       <c r="O379" t="s">
-        <v>122</v>
+        <v>30</v>
       </c>
       <c r="P379" t="s">
-        <v>123</v>
+        <v>116</v>
       </c>
     </row>
     <row r="380" spans="1:16">
       <c r="A380">
         <v>2026</v>
       </c>
       <c r="B380" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="C380">
-        <v>60340</v>
+        <v>60333</v>
       </c>
       <c r="D380" t="s">
         <v>17</v>
       </c>
       <c r="E380">
         <v>17</v>
       </c>
       <c r="F380">
-        <v>10290691000</v>
+        <v>10289616000</v>
       </c>
       <c r="O380" t="s">
-        <v>120</v>
+        <v>33</v>
       </c>
       <c r="P380" t="s">
-        <v>121</v>
+        <v>115</v>
       </c>
     </row>
     <row r="381" spans="1:16">
       <c r="A381">
         <v>2026</v>
       </c>
       <c r="B381" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="C381">
-        <v>60340</v>
+        <v>60333</v>
       </c>
       <c r="D381" t="s">
         <v>17</v>
       </c>
       <c r="E381">
         <v>17</v>
       </c>
       <c r="F381">
-        <v>10337566000</v>
+        <v>10281003000</v>
       </c>
       <c r="O381" t="s">
-        <v>122</v>
+        <v>33</v>
       </c>
       <c r="P381" t="s">
-        <v>123</v>
+        <v>115</v>
       </c>
     </row>
     <row r="382" spans="1:16">
       <c r="A382">
         <v>2026</v>
       </c>
       <c r="B382" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="C382">
-        <v>60340</v>
+        <v>60333</v>
       </c>
       <c r="D382" t="s">
         <v>17</v>
       </c>
       <c r="E382">
         <v>17</v>
       </c>
       <c r="F382">
-        <v>10337559000</v>
+        <v>10383015000</v>
       </c>
       <c r="O382" t="s">
-        <v>122</v>
+        <v>30</v>
       </c>
       <c r="P382" t="s">
-        <v>123</v>
+        <v>116</v>
       </c>
     </row>
     <row r="383" spans="1:16">
       <c r="A383">
         <v>2026</v>
       </c>
       <c r="B383" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="C383">
-        <v>60340</v>
+        <v>60333</v>
       </c>
       <c r="D383" t="s">
         <v>17</v>
       </c>
       <c r="E383">
         <v>17</v>
       </c>
       <c r="F383">
-        <v>10326639000</v>
+        <v>10383023000</v>
       </c>
       <c r="O383" t="s">
-        <v>122</v>
+        <v>30</v>
       </c>
       <c r="P383" t="s">
-        <v>123</v>
+        <v>116</v>
       </c>
     </row>
     <row r="384" spans="1:16">
       <c r="A384">
         <v>2026</v>
       </c>
       <c r="B384" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="C384">
-        <v>60340</v>
+        <v>60333</v>
       </c>
       <c r="D384" t="s">
         <v>17</v>
       </c>
       <c r="E384">
         <v>17</v>
       </c>
       <c r="F384">
-        <v>10290699000</v>
+        <v>10382994000</v>
       </c>
       <c r="O384" t="s">
-        <v>120</v>
+        <v>30</v>
       </c>
       <c r="P384" t="s">
-        <v>121</v>
+        <v>116</v>
       </c>
     </row>
     <row r="385" spans="1:16">
       <c r="A385">
         <v>2026</v>
       </c>
       <c r="B385" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="C385">
-        <v>60340</v>
+        <v>60333</v>
       </c>
       <c r="D385" t="s">
         <v>17</v>
       </c>
       <c r="E385">
         <v>17</v>
       </c>
       <c r="F385">
-        <v>10285973000</v>
+        <v>10289612000</v>
       </c>
       <c r="O385" t="s">
-        <v>122</v>
+        <v>33</v>
       </c>
       <c r="P385" t="s">
-        <v>123</v>
+        <v>115</v>
       </c>
     </row>
     <row r="386" spans="1:16">
       <c r="A386">
         <v>2026</v>
       </c>
       <c r="B386" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="C386">
-        <v>60340</v>
+        <v>60333</v>
       </c>
       <c r="D386" t="s">
         <v>17</v>
       </c>
       <c r="E386">
         <v>17</v>
       </c>
       <c r="F386">
-        <v>10364499000</v>
+        <v>10281047000</v>
       </c>
       <c r="O386" t="s">
-        <v>75</v>
+        <v>33</v>
       </c>
       <c r="P386" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
     </row>
     <row r="387" spans="1:16">
       <c r="A387">
         <v>2026</v>
       </c>
       <c r="B387" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="C387">
-        <v>60340</v>
+        <v>60333</v>
       </c>
       <c r="D387" t="s">
         <v>17</v>
       </c>
       <c r="E387">
         <v>17</v>
       </c>
       <c r="F387">
-        <v>10337562000</v>
+        <v>10383002000</v>
       </c>
       <c r="O387" t="s">
-        <v>122</v>
+        <v>30</v>
       </c>
       <c r="P387" t="s">
-        <v>123</v>
+        <v>116</v>
       </c>
     </row>
     <row r="388" spans="1:16">
       <c r="A388">
         <v>2026</v>
       </c>
       <c r="B388" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="C388">
-        <v>60340</v>
+        <v>60333</v>
       </c>
       <c r="D388" t="s">
         <v>17</v>
       </c>
       <c r="E388">
         <v>17</v>
       </c>
       <c r="F388">
-        <v>10337550000</v>
+        <v>10382976000</v>
       </c>
       <c r="O388" t="s">
-        <v>122</v>
+        <v>30</v>
       </c>
       <c r="P388" t="s">
-        <v>123</v>
+        <v>116</v>
       </c>
     </row>
     <row r="389" spans="1:16">
       <c r="A389">
         <v>2026</v>
       </c>
       <c r="B389" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="C389">
-        <v>60340</v>
+        <v>60333</v>
       </c>
       <c r="D389" t="s">
         <v>17</v>
       </c>
       <c r="E389">
         <v>17</v>
       </c>
       <c r="F389">
-        <v>10354801000</v>
+        <v>10289615000</v>
       </c>
       <c r="O389" t="s">
-        <v>65</v>
+        <v>33</v>
       </c>
       <c r="P389" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
     </row>
     <row r="390" spans="1:16">
       <c r="A390">
         <v>2026</v>
       </c>
       <c r="B390" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="C390">
-        <v>60340</v>
+        <v>60333</v>
       </c>
       <c r="D390" t="s">
         <v>17</v>
       </c>
       <c r="E390">
         <v>17</v>
       </c>
       <c r="F390">
-        <v>10337565000</v>
+        <v>10289613000</v>
       </c>
       <c r="O390" t="s">
-        <v>122</v>
+        <v>33</v>
       </c>
       <c r="P390" t="s">
-        <v>123</v>
+        <v>115</v>
       </c>
     </row>
     <row r="391" spans="1:16">
       <c r="A391">
         <v>2026</v>
       </c>
       <c r="B391" t="s">
         <v>117</v>
       </c>
       <c r="C391">
-        <v>60340</v>
+        <v>60337</v>
       </c>
       <c r="D391" t="s">
         <v>17</v>
       </c>
       <c r="E391">
         <v>17</v>
       </c>
       <c r="F391">
-        <v>10337558000</v>
+        <v>10277879000</v>
       </c>
       <c r="O391" t="s">
-        <v>122</v>
+        <v>97</v>
       </c>
       <c r="P391" t="s">
-        <v>123</v>
+        <v>118</v>
       </c>
     </row>
     <row r="392" spans="1:16">
       <c r="A392">
         <v>2026</v>
       </c>
       <c r="B392" t="s">
         <v>117</v>
       </c>
       <c r="C392">
-        <v>60340</v>
+        <v>60337</v>
       </c>
       <c r="D392" t="s">
         <v>17</v>
       </c>
       <c r="E392">
         <v>17</v>
       </c>
       <c r="F392">
-        <v>10337553000</v>
+        <v>10330874000</v>
       </c>
       <c r="O392" t="s">
-        <v>122</v>
+        <v>18</v>
       </c>
       <c r="P392" t="s">
-        <v>123</v>
+        <v>119</v>
       </c>
     </row>
     <row r="393" spans="1:16">
       <c r="A393">
         <v>2026</v>
       </c>
       <c r="B393" t="s">
         <v>117</v>
       </c>
       <c r="C393">
-        <v>60340</v>
+        <v>60337</v>
       </c>
       <c r="D393" t="s">
         <v>17</v>
       </c>
       <c r="E393">
         <v>17</v>
       </c>
       <c r="F393">
-        <v>10364490000</v>
+        <v>10295024000</v>
       </c>
       <c r="O393" t="s">
-        <v>75</v>
+        <v>97</v>
       </c>
       <c r="P393" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="394" spans="1:16">
       <c r="A394">
         <v>2026</v>
       </c>
       <c r="B394" t="s">
         <v>117</v>
       </c>
       <c r="C394">
-        <v>60340</v>
+        <v>60337</v>
       </c>
       <c r="D394" t="s">
         <v>17</v>
       </c>
       <c r="E394">
         <v>17</v>
       </c>
       <c r="F394">
-        <v>10364377000</v>
+        <v>10277880000</v>
       </c>
       <c r="O394" t="s">
-        <v>75</v>
+        <v>97</v>
       </c>
       <c r="P394" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="395" spans="1:16">
       <c r="A395">
         <v>2026</v>
       </c>
       <c r="B395" t="s">
         <v>117</v>
       </c>
       <c r="C395">
-        <v>60340</v>
+        <v>60337</v>
       </c>
       <c r="D395" t="s">
         <v>17</v>
       </c>
       <c r="E395">
         <v>17</v>
       </c>
       <c r="F395">
-        <v>10364995000</v>
+        <v>10345103000</v>
       </c>
       <c r="O395" t="s">
-        <v>75</v>
+        <v>18</v>
       </c>
       <c r="P395" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
     </row>
     <row r="396" spans="1:16">
       <c r="A396">
         <v>2026</v>
       </c>
       <c r="B396" t="s">
         <v>117</v>
       </c>
       <c r="C396">
-        <v>60340</v>
+        <v>60337</v>
       </c>
       <c r="D396" t="s">
         <v>17</v>
       </c>
       <c r="E396">
         <v>17</v>
       </c>
       <c r="F396">
-        <v>10284058000</v>
+        <v>10277882000</v>
       </c>
       <c r="O396" t="s">
-        <v>122</v>
+        <v>97</v>
       </c>
       <c r="P396" t="s">
-        <v>123</v>
+        <v>118</v>
       </c>
     </row>
     <row r="397" spans="1:16">
       <c r="A397">
         <v>2026</v>
       </c>
       <c r="B397" t="s">
         <v>117</v>
       </c>
       <c r="C397">
-        <v>60340</v>
+        <v>60337</v>
       </c>
       <c r="D397" t="s">
         <v>17</v>
       </c>
       <c r="E397">
         <v>17</v>
       </c>
       <c r="F397">
-        <v>10280463000</v>
+        <v>10290343000</v>
       </c>
       <c r="O397" t="s">
-        <v>122</v>
+        <v>97</v>
       </c>
       <c r="P397" t="s">
-        <v>123</v>
+        <v>118</v>
       </c>
     </row>
     <row r="398" spans="1:16">
       <c r="A398">
         <v>2026</v>
       </c>
       <c r="B398" t="s">
-        <v>124</v>
+        <v>117</v>
       </c>
       <c r="C398">
-        <v>60344</v>
+        <v>60337</v>
       </c>
       <c r="D398" t="s">
         <v>17</v>
       </c>
       <c r="E398">
         <v>17</v>
       </c>
       <c r="F398">
-        <v>10267355000</v>
+        <v>10349223000</v>
       </c>
       <c r="O398" t="s">
-        <v>120</v>
+        <v>18</v>
       </c>
       <c r="P398" t="s">
-        <v>125</v>
+        <v>119</v>
       </c>
     </row>
     <row r="399" spans="1:16">
       <c r="A399">
         <v>2026</v>
       </c>
       <c r="B399" t="s">
-        <v>124</v>
+        <v>117</v>
       </c>
       <c r="C399">
-        <v>60344</v>
+        <v>60337</v>
       </c>
       <c r="D399" t="s">
         <v>17</v>
       </c>
       <c r="E399">
         <v>17</v>
       </c>
       <c r="F399">
-        <v>10284570000</v>
+        <v>10270663000</v>
       </c>
       <c r="O399" t="s">
-        <v>120</v>
+        <v>18</v>
       </c>
       <c r="P399" t="s">
-        <v>125</v>
+        <v>119</v>
       </c>
     </row>
     <row r="400" spans="1:16">
       <c r="A400">
         <v>2026</v>
       </c>
       <c r="B400" t="s">
-        <v>124</v>
+        <v>117</v>
       </c>
       <c r="C400">
-        <v>60344</v>
+        <v>60337</v>
       </c>
       <c r="D400" t="s">
         <v>17</v>
       </c>
       <c r="E400">
         <v>17</v>
       </c>
       <c r="F400">
-        <v>10280748000</v>
+        <v>10291505000</v>
       </c>
       <c r="O400" t="s">
-        <v>120</v>
+        <v>18</v>
       </c>
       <c r="P400" t="s">
-        <v>125</v>
+        <v>119</v>
       </c>
     </row>
     <row r="401" spans="1:16">
       <c r="A401">
         <v>2026</v>
       </c>
       <c r="B401" t="s">
-        <v>124</v>
+        <v>117</v>
       </c>
       <c r="C401">
-        <v>60344</v>
+        <v>60337</v>
       </c>
       <c r="D401" t="s">
         <v>17</v>
       </c>
       <c r="E401">
         <v>17</v>
       </c>
       <c r="F401">
-        <v>10284589000</v>
+        <v>10295072000</v>
       </c>
       <c r="O401" t="s">
-        <v>120</v>
+        <v>97</v>
       </c>
       <c r="P401" t="s">
-        <v>125</v>
+        <v>118</v>
       </c>
     </row>
     <row r="402" spans="1:16">
       <c r="A402">
         <v>2026</v>
       </c>
       <c r="B402" t="s">
-        <v>124</v>
+        <v>117</v>
       </c>
       <c r="C402">
-        <v>60344</v>
+        <v>60337</v>
       </c>
       <c r="D402" t="s">
         <v>17</v>
       </c>
       <c r="E402">
         <v>17</v>
       </c>
       <c r="F402">
-        <v>10305354000</v>
+        <v>10293809000</v>
       </c>
       <c r="O402" t="s">
-        <v>120</v>
+        <v>18</v>
       </c>
       <c r="P402" t="s">
-        <v>125</v>
+        <v>119</v>
       </c>
     </row>
     <row r="403" spans="1:16">
       <c r="A403">
         <v>2026</v>
       </c>
       <c r="B403" t="s">
-        <v>124</v>
+        <v>117</v>
       </c>
       <c r="C403">
-        <v>60344</v>
+        <v>60337</v>
       </c>
       <c r="D403" t="s">
         <v>17</v>
       </c>
       <c r="E403">
         <v>17</v>
       </c>
       <c r="F403">
-        <v>10284576000</v>
+        <v>10289796000</v>
       </c>
       <c r="O403" t="s">
-        <v>120</v>
+        <v>18</v>
       </c>
       <c r="P403" t="s">
-        <v>125</v>
+        <v>119</v>
       </c>
     </row>
     <row r="404" spans="1:16">
       <c r="A404">
         <v>2026</v>
       </c>
       <c r="B404" t="s">
-        <v>124</v>
+        <v>117</v>
       </c>
       <c r="C404">
-        <v>60344</v>
+        <v>60337</v>
       </c>
       <c r="D404" t="s">
         <v>17</v>
       </c>
       <c r="E404">
         <v>17</v>
       </c>
       <c r="F404">
-        <v>10284582000</v>
+        <v>10270669000</v>
       </c>
       <c r="O404" t="s">
-        <v>120</v>
+        <v>18</v>
       </c>
       <c r="P404" t="s">
-        <v>125</v>
+        <v>119</v>
       </c>
     </row>
     <row r="405" spans="1:16">
       <c r="A405">
         <v>2026</v>
       </c>
       <c r="B405" t="s">
-        <v>124</v>
+        <v>117</v>
       </c>
       <c r="C405">
-        <v>60344</v>
+        <v>60337</v>
       </c>
       <c r="D405" t="s">
         <v>17</v>
       </c>
       <c r="E405">
         <v>17</v>
       </c>
       <c r="F405">
-        <v>10280729000</v>
+        <v>10296581000</v>
       </c>
       <c r="O405" t="s">
-        <v>120</v>
+        <v>97</v>
       </c>
       <c r="P405" t="s">
-        <v>125</v>
+        <v>118</v>
       </c>
     </row>
     <row r="406" spans="1:16">
       <c r="A406">
         <v>2026</v>
       </c>
       <c r="B406" t="s">
-        <v>124</v>
+        <v>117</v>
       </c>
       <c r="C406">
-        <v>60344</v>
+        <v>60337</v>
       </c>
       <c r="D406" t="s">
         <v>17</v>
       </c>
       <c r="E406">
         <v>17</v>
       </c>
       <c r="F406">
-        <v>10280714000</v>
+        <v>10289165000</v>
       </c>
       <c r="O406" t="s">
-        <v>120</v>
+        <v>97</v>
       </c>
       <c r="P406" t="s">
-        <v>125</v>
+        <v>118</v>
       </c>
     </row>
     <row r="407" spans="1:16">
       <c r="A407">
         <v>2026</v>
       </c>
       <c r="B407" t="s">
-        <v>124</v>
+        <v>117</v>
       </c>
       <c r="C407">
-        <v>60344</v>
+        <v>60337</v>
       </c>
       <c r="D407" t="s">
         <v>17</v>
       </c>
       <c r="E407">
         <v>17</v>
       </c>
       <c r="F407">
-        <v>10284584000</v>
+        <v>10289794000</v>
       </c>
       <c r="O407" t="s">
-        <v>120</v>
+        <v>18</v>
       </c>
       <c r="P407" t="s">
-        <v>125</v>
+        <v>119</v>
       </c>
     </row>
     <row r="408" spans="1:16">
       <c r="A408">
         <v>2026</v>
       </c>
       <c r="B408" t="s">
-        <v>126</v>
+        <v>117</v>
       </c>
       <c r="C408">
-        <v>60345</v>
+        <v>60337</v>
       </c>
       <c r="D408" t="s">
         <v>17</v>
       </c>
       <c r="E408">
         <v>17</v>
       </c>
       <c r="F408">
-        <v>10319069000</v>
+        <v>10279009000</v>
       </c>
       <c r="O408" t="s">
-        <v>30</v>
+        <v>97</v>
       </c>
       <c r="P408" t="s">
-        <v>127</v>
+        <v>118</v>
       </c>
     </row>
     <row r="409" spans="1:16">
       <c r="A409">
         <v>2026</v>
       </c>
       <c r="B409" t="s">
-        <v>126</v>
+        <v>117</v>
       </c>
       <c r="C409">
-        <v>60345</v>
+        <v>60337</v>
       </c>
       <c r="D409" t="s">
         <v>17</v>
       </c>
       <c r="E409">
         <v>17</v>
       </c>
       <c r="F409">
-        <v>10317793000</v>
+        <v>10296571000</v>
       </c>
       <c r="O409" t="s">
-        <v>30</v>
+        <v>97</v>
       </c>
       <c r="P409" t="s">
-        <v>127</v>
+        <v>118</v>
       </c>
     </row>
     <row r="410" spans="1:16">
       <c r="A410">
         <v>2026</v>
       </c>
       <c r="B410" t="s">
-        <v>126</v>
+        <v>117</v>
       </c>
       <c r="C410">
-        <v>60345</v>
+        <v>60337</v>
       </c>
       <c r="D410" t="s">
         <v>17</v>
       </c>
       <c r="E410">
         <v>17</v>
       </c>
       <c r="F410">
-        <v>10296281000</v>
+        <v>10399090000</v>
       </c>
       <c r="O410" t="s">
-        <v>30</v>
+        <v>97</v>
       </c>
       <c r="P410" t="s">
-        <v>127</v>
+        <v>118</v>
       </c>
     </row>
     <row r="411" spans="1:16">
       <c r="A411">
         <v>2026</v>
       </c>
       <c r="B411" t="s">
-        <v>126</v>
+        <v>117</v>
       </c>
       <c r="C411">
-        <v>60345</v>
+        <v>60337</v>
       </c>
       <c r="D411" t="s">
         <v>17</v>
       </c>
       <c r="E411">
         <v>17</v>
       </c>
       <c r="F411">
-        <v>10322106000</v>
+        <v>10279027000</v>
       </c>
       <c r="O411" t="s">
-        <v>128</v>
+        <v>97</v>
       </c>
       <c r="P411" t="s">
-        <v>129</v>
+        <v>118</v>
       </c>
     </row>
     <row r="412" spans="1:16">
       <c r="A412">
         <v>2026</v>
       </c>
       <c r="B412" t="s">
-        <v>126</v>
+        <v>117</v>
       </c>
       <c r="C412">
-        <v>60345</v>
+        <v>60337</v>
       </c>
       <c r="D412" t="s">
         <v>17</v>
       </c>
       <c r="E412">
         <v>17</v>
       </c>
       <c r="F412">
-        <v>10340847000</v>
+        <v>10270659000</v>
       </c>
       <c r="O412" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="P412" t="s">
-        <v>127</v>
+        <v>119</v>
       </c>
     </row>
     <row r="413" spans="1:16">
       <c r="A413">
         <v>2026</v>
       </c>
       <c r="B413" t="s">
-        <v>126</v>
+        <v>117</v>
       </c>
       <c r="C413">
-        <v>60345</v>
+        <v>60337</v>
       </c>
       <c r="D413" t="s">
         <v>17</v>
       </c>
       <c r="E413">
         <v>17</v>
       </c>
       <c r="F413">
-        <v>10280466000</v>
+        <v>10399626000</v>
       </c>
       <c r="O413" t="s">
-        <v>30</v>
+        <v>97</v>
       </c>
       <c r="P413" t="s">
-        <v>127</v>
+        <v>118</v>
       </c>
     </row>
     <row r="414" spans="1:16">
       <c r="A414">
         <v>2026</v>
       </c>
       <c r="B414" t="s">
-        <v>126</v>
+        <v>117</v>
       </c>
       <c r="C414">
-        <v>60345</v>
+        <v>60337</v>
       </c>
       <c r="D414" t="s">
         <v>17</v>
       </c>
       <c r="E414">
         <v>17</v>
       </c>
       <c r="F414">
-        <v>10306768000</v>
+        <v>10291502000</v>
       </c>
       <c r="O414" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="P414" t="s">
-        <v>127</v>
+        <v>119</v>
       </c>
     </row>
     <row r="415" spans="1:16">
       <c r="A415">
         <v>2026</v>
       </c>
       <c r="B415" t="s">
-        <v>126</v>
+        <v>117</v>
       </c>
       <c r="C415">
-        <v>60345</v>
+        <v>60337</v>
       </c>
       <c r="D415" t="s">
         <v>17</v>
       </c>
       <c r="E415">
         <v>17</v>
       </c>
       <c r="F415">
-        <v>10311088000</v>
+        <v>10289795000</v>
       </c>
       <c r="O415" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="P415" t="s">
-        <v>127</v>
+        <v>119</v>
       </c>
     </row>
     <row r="416" spans="1:16">
       <c r="A416">
         <v>2026</v>
       </c>
       <c r="B416" t="s">
-        <v>126</v>
+        <v>117</v>
       </c>
       <c r="C416">
-        <v>60345</v>
+        <v>60337</v>
       </c>
       <c r="D416" t="s">
         <v>17</v>
       </c>
       <c r="E416">
         <v>17</v>
       </c>
       <c r="F416">
-        <v>10322108000</v>
+        <v>10360983000</v>
       </c>
       <c r="O416" t="s">
-        <v>128</v>
+        <v>97</v>
       </c>
       <c r="P416" t="s">
-        <v>129</v>
+        <v>118</v>
       </c>
     </row>
     <row r="417" spans="1:16">
       <c r="A417">
         <v>2026</v>
       </c>
       <c r="B417" t="s">
-        <v>126</v>
+        <v>117</v>
       </c>
       <c r="C417">
-        <v>60345</v>
+        <v>60337</v>
       </c>
       <c r="D417" t="s">
         <v>17</v>
       </c>
       <c r="E417">
         <v>17</v>
       </c>
       <c r="F417">
-        <v>10369121000</v>
+        <v>10349258000</v>
       </c>
       <c r="O417" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="P417" t="s">
-        <v>127</v>
+        <v>119</v>
       </c>
     </row>
     <row r="418" spans="1:16">
       <c r="A418">
         <v>2026</v>
       </c>
       <c r="B418" t="s">
-        <v>126</v>
+        <v>117</v>
       </c>
       <c r="C418">
-        <v>60345</v>
+        <v>60337</v>
       </c>
       <c r="D418" t="s">
         <v>17</v>
       </c>
       <c r="E418">
         <v>17</v>
       </c>
       <c r="F418">
-        <v>10333140000</v>
+        <v>10270666000</v>
       </c>
       <c r="O418" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="P418" t="s">
-        <v>127</v>
+        <v>119</v>
       </c>
     </row>
     <row r="419" spans="1:16">
       <c r="A419">
         <v>2026</v>
       </c>
       <c r="B419" t="s">
-        <v>126</v>
+        <v>117</v>
       </c>
       <c r="C419">
-        <v>60345</v>
+        <v>60337</v>
       </c>
       <c r="D419" t="s">
         <v>17</v>
       </c>
       <c r="E419">
         <v>17</v>
       </c>
       <c r="F419">
-        <v>10322105000</v>
+        <v>10367846000</v>
       </c>
       <c r="O419" t="s">
-        <v>128</v>
+        <v>97</v>
       </c>
       <c r="P419" t="s">
-        <v>129</v>
+        <v>118</v>
       </c>
     </row>
     <row r="420" spans="1:16">
       <c r="A420">
         <v>2026</v>
       </c>
       <c r="B420" t="s">
-        <v>130</v>
+        <v>120</v>
       </c>
       <c r="C420">
-        <v>60350</v>
+        <v>60338</v>
       </c>
       <c r="D420" t="s">
         <v>17</v>
       </c>
       <c r="E420">
         <v>17</v>
       </c>
       <c r="F420">
-        <v>10367073000</v>
+        <v>10294659000</v>
       </c>
       <c r="O420" t="s">
-        <v>33</v>
+        <v>121</v>
       </c>
       <c r="P420" t="s">
-        <v>131</v>
+        <v>122</v>
       </c>
     </row>
     <row r="421" spans="1:16">
       <c r="A421">
         <v>2026</v>
       </c>
       <c r="B421" t="s">
-        <v>130</v>
+        <v>120</v>
       </c>
       <c r="C421">
-        <v>60350</v>
+        <v>60338</v>
       </c>
       <c r="D421" t="s">
         <v>17</v>
       </c>
       <c r="E421">
         <v>17</v>
       </c>
       <c r="F421">
-        <v>10382262000</v>
+        <v>10366139000</v>
       </c>
       <c r="O421" t="s">
-        <v>33</v>
+        <v>121</v>
       </c>
       <c r="P421" t="s">
-        <v>132</v>
+        <v>122</v>
       </c>
     </row>
     <row r="422" spans="1:16">
       <c r="A422">
         <v>2026</v>
       </c>
       <c r="B422" t="s">
-        <v>130</v>
+        <v>120</v>
       </c>
       <c r="C422">
-        <v>60350</v>
+        <v>60338</v>
       </c>
       <c r="D422" t="s">
         <v>17</v>
       </c>
       <c r="E422">
         <v>17</v>
       </c>
       <c r="F422">
-        <v>10294220000</v>
+        <v>10318756000</v>
       </c>
       <c r="O422" t="s">
-        <v>33</v>
+        <v>121</v>
       </c>
       <c r="P422" t="s">
-        <v>131</v>
+        <v>122</v>
       </c>
     </row>
     <row r="423" spans="1:16">
       <c r="A423">
         <v>2026</v>
       </c>
       <c r="B423" t="s">
-        <v>130</v>
+        <v>120</v>
       </c>
       <c r="C423">
-        <v>60350</v>
+        <v>60338</v>
       </c>
       <c r="D423" t="s">
         <v>17</v>
       </c>
       <c r="E423">
         <v>17</v>
       </c>
       <c r="F423">
-        <v>10332556000</v>
+        <v>10318398000</v>
       </c>
       <c r="O423" t="s">
-        <v>33</v>
+        <v>121</v>
       </c>
       <c r="P423" t="s">
-        <v>131</v>
+        <v>122</v>
       </c>
     </row>
     <row r="424" spans="1:16">
       <c r="A424">
         <v>2026</v>
       </c>
       <c r="B424" t="s">
-        <v>130</v>
+        <v>120</v>
       </c>
       <c r="C424">
-        <v>60350</v>
+        <v>60338</v>
       </c>
       <c r="D424" t="s">
         <v>17</v>
       </c>
       <c r="E424">
         <v>17</v>
       </c>
       <c r="F424">
-        <v>10330844000</v>
+        <v>10290233000</v>
       </c>
       <c r="O424" t="s">
-        <v>33</v>
+        <v>121</v>
       </c>
       <c r="P424" t="s">
-        <v>132</v>
+        <v>122</v>
       </c>
     </row>
     <row r="425" spans="1:16">
       <c r="A425">
         <v>2026</v>
       </c>
       <c r="B425" t="s">
-        <v>130</v>
+        <v>120</v>
       </c>
       <c r="C425">
-        <v>60350</v>
+        <v>60338</v>
       </c>
       <c r="D425" t="s">
         <v>17</v>
       </c>
       <c r="E425">
         <v>17</v>
       </c>
       <c r="F425">
-        <v>10329840000</v>
+        <v>10346448000</v>
       </c>
       <c r="O425" t="s">
-        <v>33</v>
+        <v>121</v>
       </c>
       <c r="P425" t="s">
-        <v>131</v>
+        <v>122</v>
       </c>
     </row>
     <row r="426" spans="1:16">
       <c r="A426">
         <v>2026</v>
       </c>
       <c r="B426" t="s">
-        <v>130</v>
+        <v>120</v>
       </c>
       <c r="C426">
-        <v>60350</v>
+        <v>60338</v>
       </c>
       <c r="D426" t="s">
         <v>17</v>
       </c>
       <c r="E426">
         <v>17</v>
       </c>
       <c r="F426">
-        <v>10291546000</v>
+        <v>10361908000</v>
       </c>
       <c r="O426" t="s">
-        <v>33</v>
+        <v>121</v>
       </c>
       <c r="P426" t="s">
-        <v>131</v>
+        <v>122</v>
       </c>
     </row>
     <row r="427" spans="1:16">
       <c r="A427">
         <v>2026</v>
       </c>
       <c r="B427" t="s">
-        <v>130</v>
+        <v>123</v>
       </c>
       <c r="C427">
-        <v>60350</v>
+        <v>60340</v>
       </c>
       <c r="D427" t="s">
         <v>17</v>
       </c>
       <c r="E427">
         <v>17</v>
       </c>
       <c r="F427">
-        <v>10313705000</v>
+        <v>10365147000</v>
       </c>
       <c r="O427" t="s">
-        <v>33</v>
+        <v>77</v>
       </c>
       <c r="P427" t="s">
-        <v>132</v>
+        <v>124</v>
       </c>
     </row>
     <row r="428" spans="1:16">
       <c r="A428">
         <v>2026</v>
       </c>
       <c r="B428" t="s">
-        <v>130</v>
+        <v>123</v>
       </c>
       <c r="C428">
-        <v>60350</v>
+        <v>60340</v>
       </c>
       <c r="D428" t="s">
         <v>17</v>
       </c>
       <c r="E428">
         <v>17</v>
       </c>
       <c r="F428">
-        <v>10292283000</v>
+        <v>10365724000</v>
       </c>
       <c r="O428" t="s">
-        <v>33</v>
+        <v>67</v>
       </c>
       <c r="P428" t="s">
-        <v>131</v>
+        <v>125</v>
       </c>
     </row>
     <row r="429" spans="1:16">
       <c r="A429">
         <v>2026</v>
       </c>
       <c r="B429" t="s">
-        <v>130</v>
+        <v>123</v>
       </c>
       <c r="C429">
-        <v>60350</v>
+        <v>60340</v>
       </c>
       <c r="D429" t="s">
         <v>17</v>
       </c>
       <c r="E429">
         <v>17</v>
       </c>
       <c r="F429">
-        <v>10290548000</v>
+        <v>10290373000</v>
       </c>
       <c r="O429" t="s">
-        <v>33</v>
+        <v>126</v>
       </c>
       <c r="P429" t="s">
-        <v>132</v>
+        <v>127</v>
       </c>
     </row>
     <row r="430" spans="1:16">
       <c r="A430">
         <v>2026</v>
       </c>
       <c r="B430" t="s">
-        <v>130</v>
+        <v>123</v>
       </c>
       <c r="C430">
-        <v>60350</v>
+        <v>60340</v>
       </c>
       <c r="D430" t="s">
         <v>17</v>
       </c>
       <c r="E430">
         <v>17</v>
       </c>
       <c r="F430">
-        <v>10326317000</v>
+        <v>10364476000</v>
       </c>
       <c r="O430" t="s">
-        <v>33</v>
+        <v>77</v>
       </c>
       <c r="P430" t="s">
-        <v>132</v>
+        <v>124</v>
       </c>
     </row>
     <row r="431" spans="1:16">
       <c r="A431">
         <v>2026</v>
       </c>
       <c r="B431" t="s">
-        <v>130</v>
+        <v>123</v>
       </c>
       <c r="C431">
-        <v>60350</v>
+        <v>60340</v>
       </c>
       <c r="D431" t="s">
         <v>17</v>
       </c>
       <c r="E431">
         <v>17</v>
       </c>
       <c r="F431">
-        <v>10364971000</v>
+        <v>10290694000</v>
       </c>
       <c r="O431" t="s">
-        <v>33</v>
+        <v>126</v>
       </c>
       <c r="P431" t="s">
-        <v>131</v>
+        <v>127</v>
       </c>
     </row>
     <row r="432" spans="1:16">
       <c r="A432">
         <v>2026</v>
       </c>
       <c r="B432" t="s">
-        <v>130</v>
+        <v>123</v>
       </c>
       <c r="C432">
-        <v>60350</v>
+        <v>60340</v>
       </c>
       <c r="D432" t="s">
         <v>17</v>
       </c>
       <c r="E432">
         <v>17</v>
       </c>
       <c r="F432">
-        <v>10356822000</v>
+        <v>10283340000</v>
       </c>
       <c r="O432" t="s">
-        <v>33</v>
+        <v>128</v>
       </c>
       <c r="P432" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="433" spans="1:16">
       <c r="A433">
         <v>2026</v>
       </c>
       <c r="B433" t="s">
-        <v>130</v>
+        <v>123</v>
       </c>
       <c r="C433">
-        <v>60350</v>
+        <v>60340</v>
       </c>
       <c r="D433" t="s">
         <v>17</v>
       </c>
       <c r="E433">
         <v>17</v>
       </c>
       <c r="F433">
-        <v>10292743000</v>
+        <v>10290707000</v>
       </c>
       <c r="O433" t="s">
-        <v>33</v>
+        <v>126</v>
       </c>
       <c r="P433" t="s">
-        <v>132</v>
+        <v>127</v>
       </c>
     </row>
     <row r="434" spans="1:16">
       <c r="A434">
         <v>2026</v>
       </c>
       <c r="B434" t="s">
-        <v>130</v>
+        <v>123</v>
       </c>
       <c r="C434">
-        <v>60350</v>
+        <v>60340</v>
       </c>
       <c r="D434" t="s">
         <v>17</v>
       </c>
       <c r="E434">
         <v>17</v>
       </c>
       <c r="F434">
-        <v>10297966000</v>
+        <v>10337556000</v>
       </c>
       <c r="O434" t="s">
-        <v>33</v>
+        <v>128</v>
       </c>
       <c r="P434" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="435" spans="1:16">
       <c r="A435">
         <v>2026</v>
       </c>
       <c r="B435" t="s">
+        <v>123</v>
+      </c>
+      <c r="C435">
+        <v>60340</v>
+      </c>
+      <c r="D435" t="s">
+        <v>17</v>
+      </c>
+      <c r="E435">
+        <v>17</v>
+      </c>
+      <c r="F435">
+        <v>10368492000</v>
+      </c>
+      <c r="O435" t="s">
+        <v>43</v>
+      </c>
+      <c r="P435" t="s">
         <v>130</v>
-      </c>
-[...16 lines deleted...]
-        <v>132</v>
       </c>
     </row>
     <row r="436" spans="1:16">
       <c r="A436">
         <v>2026</v>
       </c>
       <c r="B436" t="s">
-        <v>130</v>
+        <v>123</v>
       </c>
       <c r="C436">
-        <v>60350</v>
+        <v>60340</v>
       </c>
       <c r="D436" t="s">
         <v>17</v>
       </c>
       <c r="E436">
         <v>17</v>
       </c>
       <c r="F436">
-        <v>10375991000</v>
+        <v>10290691000</v>
       </c>
       <c r="O436" t="s">
-        <v>33</v>
+        <v>126</v>
       </c>
       <c r="P436" t="s">
-        <v>131</v>
+        <v>127</v>
       </c>
     </row>
     <row r="437" spans="1:16">
       <c r="A437">
         <v>2026</v>
       </c>
       <c r="B437" t="s">
-        <v>130</v>
+        <v>123</v>
       </c>
       <c r="C437">
-        <v>60350</v>
+        <v>60340</v>
       </c>
       <c r="D437" t="s">
         <v>17</v>
       </c>
       <c r="E437">
         <v>17</v>
       </c>
       <c r="F437">
-        <v>10292688000</v>
+        <v>10337566000</v>
       </c>
       <c r="O437" t="s">
-        <v>33</v>
+        <v>128</v>
       </c>
       <c r="P437" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="438" spans="1:16">
       <c r="A438">
         <v>2026</v>
       </c>
       <c r="B438" t="s">
-        <v>130</v>
+        <v>123</v>
       </c>
       <c r="C438">
-        <v>60350</v>
+        <v>60340</v>
       </c>
       <c r="D438" t="s">
         <v>17</v>
       </c>
       <c r="E438">
         <v>17</v>
       </c>
       <c r="F438">
-        <v>10378545000</v>
+        <v>10337559000</v>
       </c>
       <c r="O438" t="s">
-        <v>33</v>
+        <v>128</v>
       </c>
       <c r="P438" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="439" spans="1:16">
       <c r="A439">
         <v>2026</v>
       </c>
       <c r="B439" t="s">
-        <v>130</v>
+        <v>123</v>
       </c>
       <c r="C439">
-        <v>60350</v>
+        <v>60340</v>
       </c>
       <c r="D439" t="s">
         <v>17</v>
       </c>
       <c r="E439">
         <v>17</v>
       </c>
       <c r="F439">
-        <v>10314407000</v>
+        <v>10326639000</v>
       </c>
       <c r="O439" t="s">
-        <v>33</v>
+        <v>128</v>
       </c>
       <c r="P439" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="440" spans="1:16">
       <c r="A440">
         <v>2026</v>
       </c>
       <c r="B440" t="s">
-        <v>130</v>
+        <v>123</v>
       </c>
       <c r="C440">
-        <v>60350</v>
+        <v>60340</v>
       </c>
       <c r="D440" t="s">
         <v>17</v>
       </c>
       <c r="E440">
         <v>17</v>
       </c>
       <c r="F440">
-        <v>10303944000</v>
+        <v>10290699000</v>
       </c>
       <c r="O440" t="s">
-        <v>33</v>
+        <v>126</v>
       </c>
       <c r="P440" t="s">
-        <v>131</v>
+        <v>127</v>
       </c>
     </row>
     <row r="441" spans="1:16">
       <c r="A441">
         <v>2026</v>
       </c>
       <c r="B441" t="s">
-        <v>130</v>
+        <v>123</v>
       </c>
       <c r="C441">
-        <v>60350</v>
+        <v>60340</v>
       </c>
       <c r="D441" t="s">
         <v>17</v>
       </c>
       <c r="E441">
         <v>17</v>
       </c>
       <c r="F441">
-        <v>10316700000</v>
+        <v>10418930000</v>
       </c>
       <c r="O441" t="s">
-        <v>33</v>
+        <v>128</v>
       </c>
       <c r="P441" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="442" spans="1:16">
       <c r="A442">
         <v>2026</v>
       </c>
       <c r="B442" t="s">
-        <v>130</v>
+        <v>123</v>
       </c>
       <c r="C442">
-        <v>60350</v>
+        <v>60340</v>
       </c>
       <c r="D442" t="s">
         <v>17</v>
       </c>
       <c r="E442">
         <v>17</v>
       </c>
       <c r="F442">
-        <v>10330830000</v>
+        <v>10285973000</v>
       </c>
       <c r="O442" t="s">
-        <v>33</v>
+        <v>128</v>
       </c>
       <c r="P442" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="443" spans="1:16">
       <c r="A443">
         <v>2026</v>
       </c>
       <c r="B443" t="s">
+        <v>123</v>
+      </c>
+      <c r="C443">
+        <v>60340</v>
+      </c>
+      <c r="D443" t="s">
+        <v>17</v>
+      </c>
+      <c r="E443">
+        <v>17</v>
+      </c>
+      <c r="F443">
+        <v>10402323000</v>
+      </c>
+      <c r="O443" t="s">
+        <v>43</v>
+      </c>
+      <c r="P443" t="s">
         <v>130</v>
-      </c>
-[...16 lines deleted...]
-        <v>132</v>
       </c>
     </row>
     <row r="444" spans="1:16">
       <c r="A444">
         <v>2026</v>
       </c>
       <c r="B444" t="s">
+        <v>123</v>
+      </c>
+      <c r="C444">
+        <v>60340</v>
+      </c>
+      <c r="D444" t="s">
+        <v>17</v>
+      </c>
+      <c r="E444">
+        <v>17</v>
+      </c>
+      <c r="F444">
+        <v>10368490000</v>
+      </c>
+      <c r="O444" t="s">
+        <v>43</v>
+      </c>
+      <c r="P444" t="s">
         <v>130</v>
-      </c>
-[...16 lines deleted...]
-        <v>131</v>
       </c>
     </row>
     <row r="445" spans="1:16">
       <c r="A445">
         <v>2026</v>
       </c>
       <c r="B445" t="s">
-        <v>130</v>
+        <v>123</v>
       </c>
       <c r="C445">
-        <v>60350</v>
+        <v>60340</v>
       </c>
       <c r="D445" t="s">
         <v>17</v>
       </c>
       <c r="E445">
         <v>17</v>
       </c>
       <c r="F445">
-        <v>10304737000</v>
+        <v>10364499000</v>
       </c>
       <c r="O445" t="s">
-        <v>33</v>
+        <v>77</v>
       </c>
       <c r="P445" t="s">
-        <v>132</v>
+        <v>124</v>
       </c>
     </row>
     <row r="446" spans="1:16">
       <c r="A446">
         <v>2026</v>
       </c>
       <c r="B446" t="s">
+        <v>123</v>
+      </c>
+      <c r="C446">
+        <v>60340</v>
+      </c>
+      <c r="D446" t="s">
+        <v>17</v>
+      </c>
+      <c r="E446">
+        <v>17</v>
+      </c>
+      <c r="F446">
+        <v>10402037000</v>
+      </c>
+      <c r="O446" t="s">
+        <v>43</v>
+      </c>
+      <c r="P446" t="s">
         <v>130</v>
-      </c>
-[...16 lines deleted...]
-        <v>131</v>
       </c>
     </row>
     <row r="447" spans="1:16">
       <c r="A447">
         <v>2026</v>
       </c>
       <c r="B447" t="s">
-        <v>130</v>
+        <v>123</v>
       </c>
       <c r="C447">
-        <v>60350</v>
+        <v>60340</v>
       </c>
       <c r="D447" t="s">
         <v>17</v>
       </c>
       <c r="E447">
         <v>17</v>
       </c>
       <c r="F447">
-        <v>10280766000</v>
+        <v>10337562000</v>
       </c>
       <c r="O447" t="s">
-        <v>33</v>
+        <v>128</v>
       </c>
       <c r="P447" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="448" spans="1:16">
       <c r="A448">
         <v>2026</v>
       </c>
       <c r="B448" t="s">
-        <v>130</v>
+        <v>123</v>
       </c>
       <c r="C448">
-        <v>60350</v>
+        <v>60340</v>
       </c>
       <c r="D448" t="s">
         <v>17</v>
       </c>
       <c r="E448">
         <v>17</v>
       </c>
       <c r="F448">
-        <v>10367945000</v>
+        <v>10415740000</v>
       </c>
       <c r="O448" t="s">
-        <v>33</v>
+        <v>128</v>
       </c>
       <c r="P448" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="449" spans="1:16">
       <c r="A449">
         <v>2026</v>
       </c>
       <c r="B449" t="s">
-        <v>130</v>
+        <v>123</v>
       </c>
       <c r="C449">
-        <v>60350</v>
+        <v>60340</v>
       </c>
       <c r="D449" t="s">
         <v>17</v>
       </c>
       <c r="E449">
         <v>17</v>
       </c>
       <c r="F449">
-        <v>10316573000</v>
+        <v>10418925000</v>
       </c>
       <c r="O449" t="s">
-        <v>33</v>
+        <v>128</v>
       </c>
       <c r="P449" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="450" spans="1:16">
       <c r="A450">
         <v>2026</v>
       </c>
       <c r="B450" t="s">
-        <v>130</v>
+        <v>123</v>
       </c>
       <c r="C450">
-        <v>60350</v>
+        <v>60340</v>
       </c>
       <c r="D450" t="s">
         <v>17</v>
       </c>
       <c r="E450">
         <v>17</v>
       </c>
       <c r="F450">
-        <v>10355750000</v>
+        <v>10337550000</v>
       </c>
       <c r="O450" t="s">
-        <v>33</v>
+        <v>128</v>
       </c>
       <c r="P450" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="451" spans="1:16">
       <c r="A451">
         <v>2026</v>
       </c>
       <c r="B451" t="s">
-        <v>130</v>
+        <v>123</v>
       </c>
       <c r="C451">
-        <v>60350</v>
+        <v>60340</v>
       </c>
       <c r="D451" t="s">
         <v>17</v>
       </c>
       <c r="E451">
         <v>17</v>
       </c>
       <c r="F451">
-        <v>10347142000</v>
+        <v>10354801000</v>
       </c>
       <c r="O451" t="s">
-        <v>33</v>
+        <v>67</v>
       </c>
       <c r="P451" t="s">
-        <v>131</v>
+        <v>125</v>
       </c>
     </row>
     <row r="452" spans="1:16">
       <c r="A452">
         <v>2026</v>
       </c>
       <c r="B452" t="s">
-        <v>130</v>
+        <v>123</v>
       </c>
       <c r="C452">
-        <v>60350</v>
+        <v>60340</v>
       </c>
       <c r="D452" t="s">
         <v>17</v>
       </c>
       <c r="E452">
         <v>17</v>
       </c>
       <c r="F452">
-        <v>10316798000</v>
+        <v>10408000000</v>
       </c>
       <c r="O452" t="s">
-        <v>33</v>
+        <v>77</v>
       </c>
       <c r="P452" t="s">
-        <v>131</v>
+        <v>124</v>
       </c>
     </row>
     <row r="453" spans="1:16">
       <c r="A453">
         <v>2026</v>
       </c>
       <c r="B453" t="s">
+        <v>123</v>
+      </c>
+      <c r="C453">
+        <v>60340</v>
+      </c>
+      <c r="D453" t="s">
+        <v>17</v>
+      </c>
+      <c r="E453">
+        <v>17</v>
+      </c>
+      <c r="F453">
+        <v>10368491000</v>
+      </c>
+      <c r="O453" t="s">
+        <v>43</v>
+      </c>
+      <c r="P453" t="s">
         <v>130</v>
-      </c>
-[...16 lines deleted...]
-        <v>132</v>
       </c>
     </row>
     <row r="454" spans="1:16">
       <c r="A454">
         <v>2026</v>
       </c>
       <c r="B454" t="s">
-        <v>130</v>
+        <v>123</v>
       </c>
       <c r="C454">
-        <v>60350</v>
+        <v>60340</v>
       </c>
       <c r="D454" t="s">
         <v>17</v>
       </c>
       <c r="E454">
         <v>17</v>
       </c>
       <c r="F454">
-        <v>10310019000</v>
+        <v>10337565000</v>
       </c>
       <c r="O454" t="s">
-        <v>33</v>
+        <v>128</v>
       </c>
       <c r="P454" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="455" spans="1:16">
       <c r="A455">
         <v>2026</v>
       </c>
       <c r="B455" t="s">
-        <v>130</v>
+        <v>123</v>
       </c>
       <c r="C455">
-        <v>60350</v>
+        <v>60340</v>
       </c>
       <c r="D455" t="s">
         <v>17</v>
       </c>
       <c r="E455">
         <v>17</v>
       </c>
       <c r="F455">
-        <v>10292712000</v>
+        <v>10337558000</v>
       </c>
       <c r="O455" t="s">
-        <v>33</v>
+        <v>128</v>
       </c>
       <c r="P455" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="456" spans="1:16">
       <c r="A456">
         <v>2026</v>
       </c>
       <c r="B456" t="s">
-        <v>130</v>
+        <v>123</v>
       </c>
       <c r="C456">
-        <v>60350</v>
+        <v>60340</v>
       </c>
       <c r="D456" t="s">
         <v>17</v>
       </c>
       <c r="E456">
         <v>17</v>
       </c>
       <c r="F456">
-        <v>10292737000</v>
+        <v>10418934000</v>
       </c>
       <c r="O456" t="s">
-        <v>33</v>
+        <v>128</v>
       </c>
       <c r="P456" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="457" spans="1:16">
       <c r="A457">
         <v>2026</v>
       </c>
       <c r="B457" t="s">
-        <v>130</v>
+        <v>123</v>
       </c>
       <c r="C457">
-        <v>60350</v>
+        <v>60340</v>
       </c>
       <c r="D457" t="s">
         <v>17</v>
       </c>
       <c r="E457">
         <v>17</v>
       </c>
       <c r="F457">
-        <v>10381916000</v>
+        <v>10408017000</v>
       </c>
       <c r="O457" t="s">
-        <v>33</v>
+        <v>77</v>
       </c>
       <c r="P457" t="s">
-        <v>131</v>
+        <v>124</v>
       </c>
     </row>
     <row r="458" spans="1:16">
       <c r="A458">
         <v>2026</v>
       </c>
       <c r="B458" t="s">
-        <v>133</v>
+        <v>123</v>
       </c>
       <c r="C458">
-        <v>60351</v>
+        <v>60340</v>
       </c>
       <c r="D458" t="s">
         <v>17</v>
       </c>
       <c r="E458">
         <v>17</v>
       </c>
       <c r="F458">
-        <v>10311038000</v>
+        <v>10408026000</v>
       </c>
       <c r="O458" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="P458" t="s">
-        <v>134</v>
+        <v>124</v>
       </c>
     </row>
     <row r="459" spans="1:16">
       <c r="A459">
         <v>2026</v>
       </c>
       <c r="B459" t="s">
-        <v>133</v>
+        <v>123</v>
       </c>
       <c r="C459">
-        <v>60351</v>
+        <v>60340</v>
       </c>
       <c r="D459" t="s">
         <v>17</v>
       </c>
       <c r="E459">
         <v>17</v>
       </c>
       <c r="F459">
-        <v>10337080000</v>
+        <v>10337553000</v>
       </c>
       <c r="O459" t="s">
-        <v>27</v>
+        <v>128</v>
       </c>
       <c r="P459" t="s">
-        <v>135</v>
+        <v>129</v>
       </c>
     </row>
     <row r="460" spans="1:16">
       <c r="A460">
         <v>2026</v>
       </c>
       <c r="B460" t="s">
-        <v>133</v>
+        <v>123</v>
       </c>
       <c r="C460">
-        <v>60351</v>
+        <v>60340</v>
       </c>
       <c r="D460" t="s">
         <v>17</v>
       </c>
       <c r="E460">
         <v>17</v>
       </c>
       <c r="F460">
-        <v>10282721000</v>
+        <v>10418932000</v>
       </c>
       <c r="O460" t="s">
-        <v>18</v>
+        <v>128</v>
       </c>
       <c r="P460" t="s">
-        <v>134</v>
+        <v>129</v>
       </c>
     </row>
     <row r="461" spans="1:16">
       <c r="A461">
         <v>2026</v>
       </c>
       <c r="B461" t="s">
-        <v>133</v>
+        <v>123</v>
       </c>
       <c r="C461">
-        <v>60351</v>
+        <v>60340</v>
       </c>
       <c r="D461" t="s">
         <v>17</v>
       </c>
       <c r="E461">
         <v>17</v>
       </c>
       <c r="F461">
-        <v>10337092000</v>
+        <v>10364490000</v>
       </c>
       <c r="O461" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="P461" t="s">
-        <v>134</v>
+        <v>124</v>
       </c>
     </row>
     <row r="462" spans="1:16">
       <c r="A462">
         <v>2026</v>
       </c>
       <c r="B462" t="s">
-        <v>133</v>
+        <v>123</v>
       </c>
       <c r="C462">
-        <v>60351</v>
+        <v>60340</v>
       </c>
       <c r="D462" t="s">
         <v>17</v>
       </c>
       <c r="E462">
         <v>17</v>
       </c>
       <c r="F462">
-        <v>10323977000</v>
+        <v>10364377000</v>
       </c>
       <c r="O462" t="s">
-        <v>27</v>
+        <v>77</v>
       </c>
       <c r="P462" t="s">
-        <v>135</v>
+        <v>124</v>
       </c>
     </row>
     <row r="463" spans="1:16">
       <c r="A463">
         <v>2026</v>
       </c>
       <c r="B463" t="s">
-        <v>133</v>
+        <v>123</v>
       </c>
       <c r="C463">
-        <v>60351</v>
+        <v>60340</v>
       </c>
       <c r="D463" t="s">
         <v>17</v>
       </c>
       <c r="E463">
         <v>17</v>
       </c>
       <c r="F463">
-        <v>10310739000</v>
+        <v>10364995000</v>
       </c>
       <c r="O463" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="P463" t="s">
-        <v>134</v>
+        <v>124</v>
       </c>
     </row>
     <row r="464" spans="1:16">
       <c r="A464">
         <v>2026</v>
       </c>
       <c r="B464" t="s">
-        <v>133</v>
+        <v>123</v>
       </c>
       <c r="C464">
-        <v>60351</v>
+        <v>60340</v>
       </c>
       <c r="D464" t="s">
         <v>17</v>
       </c>
       <c r="E464">
         <v>17</v>
       </c>
       <c r="F464">
-        <v>10282723000</v>
+        <v>10284058000</v>
       </c>
       <c r="O464" t="s">
-        <v>18</v>
+        <v>128</v>
       </c>
       <c r="P464" t="s">
-        <v>134</v>
+        <v>129</v>
       </c>
     </row>
     <row r="465" spans="1:16">
       <c r="A465">
         <v>2026</v>
       </c>
       <c r="B465" t="s">
-        <v>133</v>
+        <v>123</v>
       </c>
       <c r="C465">
-        <v>60351</v>
+        <v>60340</v>
       </c>
       <c r="D465" t="s">
         <v>17</v>
       </c>
       <c r="E465">
         <v>17</v>
       </c>
       <c r="F465">
-        <v>10347181000</v>
+        <v>10415728000</v>
       </c>
       <c r="O465" t="s">
-        <v>27</v>
+        <v>128</v>
       </c>
       <c r="P465" t="s">
-        <v>135</v>
+        <v>129</v>
       </c>
     </row>
     <row r="466" spans="1:16">
       <c r="A466">
         <v>2026</v>
       </c>
       <c r="B466" t="s">
-        <v>133</v>
+        <v>123</v>
       </c>
       <c r="C466">
-        <v>60351</v>
+        <v>60340</v>
       </c>
       <c r="D466" t="s">
         <v>17</v>
       </c>
       <c r="E466">
         <v>17</v>
       </c>
       <c r="F466">
-        <v>10354575000</v>
+        <v>10392769000</v>
       </c>
       <c r="O466" t="s">
-        <v>27</v>
+        <v>128</v>
       </c>
       <c r="P466" t="s">
-        <v>135</v>
+        <v>129</v>
       </c>
     </row>
     <row r="467" spans="1:16">
       <c r="A467">
         <v>2026</v>
       </c>
       <c r="B467" t="s">
-        <v>133</v>
+        <v>123</v>
       </c>
       <c r="C467">
-        <v>60351</v>
+        <v>60340</v>
       </c>
       <c r="D467" t="s">
         <v>17</v>
       </c>
       <c r="E467">
         <v>17</v>
       </c>
       <c r="F467">
-        <v>10347180000</v>
+        <v>10280463000</v>
       </c>
       <c r="O467" t="s">
-        <v>27</v>
+        <v>128</v>
       </c>
       <c r="P467" t="s">
-        <v>135</v>
+        <v>129</v>
       </c>
     </row>
     <row r="468" spans="1:16">
       <c r="A468">
         <v>2026</v>
       </c>
       <c r="B468" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="C468">
-        <v>60351</v>
+        <v>60344</v>
       </c>
       <c r="D468" t="s">
         <v>17</v>
       </c>
       <c r="E468">
         <v>17</v>
       </c>
       <c r="F468">
-        <v>10337114000</v>
+        <v>10267355000</v>
       </c>
       <c r="O468" t="s">
-        <v>18</v>
+        <v>126</v>
       </c>
       <c r="P468" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
     </row>
     <row r="469" spans="1:16">
       <c r="A469">
         <v>2026</v>
       </c>
       <c r="B469" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="C469">
-        <v>60351</v>
+        <v>60344</v>
       </c>
       <c r="D469" t="s">
         <v>17</v>
       </c>
       <c r="E469">
         <v>17</v>
       </c>
       <c r="F469">
-        <v>10346773000</v>
+        <v>10284570000</v>
       </c>
       <c r="O469" t="s">
-        <v>18</v>
+        <v>126</v>
       </c>
       <c r="P469" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
     </row>
     <row r="470" spans="1:16">
       <c r="A470">
         <v>2026</v>
       </c>
       <c r="B470" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="C470">
-        <v>60351</v>
+        <v>60344</v>
       </c>
       <c r="D470" t="s">
         <v>17</v>
       </c>
       <c r="E470">
         <v>17</v>
       </c>
       <c r="F470">
-        <v>10282724000</v>
+        <v>10280748000</v>
       </c>
       <c r="O470" t="s">
-        <v>18</v>
+        <v>126</v>
       </c>
       <c r="P470" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
     </row>
     <row r="471" spans="1:16">
       <c r="A471">
         <v>2026</v>
       </c>
       <c r="B471" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="C471">
-        <v>60351</v>
+        <v>60344</v>
       </c>
       <c r="D471" t="s">
         <v>17</v>
       </c>
       <c r="E471">
         <v>17</v>
       </c>
       <c r="F471">
-        <v>10319158000</v>
+        <v>10284589000</v>
       </c>
       <c r="O471" t="s">
-        <v>27</v>
+        <v>126</v>
       </c>
       <c r="P471" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
     </row>
     <row r="472" spans="1:16">
       <c r="A472">
         <v>2026</v>
       </c>
       <c r="B472" t="s">
-        <v>136</v>
+        <v>131</v>
       </c>
       <c r="C472">
-        <v>60352</v>
+        <v>60344</v>
       </c>
       <c r="D472" t="s">
         <v>17</v>
       </c>
       <c r="E472">
         <v>17</v>
       </c>
       <c r="F472">
-        <v>10289397000</v>
+        <v>10305354000</v>
       </c>
       <c r="O472" t="s">
-        <v>75</v>
+        <v>126</v>
       </c>
       <c r="P472" t="s">
-        <v>137</v>
+        <v>132</v>
       </c>
     </row>
     <row r="473" spans="1:16">
       <c r="A473">
         <v>2026</v>
       </c>
       <c r="B473" t="s">
-        <v>136</v>
+        <v>131</v>
       </c>
       <c r="C473">
-        <v>60352</v>
+        <v>60344</v>
       </c>
       <c r="D473" t="s">
         <v>17</v>
       </c>
       <c r="E473">
         <v>17</v>
       </c>
       <c r="F473">
-        <v>10289405000</v>
+        <v>10284576000</v>
       </c>
       <c r="O473" t="s">
-        <v>75</v>
+        <v>126</v>
       </c>
       <c r="P473" t="s">
-        <v>137</v>
+        <v>132</v>
       </c>
     </row>
     <row r="474" spans="1:16">
       <c r="A474">
         <v>2026</v>
       </c>
       <c r="B474" t="s">
-        <v>136</v>
+        <v>131</v>
       </c>
       <c r="C474">
-        <v>60352</v>
+        <v>60344</v>
       </c>
       <c r="D474" t="s">
         <v>17</v>
       </c>
       <c r="E474">
         <v>17</v>
       </c>
       <c r="F474">
-        <v>10289393000</v>
+        <v>10284582000</v>
       </c>
       <c r="O474" t="s">
-        <v>75</v>
+        <v>126</v>
       </c>
       <c r="P474" t="s">
-        <v>137</v>
+        <v>132</v>
       </c>
     </row>
     <row r="475" spans="1:16">
       <c r="A475">
         <v>2026</v>
       </c>
       <c r="B475" t="s">
-        <v>136</v>
+        <v>131</v>
       </c>
       <c r="C475">
-        <v>60352</v>
+        <v>60344</v>
       </c>
       <c r="D475" t="s">
         <v>17</v>
       </c>
       <c r="E475">
         <v>17</v>
       </c>
       <c r="F475">
-        <v>10377252000</v>
+        <v>10280729000</v>
       </c>
       <c r="O475" t="s">
-        <v>33</v>
+        <v>126</v>
       </c>
       <c r="P475" t="s">
-        <v>138</v>
+        <v>132</v>
       </c>
     </row>
     <row r="476" spans="1:16">
       <c r="A476">
         <v>2026</v>
       </c>
       <c r="B476" t="s">
-        <v>136</v>
+        <v>131</v>
       </c>
       <c r="C476">
-        <v>60352</v>
+        <v>60344</v>
       </c>
       <c r="D476" t="s">
         <v>17</v>
       </c>
       <c r="E476">
         <v>17</v>
       </c>
       <c r="F476">
-        <v>10289402000</v>
+        <v>10280714000</v>
       </c>
       <c r="O476" t="s">
-        <v>75</v>
+        <v>126</v>
       </c>
       <c r="P476" t="s">
-        <v>137</v>
+        <v>132</v>
       </c>
     </row>
     <row r="477" spans="1:16">
       <c r="A477">
         <v>2026</v>
       </c>
       <c r="B477" t="s">
-        <v>136</v>
+        <v>131</v>
       </c>
       <c r="C477">
-        <v>60352</v>
+        <v>60344</v>
       </c>
       <c r="D477" t="s">
         <v>17</v>
       </c>
       <c r="E477">
         <v>17</v>
       </c>
       <c r="F477">
-        <v>10366370000</v>
+        <v>10284584000</v>
       </c>
       <c r="O477" t="s">
-        <v>23</v>
+        <v>126</v>
       </c>
       <c r="P477" t="s">
-        <v>139</v>
+        <v>132</v>
       </c>
     </row>
     <row r="478" spans="1:16">
       <c r="A478">
         <v>2026</v>
       </c>
       <c r="B478" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="C478">
-        <v>60352</v>
+        <v>60345</v>
       </c>
       <c r="D478" t="s">
         <v>17</v>
       </c>
       <c r="E478">
         <v>17</v>
       </c>
       <c r="F478">
-        <v>10289403000</v>
+        <v>10319069000</v>
       </c>
       <c r="O478" t="s">
-        <v>75</v>
+        <v>30</v>
       </c>
       <c r="P478" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
     </row>
     <row r="479" spans="1:16">
       <c r="A479">
         <v>2026</v>
       </c>
       <c r="B479" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="C479">
-        <v>60352</v>
+        <v>60345</v>
       </c>
       <c r="D479" t="s">
         <v>17</v>
       </c>
       <c r="E479">
         <v>17</v>
       </c>
       <c r="F479">
-        <v>10289398000</v>
+        <v>10317793000</v>
       </c>
       <c r="O479" t="s">
-        <v>75</v>
+        <v>30</v>
       </c>
       <c r="P479" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
     </row>
     <row r="480" spans="1:16">
       <c r="A480">
         <v>2026</v>
       </c>
       <c r="B480" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="C480">
-        <v>60352</v>
+        <v>60345</v>
       </c>
       <c r="D480" t="s">
         <v>17</v>
       </c>
       <c r="E480">
         <v>17</v>
       </c>
       <c r="F480">
-        <v>10374505000</v>
+        <v>10296281000</v>
       </c>
       <c r="O480" t="s">
-        <v>75</v>
+        <v>30</v>
       </c>
       <c r="P480" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
     </row>
     <row r="481" spans="1:16">
       <c r="A481">
         <v>2026</v>
       </c>
       <c r="B481" t="s">
+        <v>133</v>
+      </c>
+      <c r="C481">
+        <v>60345</v>
+      </c>
+      <c r="D481" t="s">
+        <v>17</v>
+      </c>
+      <c r="E481">
+        <v>17</v>
+      </c>
+      <c r="F481">
+        <v>10322106000</v>
+      </c>
+      <c r="O481" t="s">
+        <v>135</v>
+      </c>
+      <c r="P481" t="s">
         <v>136</v>
-      </c>
-[...16 lines deleted...]
-        <v>138</v>
       </c>
     </row>
     <row r="482" spans="1:16">
       <c r="A482">
         <v>2026</v>
       </c>
       <c r="B482" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="C482">
-        <v>60352</v>
+        <v>60345</v>
       </c>
       <c r="D482" t="s">
         <v>17</v>
       </c>
       <c r="E482">
         <v>17</v>
       </c>
       <c r="F482">
-        <v>10377285000</v>
+        <v>10340847000</v>
       </c>
       <c r="O482" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="P482" t="s">
-        <v>138</v>
+        <v>134</v>
       </c>
     </row>
     <row r="483" spans="1:16">
       <c r="A483">
         <v>2026</v>
       </c>
       <c r="B483" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="C483">
-        <v>60352</v>
+        <v>60345</v>
       </c>
       <c r="D483" t="s">
         <v>17</v>
       </c>
       <c r="E483">
         <v>17</v>
       </c>
       <c r="F483">
-        <v>10289392000</v>
+        <v>10280466000</v>
       </c>
       <c r="O483" t="s">
-        <v>75</v>
+        <v>30</v>
       </c>
       <c r="P483" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
     </row>
     <row r="484" spans="1:16">
       <c r="A484">
         <v>2026</v>
       </c>
       <c r="B484" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="C484">
-        <v>60352</v>
+        <v>60345</v>
       </c>
       <c r="D484" t="s">
         <v>17</v>
       </c>
       <c r="E484">
         <v>17</v>
       </c>
       <c r="F484">
-        <v>10313014000</v>
+        <v>10306768000</v>
       </c>
       <c r="O484" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="P484" t="s">
-        <v>139</v>
+        <v>134</v>
       </c>
     </row>
     <row r="485" spans="1:16">
       <c r="A485">
         <v>2026</v>
       </c>
       <c r="B485" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="C485">
-        <v>60352</v>
+        <v>60345</v>
       </c>
       <c r="D485" t="s">
         <v>17</v>
       </c>
       <c r="E485">
         <v>17</v>
       </c>
       <c r="F485">
-        <v>10316586000</v>
+        <v>10311088000</v>
       </c>
       <c r="O485" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="P485" t="s">
-        <v>139</v>
+        <v>134</v>
       </c>
     </row>
     <row r="486" spans="1:16">
       <c r="A486">
         <v>2026</v>
       </c>
       <c r="B486" t="s">
+        <v>133</v>
+      </c>
+      <c r="C486">
+        <v>60345</v>
+      </c>
+      <c r="D486" t="s">
+        <v>17</v>
+      </c>
+      <c r="E486">
+        <v>17</v>
+      </c>
+      <c r="F486">
+        <v>10322108000</v>
+      </c>
+      <c r="O486" t="s">
+        <v>135</v>
+      </c>
+      <c r="P486" t="s">
         <v>136</v>
-      </c>
-[...16 lines deleted...]
-        <v>137</v>
       </c>
     </row>
     <row r="487" spans="1:16">
       <c r="A487">
         <v>2026</v>
       </c>
       <c r="B487" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="C487">
-        <v>60352</v>
+        <v>60345</v>
       </c>
       <c r="D487" t="s">
         <v>17</v>
       </c>
       <c r="E487">
         <v>17</v>
       </c>
       <c r="F487">
-        <v>10289400000</v>
+        <v>10369121000</v>
       </c>
       <c r="O487" t="s">
-        <v>75</v>
+        <v>30</v>
       </c>
       <c r="P487" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
     </row>
     <row r="488" spans="1:16">
       <c r="A488">
         <v>2026</v>
       </c>
       <c r="B488" t="s">
-        <v>140</v>
+        <v>133</v>
       </c>
       <c r="C488">
-        <v>60376</v>
+        <v>60345</v>
       </c>
       <c r="D488" t="s">
         <v>17</v>
       </c>
       <c r="E488">
         <v>17</v>
       </c>
       <c r="F488">
-        <v>10343496000</v>
+        <v>10333140000</v>
       </c>
       <c r="O488" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="P488" t="s">
-        <v>141</v>
+        <v>134</v>
       </c>
     </row>
     <row r="489" spans="1:16">
       <c r="A489">
         <v>2026</v>
       </c>
       <c r="B489" t="s">
-        <v>140</v>
+        <v>133</v>
       </c>
       <c r="C489">
-        <v>60376</v>
+        <v>60345</v>
       </c>
       <c r="D489" t="s">
         <v>17</v>
       </c>
       <c r="E489">
         <v>17</v>
       </c>
       <c r="F489">
-        <v>10343502000</v>
+        <v>10322105000</v>
       </c>
       <c r="O489" t="s">
-        <v>27</v>
+        <v>135</v>
       </c>
       <c r="P489" t="s">
-        <v>141</v>
+        <v>136</v>
       </c>
     </row>
     <row r="490" spans="1:16">
       <c r="A490">
         <v>2026</v>
       </c>
       <c r="B490" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="C490">
-        <v>60376</v>
+        <v>60350</v>
       </c>
       <c r="D490" t="s">
         <v>17</v>
       </c>
       <c r="E490">
         <v>17</v>
       </c>
       <c r="F490">
-        <v>10282804000</v>
+        <v>10367073000</v>
       </c>
       <c r="O490" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="P490" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
     </row>
     <row r="491" spans="1:16">
       <c r="A491">
         <v>2026</v>
       </c>
       <c r="B491" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="C491">
-        <v>60376</v>
+        <v>60350</v>
       </c>
       <c r="D491" t="s">
         <v>17</v>
       </c>
       <c r="E491">
         <v>17</v>
       </c>
       <c r="F491">
-        <v>10380882000</v>
+        <v>10382262000</v>
       </c>
       <c r="O491" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="P491" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
     </row>
     <row r="492" spans="1:16">
       <c r="A492">
         <v>2026</v>
       </c>
       <c r="B492" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="C492">
-        <v>60376</v>
+        <v>60350</v>
       </c>
       <c r="D492" t="s">
         <v>17</v>
       </c>
       <c r="E492">
         <v>17</v>
       </c>
       <c r="F492">
-        <v>10282800000</v>
+        <v>10392335000</v>
       </c>
       <c r="O492" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="P492" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
     </row>
     <row r="493" spans="1:16">
       <c r="A493">
         <v>2026</v>
       </c>
       <c r="B493" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="C493">
-        <v>60376</v>
+        <v>60350</v>
       </c>
       <c r="D493" t="s">
         <v>17</v>
       </c>
       <c r="E493">
         <v>17</v>
       </c>
       <c r="F493">
-        <v>10343536000</v>
+        <v>10411517000</v>
       </c>
       <c r="O493" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="P493" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
     </row>
     <row r="494" spans="1:16">
       <c r="A494">
         <v>2026</v>
       </c>
       <c r="B494" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="C494">
-        <v>60376</v>
+        <v>60350</v>
       </c>
       <c r="D494" t="s">
         <v>17</v>
       </c>
       <c r="E494">
         <v>17</v>
       </c>
       <c r="F494">
-        <v>10343529000</v>
+        <v>10294220000</v>
       </c>
       <c r="O494" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="P494" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
     </row>
     <row r="495" spans="1:16">
       <c r="A495">
         <v>2026</v>
       </c>
       <c r="B495" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="C495">
-        <v>60376</v>
+        <v>60350</v>
       </c>
       <c r="D495" t="s">
         <v>17</v>
       </c>
       <c r="E495">
         <v>17</v>
       </c>
       <c r="F495">
-        <v>10343495000</v>
+        <v>10332556000</v>
       </c>
       <c r="O495" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="P495" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
     </row>
     <row r="496" spans="1:16">
       <c r="A496">
         <v>2026</v>
       </c>
       <c r="B496" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="C496">
-        <v>60376</v>
+        <v>60350</v>
       </c>
       <c r="D496" t="s">
         <v>17</v>
       </c>
       <c r="E496">
         <v>17</v>
       </c>
       <c r="F496">
-        <v>10343507000</v>
+        <v>10330844000</v>
       </c>
       <c r="O496" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="P496" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
     </row>
     <row r="497" spans="1:16">
       <c r="A497">
         <v>2026</v>
       </c>
       <c r="B497" t="s">
-        <v>142</v>
+        <v>137</v>
       </c>
       <c r="C497">
-        <v>60377</v>
+        <v>60350</v>
       </c>
       <c r="D497" t="s">
         <v>17</v>
       </c>
       <c r="E497">
         <v>17</v>
       </c>
       <c r="F497">
-        <v>10337323000</v>
+        <v>10329840000</v>
       </c>
       <c r="O497" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P497" t="s">
-        <v>143</v>
+        <v>138</v>
       </c>
     </row>
     <row r="498" spans="1:16">
       <c r="A498">
         <v>2026</v>
       </c>
       <c r="B498" t="s">
-        <v>142</v>
+        <v>137</v>
       </c>
       <c r="C498">
-        <v>60377</v>
+        <v>60350</v>
       </c>
       <c r="D498" t="s">
         <v>17</v>
       </c>
       <c r="E498">
         <v>17</v>
       </c>
       <c r="F498">
-        <v>10343489000</v>
+        <v>10291546000</v>
       </c>
       <c r="O498" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P498" t="s">
-        <v>143</v>
+        <v>138</v>
       </c>
     </row>
     <row r="499" spans="1:16">
       <c r="A499">
         <v>2026</v>
       </c>
       <c r="B499" t="s">
-        <v>144</v>
+        <v>137</v>
       </c>
       <c r="C499">
-        <v>60378</v>
+        <v>60350</v>
       </c>
       <c r="D499" t="s">
         <v>17</v>
       </c>
       <c r="E499">
         <v>17</v>
       </c>
       <c r="F499">
-        <v>10275588000</v>
+        <v>10313705000</v>
       </c>
       <c r="O499" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P499" t="s">
-        <v>145</v>
+        <v>139</v>
       </c>
     </row>
     <row r="500" spans="1:16">
       <c r="A500">
         <v>2026</v>
       </c>
       <c r="B500" t="s">
-        <v>144</v>
+        <v>137</v>
       </c>
       <c r="C500">
-        <v>60378</v>
+        <v>60350</v>
       </c>
       <c r="D500" t="s">
         <v>17</v>
       </c>
       <c r="E500">
         <v>17</v>
       </c>
       <c r="F500">
-        <v>10275584000</v>
+        <v>10292283000</v>
       </c>
       <c r="O500" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P500" t="s">
-        <v>145</v>
+        <v>138</v>
       </c>
     </row>
     <row r="501" spans="1:16">
       <c r="A501">
         <v>2026</v>
       </c>
       <c r="B501" t="s">
-        <v>144</v>
+        <v>137</v>
       </c>
       <c r="C501">
-        <v>60378</v>
+        <v>60350</v>
       </c>
       <c r="D501" t="s">
         <v>17</v>
       </c>
       <c r="E501">
         <v>17</v>
       </c>
       <c r="F501">
-        <v>10387724000</v>
+        <v>10290548000</v>
       </c>
       <c r="O501" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P501" t="s">
-        <v>145</v>
+        <v>139</v>
       </c>
     </row>
     <row r="502" spans="1:16">
       <c r="A502">
         <v>2026</v>
       </c>
       <c r="B502" t="s">
-        <v>144</v>
+        <v>137</v>
       </c>
       <c r="C502">
-        <v>60378</v>
+        <v>60350</v>
       </c>
       <c r="D502" t="s">
         <v>17</v>
       </c>
       <c r="E502">
         <v>17</v>
       </c>
       <c r="F502">
-        <v>10364962000</v>
+        <v>10326317000</v>
       </c>
       <c r="O502" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P502" t="s">
-        <v>145</v>
+        <v>139</v>
       </c>
     </row>
     <row r="503" spans="1:16">
       <c r="A503">
         <v>2026</v>
       </c>
       <c r="B503" t="s">
-        <v>144</v>
+        <v>137</v>
       </c>
       <c r="C503">
-        <v>60378</v>
+        <v>60350</v>
       </c>
       <c r="D503" t="s">
         <v>17</v>
       </c>
       <c r="E503">
         <v>17</v>
       </c>
       <c r="F503">
-        <v>10364961000</v>
+        <v>10364971000</v>
       </c>
       <c r="O503" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P503" t="s">
-        <v>145</v>
+        <v>138</v>
       </c>
     </row>
     <row r="504" spans="1:16">
       <c r="A504">
         <v>2026</v>
       </c>
       <c r="B504" t="s">
-        <v>144</v>
+        <v>137</v>
       </c>
       <c r="C504">
-        <v>60378</v>
+        <v>60350</v>
       </c>
       <c r="D504" t="s">
         <v>17</v>
       </c>
       <c r="E504">
         <v>17</v>
       </c>
       <c r="F504">
-        <v>10275581000</v>
+        <v>10356822000</v>
       </c>
       <c r="O504" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P504" t="s">
-        <v>145</v>
+        <v>138</v>
       </c>
     </row>
     <row r="505" spans="1:16">
       <c r="A505">
         <v>2026</v>
       </c>
       <c r="B505" t="s">
-        <v>146</v>
+        <v>137</v>
       </c>
       <c r="C505">
-        <v>60379</v>
+        <v>60350</v>
       </c>
       <c r="D505" t="s">
         <v>17</v>
       </c>
       <c r="E505">
         <v>17</v>
       </c>
       <c r="F505">
-        <v>10337388000</v>
+        <v>10292743000</v>
       </c>
       <c r="O505" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="P505" t="s">
-        <v>147</v>
+        <v>139</v>
       </c>
     </row>
     <row r="506" spans="1:16">
       <c r="A506">
         <v>2026</v>
       </c>
       <c r="B506" t="s">
-        <v>146</v>
+        <v>137</v>
       </c>
       <c r="C506">
-        <v>60379</v>
+        <v>60350</v>
       </c>
       <c r="D506" t="s">
         <v>17</v>
       </c>
       <c r="E506">
         <v>17</v>
       </c>
       <c r="F506">
-        <v>10377319000</v>
+        <v>10297966000</v>
       </c>
       <c r="O506" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="P506" t="s">
-        <v>147</v>
+        <v>138</v>
       </c>
     </row>
     <row r="507" spans="1:16">
       <c r="A507">
         <v>2026</v>
       </c>
       <c r="B507" t="s">
-        <v>146</v>
+        <v>137</v>
       </c>
       <c r="C507">
-        <v>60379</v>
+        <v>60350</v>
       </c>
       <c r="D507" t="s">
         <v>17</v>
       </c>
       <c r="E507">
         <v>17</v>
       </c>
       <c r="F507">
-        <v>10330019000</v>
+        <v>10292005000</v>
       </c>
       <c r="O507" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="P507" t="s">
-        <v>147</v>
+        <v>139</v>
       </c>
     </row>
     <row r="508" spans="1:16">
       <c r="A508">
         <v>2026</v>
       </c>
       <c r="B508" t="s">
-        <v>146</v>
+        <v>137</v>
       </c>
       <c r="C508">
-        <v>60379</v>
+        <v>60350</v>
       </c>
       <c r="D508" t="s">
         <v>17</v>
       </c>
       <c r="E508">
         <v>17</v>
       </c>
       <c r="F508">
-        <v>10365141000</v>
+        <v>10375991000</v>
       </c>
       <c r="O508" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="P508" t="s">
-        <v>147</v>
+        <v>138</v>
       </c>
     </row>
     <row r="509" spans="1:16">
       <c r="A509">
         <v>2026</v>
       </c>
       <c r="B509" t="s">
-        <v>146</v>
+        <v>137</v>
       </c>
       <c r="C509">
-        <v>60379</v>
+        <v>60350</v>
       </c>
       <c r="D509" t="s">
         <v>17</v>
       </c>
       <c r="E509">
         <v>17</v>
       </c>
       <c r="F509">
-        <v>10360763000</v>
+        <v>10292688000</v>
       </c>
       <c r="O509" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="P509" t="s">
-        <v>147</v>
+        <v>139</v>
       </c>
     </row>
     <row r="510" spans="1:16">
       <c r="A510">
         <v>2026</v>
       </c>
       <c r="B510" t="s">
-        <v>148</v>
+        <v>137</v>
       </c>
       <c r="C510">
-        <v>97789</v>
+        <v>60350</v>
       </c>
       <c r="D510" t="s">
         <v>17</v>
       </c>
       <c r="E510">
         <v>17</v>
       </c>
       <c r="F510">
-        <v>10292063000</v>
+        <v>10403424000</v>
       </c>
       <c r="O510" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="P510" t="s">
-        <v>149</v>
+        <v>139</v>
       </c>
     </row>
     <row r="511" spans="1:16">
       <c r="A511">
         <v>2026</v>
       </c>
       <c r="B511" t="s">
-        <v>148</v>
+        <v>137</v>
       </c>
       <c r="C511">
-        <v>97789</v>
+        <v>60350</v>
       </c>
       <c r="D511" t="s">
         <v>17</v>
       </c>
       <c r="E511">
         <v>17</v>
       </c>
       <c r="F511">
-        <v>10292080000</v>
+        <v>10378545000</v>
       </c>
       <c r="O511" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="P511" t="s">
-        <v>149</v>
+        <v>139</v>
       </c>
     </row>
     <row r="512" spans="1:16">
       <c r="A512">
         <v>2026</v>
       </c>
       <c r="B512" t="s">
-        <v>148</v>
+        <v>137</v>
       </c>
       <c r="C512">
-        <v>97789</v>
+        <v>60350</v>
       </c>
       <c r="D512" t="s">
         <v>17</v>
       </c>
       <c r="E512">
         <v>17</v>
       </c>
       <c r="F512">
-        <v>10363327000</v>
+        <v>10314407000</v>
       </c>
       <c r="O512" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="P512" t="s">
-        <v>149</v>
+        <v>138</v>
       </c>
     </row>
     <row r="513" spans="1:16">
       <c r="A513">
         <v>2026</v>
       </c>
       <c r="B513" t="s">
-        <v>148</v>
+        <v>137</v>
       </c>
       <c r="C513">
-        <v>97789</v>
+        <v>60350</v>
       </c>
       <c r="D513" t="s">
         <v>17</v>
       </c>
       <c r="E513">
         <v>17</v>
       </c>
       <c r="F513">
-        <v>10365508000</v>
+        <v>10303944000</v>
       </c>
       <c r="O513" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="P513" t="s">
-        <v>149</v>
+        <v>138</v>
       </c>
     </row>
     <row r="514" spans="1:16">
       <c r="A514">
         <v>2026</v>
       </c>
       <c r="B514" t="s">
-        <v>148</v>
+        <v>137</v>
       </c>
       <c r="C514">
-        <v>97789</v>
+        <v>60350</v>
       </c>
       <c r="D514" t="s">
         <v>17</v>
       </c>
       <c r="E514">
         <v>17</v>
       </c>
       <c r="F514">
-        <v>10358308000</v>
+        <v>10316700000</v>
       </c>
       <c r="O514" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="P514" t="s">
-        <v>149</v>
+        <v>138</v>
       </c>
     </row>
     <row r="515" spans="1:16">
       <c r="A515">
         <v>2026</v>
       </c>
       <c r="B515" t="s">
-        <v>148</v>
+        <v>137</v>
       </c>
       <c r="C515">
-        <v>97789</v>
+        <v>60350</v>
       </c>
       <c r="D515" t="s">
         <v>17</v>
       </c>
       <c r="E515">
         <v>17</v>
       </c>
       <c r="F515">
-        <v>10284241000</v>
+        <v>10330830000</v>
       </c>
       <c r="O515" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="P515" t="s">
-        <v>149</v>
+        <v>138</v>
       </c>
     </row>
     <row r="516" spans="1:16">
       <c r="A516">
         <v>2026</v>
       </c>
       <c r="B516" t="s">
-        <v>148</v>
+        <v>137</v>
       </c>
       <c r="C516">
-        <v>97789</v>
+        <v>60350</v>
       </c>
       <c r="D516" t="s">
         <v>17</v>
       </c>
       <c r="E516">
         <v>17</v>
       </c>
       <c r="F516">
-        <v>10291816000</v>
+        <v>10337448000</v>
       </c>
       <c r="O516" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="P516" t="s">
-        <v>149</v>
+        <v>139</v>
       </c>
     </row>
     <row r="517" spans="1:16">
       <c r="A517">
         <v>2026</v>
       </c>
       <c r="B517" t="s">
-        <v>148</v>
+        <v>137</v>
       </c>
       <c r="C517">
-        <v>97789</v>
+        <v>60350</v>
       </c>
       <c r="D517" t="s">
         <v>17</v>
       </c>
       <c r="E517">
         <v>17</v>
       </c>
       <c r="F517">
-        <v>10349827000</v>
+        <v>10303028000</v>
       </c>
       <c r="O517" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="P517" t="s">
-        <v>149</v>
+        <v>138</v>
       </c>
     </row>
     <row r="518" spans="1:16">
       <c r="A518">
         <v>2026</v>
       </c>
       <c r="B518" t="s">
-        <v>148</v>
+        <v>137</v>
       </c>
       <c r="C518">
-        <v>97789</v>
+        <v>60350</v>
       </c>
       <c r="D518" t="s">
         <v>17</v>
       </c>
       <c r="E518">
         <v>17</v>
       </c>
       <c r="F518">
-        <v>10284230000</v>
+        <v>10304737000</v>
       </c>
       <c r="O518" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="P518" t="s">
-        <v>149</v>
+        <v>139</v>
       </c>
     </row>
     <row r="519" spans="1:16">
       <c r="A519">
         <v>2026</v>
       </c>
       <c r="B519" t="s">
-        <v>148</v>
+        <v>137</v>
       </c>
       <c r="C519">
-        <v>97789</v>
+        <v>60350</v>
       </c>
       <c r="D519" t="s">
         <v>17</v>
       </c>
       <c r="E519">
         <v>17</v>
       </c>
       <c r="F519">
-        <v>10337515000</v>
+        <v>10329720000</v>
       </c>
       <c r="O519" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="P519" t="s">
-        <v>149</v>
+        <v>138</v>
       </c>
     </row>
     <row r="520" spans="1:16">
       <c r="A520">
         <v>2026</v>
       </c>
       <c r="B520" t="s">
-        <v>148</v>
+        <v>137</v>
       </c>
       <c r="C520">
-        <v>97789</v>
+        <v>60350</v>
       </c>
       <c r="D520" t="s">
         <v>17</v>
       </c>
       <c r="E520">
         <v>17</v>
       </c>
       <c r="F520">
-        <v>10368743000</v>
+        <v>10280766000</v>
       </c>
       <c r="O520" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="P520" t="s">
-        <v>149</v>
+        <v>139</v>
       </c>
     </row>
     <row r="521" spans="1:16">
       <c r="A521">
         <v>2026</v>
       </c>
       <c r="B521" t="s">
-        <v>148</v>
+        <v>137</v>
       </c>
       <c r="C521">
-        <v>97789</v>
+        <v>60350</v>
       </c>
       <c r="D521" t="s">
         <v>17</v>
       </c>
       <c r="E521">
         <v>17</v>
       </c>
       <c r="F521">
-        <v>10368754000</v>
+        <v>10367945000</v>
       </c>
       <c r="O521" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="P521" t="s">
-        <v>149</v>
+        <v>138</v>
       </c>
     </row>
     <row r="522" spans="1:16">
       <c r="A522">
         <v>2026</v>
       </c>
       <c r="B522" t="s">
-        <v>148</v>
+        <v>137</v>
       </c>
       <c r="C522">
-        <v>97789</v>
+        <v>60350</v>
       </c>
       <c r="D522" t="s">
         <v>17</v>
       </c>
       <c r="E522">
         <v>17</v>
       </c>
       <c r="F522">
-        <v>10337717000</v>
+        <v>10409060000</v>
       </c>
       <c r="O522" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="P522" t="s">
-        <v>149</v>
+        <v>139</v>
       </c>
     </row>
     <row r="523" spans="1:16">
       <c r="A523">
         <v>2026</v>
       </c>
       <c r="B523" t="s">
-        <v>148</v>
+        <v>137</v>
       </c>
       <c r="C523">
-        <v>97789</v>
+        <v>60350</v>
       </c>
       <c r="D523" t="s">
         <v>17</v>
       </c>
       <c r="E523">
         <v>17</v>
       </c>
       <c r="F523">
-        <v>10337719000</v>
+        <v>10316573000</v>
       </c>
       <c r="O523" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="P523" t="s">
-        <v>149</v>
+        <v>138</v>
       </c>
     </row>
     <row r="524" spans="1:16">
       <c r="A524">
         <v>2026</v>
       </c>
       <c r="B524" t="s">
-        <v>148</v>
+        <v>137</v>
       </c>
       <c r="C524">
-        <v>97789</v>
+        <v>60350</v>
       </c>
       <c r="D524" t="s">
         <v>17</v>
       </c>
       <c r="E524">
         <v>17</v>
       </c>
       <c r="F524">
-        <v>10381185000</v>
+        <v>10355750000</v>
       </c>
       <c r="O524" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="P524" t="s">
-        <v>149</v>
+        <v>139</v>
       </c>
     </row>
     <row r="525" spans="1:16">
       <c r="A525">
         <v>2026</v>
       </c>
       <c r="B525" t="s">
-        <v>148</v>
+        <v>137</v>
       </c>
       <c r="C525">
-        <v>97789</v>
+        <v>60350</v>
       </c>
       <c r="D525" t="s">
         <v>17</v>
       </c>
       <c r="E525">
         <v>17</v>
       </c>
       <c r="F525">
-        <v>10381383000</v>
+        <v>10347142000</v>
       </c>
       <c r="O525" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="P525" t="s">
-        <v>149</v>
+        <v>138</v>
       </c>
     </row>
     <row r="526" spans="1:16">
       <c r="A526">
         <v>2026</v>
       </c>
       <c r="B526" t="s">
-        <v>148</v>
+        <v>137</v>
       </c>
       <c r="C526">
-        <v>97789</v>
+        <v>60350</v>
       </c>
       <c r="D526" t="s">
         <v>17</v>
       </c>
       <c r="E526">
         <v>17</v>
       </c>
       <c r="F526">
-        <v>10272981000</v>
+        <v>10316798000</v>
       </c>
       <c r="O526" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="P526" t="s">
-        <v>149</v>
+        <v>138</v>
       </c>
     </row>
     <row r="527" spans="1:16">
       <c r="A527">
         <v>2026</v>
       </c>
       <c r="B527" t="s">
-        <v>148</v>
+        <v>137</v>
       </c>
       <c r="C527">
-        <v>97789</v>
+        <v>60350</v>
       </c>
       <c r="D527" t="s">
         <v>17</v>
       </c>
       <c r="E527">
         <v>17</v>
       </c>
       <c r="F527">
-        <v>10356845000</v>
+        <v>10292987000</v>
       </c>
       <c r="O527" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="P527" t="s">
-        <v>149</v>
+        <v>139</v>
       </c>
     </row>
     <row r="528" spans="1:16">
       <c r="A528">
         <v>2026</v>
       </c>
       <c r="B528" t="s">
-        <v>148</v>
+        <v>137</v>
       </c>
       <c r="C528">
-        <v>97789</v>
+        <v>60350</v>
       </c>
       <c r="D528" t="s">
         <v>17</v>
       </c>
       <c r="E528">
         <v>17</v>
       </c>
       <c r="F528">
-        <v>10292071000</v>
+        <v>10310019000</v>
       </c>
       <c r="O528" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="P528" t="s">
-        <v>149</v>
+        <v>138</v>
       </c>
     </row>
     <row r="529" spans="1:16">
       <c r="A529">
         <v>2026</v>
       </c>
       <c r="B529" t="s">
-        <v>148</v>
+        <v>137</v>
       </c>
       <c r="C529">
-        <v>97789</v>
+        <v>60350</v>
       </c>
       <c r="D529" t="s">
         <v>17</v>
       </c>
       <c r="E529">
         <v>17</v>
       </c>
       <c r="F529">
-        <v>10337381000</v>
+        <v>10292712000</v>
       </c>
       <c r="O529" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="P529" t="s">
-        <v>149</v>
+        <v>139</v>
       </c>
     </row>
     <row r="530" spans="1:16">
       <c r="A530">
         <v>2026</v>
       </c>
       <c r="B530" t="s">
-        <v>148</v>
+        <v>137</v>
       </c>
       <c r="C530">
-        <v>97789</v>
+        <v>60350</v>
       </c>
       <c r="D530" t="s">
         <v>17</v>
       </c>
       <c r="E530">
         <v>17</v>
       </c>
       <c r="F530">
-        <v>10346532000</v>
+        <v>10292737000</v>
       </c>
       <c r="O530" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="P530" t="s">
-        <v>149</v>
+        <v>139</v>
       </c>
     </row>
     <row r="531" spans="1:16">
       <c r="A531">
         <v>2026</v>
       </c>
       <c r="B531" t="s">
-        <v>148</v>
+        <v>137</v>
       </c>
       <c r="C531">
-        <v>97789</v>
+        <v>60350</v>
       </c>
       <c r="D531" t="s">
         <v>17</v>
       </c>
       <c r="E531">
         <v>17</v>
       </c>
       <c r="F531">
-        <v>10342675000</v>
+        <v>10381916000</v>
       </c>
       <c r="O531" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="P531" t="s">
-        <v>149</v>
+        <v>138</v>
       </c>
     </row>
     <row r="532" spans="1:16">
       <c r="A532">
         <v>2026</v>
       </c>
       <c r="B532" t="s">
-        <v>148</v>
+        <v>140</v>
       </c>
       <c r="C532">
-        <v>97789</v>
+        <v>60351</v>
       </c>
       <c r="D532" t="s">
         <v>17</v>
       </c>
       <c r="E532">
         <v>17</v>
       </c>
       <c r="F532">
-        <v>10291848000</v>
+        <v>10311038000</v>
       </c>
       <c r="O532" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="P532" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
     </row>
     <row r="533" spans="1:16">
       <c r="A533">
         <v>2026</v>
       </c>
       <c r="B533" t="s">
-        <v>148</v>
+        <v>140</v>
       </c>
       <c r="C533">
-        <v>97789</v>
+        <v>60351</v>
       </c>
       <c r="D533" t="s">
         <v>17</v>
       </c>
       <c r="E533">
         <v>17</v>
       </c>
       <c r="F533">
-        <v>10337506000</v>
+        <v>10337080000</v>
       </c>
       <c r="O533" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="P533" t="s">
-        <v>149</v>
+        <v>142</v>
       </c>
     </row>
     <row r="534" spans="1:16">
       <c r="A534">
         <v>2026</v>
       </c>
       <c r="B534" t="s">
-        <v>148</v>
+        <v>140</v>
       </c>
       <c r="C534">
-        <v>97789</v>
+        <v>60351</v>
       </c>
       <c r="D534" t="s">
         <v>17</v>
       </c>
       <c r="E534">
         <v>17</v>
       </c>
       <c r="F534">
-        <v>10356915000</v>
+        <v>10282721000</v>
       </c>
       <c r="O534" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="P534" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
     </row>
     <row r="535" spans="1:16">
       <c r="A535">
         <v>2026</v>
       </c>
       <c r="B535" t="s">
-        <v>148</v>
+        <v>140</v>
       </c>
       <c r="C535">
-        <v>97789</v>
+        <v>60351</v>
       </c>
       <c r="D535" t="s">
         <v>17</v>
       </c>
       <c r="E535">
         <v>17</v>
       </c>
       <c r="F535">
-        <v>10337722000</v>
+        <v>10337092000</v>
       </c>
       <c r="O535" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="P535" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
     </row>
     <row r="536" spans="1:16">
       <c r="A536">
         <v>2026</v>
       </c>
       <c r="B536" t="s">
-        <v>148</v>
+        <v>140</v>
       </c>
       <c r="C536">
-        <v>97789</v>
+        <v>60351</v>
       </c>
       <c r="D536" t="s">
         <v>17</v>
       </c>
       <c r="E536">
         <v>17</v>
       </c>
       <c r="F536">
-        <v>10358331000</v>
+        <v>10323977000</v>
       </c>
       <c r="O536" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="P536" t="s">
-        <v>149</v>
+        <v>142</v>
       </c>
     </row>
     <row r="537" spans="1:16">
       <c r="A537">
         <v>2026</v>
       </c>
       <c r="B537" t="s">
-        <v>148</v>
+        <v>140</v>
       </c>
       <c r="C537">
-        <v>97789</v>
+        <v>60351</v>
       </c>
       <c r="D537" t="s">
         <v>17</v>
       </c>
       <c r="E537">
         <v>17</v>
       </c>
       <c r="F537">
-        <v>10382291000</v>
+        <v>10310739000</v>
       </c>
       <c r="O537" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="P537" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
     </row>
     <row r="538" spans="1:16">
       <c r="A538">
         <v>2026</v>
       </c>
       <c r="B538" t="s">
-        <v>148</v>
+        <v>140</v>
       </c>
       <c r="C538">
-        <v>97789</v>
+        <v>60351</v>
       </c>
       <c r="D538" t="s">
         <v>17</v>
       </c>
       <c r="E538">
         <v>17</v>
       </c>
       <c r="F538">
-        <v>10363302000</v>
+        <v>10415627000</v>
       </c>
       <c r="O538" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="P538" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
     </row>
     <row r="539" spans="1:16">
       <c r="A539">
         <v>2026</v>
       </c>
       <c r="B539" t="s">
-        <v>148</v>
+        <v>140</v>
       </c>
       <c r="C539">
-        <v>97789</v>
+        <v>60351</v>
       </c>
       <c r="D539" t="s">
         <v>17</v>
       </c>
       <c r="E539">
         <v>17</v>
       </c>
       <c r="F539">
-        <v>10309624000</v>
+        <v>10282723000</v>
       </c>
       <c r="O539" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="P539" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
     </row>
     <row r="540" spans="1:16">
       <c r="A540">
         <v>2026</v>
       </c>
       <c r="B540" t="s">
-        <v>148</v>
+        <v>140</v>
       </c>
       <c r="C540">
-        <v>97789</v>
+        <v>60351</v>
       </c>
       <c r="D540" t="s">
         <v>17</v>
       </c>
       <c r="E540">
         <v>17</v>
       </c>
       <c r="F540">
-        <v>10301389000</v>
+        <v>10347181000</v>
       </c>
       <c r="O540" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="P540" t="s">
-        <v>149</v>
+        <v>142</v>
       </c>
     </row>
     <row r="541" spans="1:16">
       <c r="A541">
         <v>2026</v>
       </c>
       <c r="B541" t="s">
-        <v>148</v>
+        <v>140</v>
       </c>
       <c r="C541">
-        <v>97789</v>
+        <v>60351</v>
       </c>
       <c r="D541" t="s">
         <v>17</v>
       </c>
       <c r="E541">
         <v>17</v>
       </c>
       <c r="F541">
-        <v>10381238000</v>
+        <v>10415616000</v>
       </c>
       <c r="O541" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="P541" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
     </row>
     <row r="542" spans="1:16">
       <c r="A542">
         <v>2026</v>
       </c>
       <c r="B542" t="s">
-        <v>148</v>
+        <v>140</v>
       </c>
       <c r="C542">
-        <v>97789</v>
+        <v>60351</v>
       </c>
       <c r="D542" t="s">
         <v>17</v>
       </c>
       <c r="E542">
         <v>17</v>
       </c>
       <c r="F542">
-        <v>10296535000</v>
+        <v>10410969000</v>
       </c>
       <c r="O542" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="P542" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
     </row>
     <row r="543" spans="1:16">
       <c r="A543">
         <v>2026</v>
       </c>
       <c r="B543" t="s">
-        <v>148</v>
+        <v>140</v>
       </c>
       <c r="C543">
-        <v>97789</v>
+        <v>60351</v>
       </c>
       <c r="D543" t="s">
         <v>17</v>
       </c>
       <c r="E543">
         <v>17</v>
       </c>
       <c r="F543">
-        <v>10303925000</v>
+        <v>10354575000</v>
       </c>
       <c r="O543" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="P543" t="s">
-        <v>149</v>
+        <v>142</v>
       </c>
     </row>
     <row r="544" spans="1:16">
       <c r="A544">
         <v>2026</v>
       </c>
       <c r="B544" t="s">
-        <v>148</v>
+        <v>140</v>
       </c>
       <c r="C544">
-        <v>97789</v>
+        <v>60351</v>
       </c>
       <c r="D544" t="s">
         <v>17</v>
       </c>
       <c r="E544">
         <v>17</v>
       </c>
       <c r="F544">
-        <v>10289046000</v>
+        <v>10347180000</v>
       </c>
       <c r="O544" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="P544" t="s">
-        <v>149</v>
+        <v>142</v>
       </c>
     </row>
     <row r="545" spans="1:16">
       <c r="A545">
         <v>2026</v>
       </c>
       <c r="B545" t="s">
-        <v>148</v>
+        <v>140</v>
       </c>
       <c r="C545">
-        <v>97789</v>
+        <v>60351</v>
       </c>
       <c r="D545" t="s">
         <v>17</v>
       </c>
       <c r="E545">
         <v>17</v>
       </c>
       <c r="F545">
-        <v>10284213000</v>
+        <v>10337114000</v>
       </c>
       <c r="O545" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="P545" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
     </row>
     <row r="546" spans="1:16">
       <c r="A546">
         <v>2026</v>
       </c>
       <c r="B546" t="s">
-        <v>148</v>
+        <v>140</v>
       </c>
       <c r="C546">
-        <v>97789</v>
+        <v>60351</v>
       </c>
       <c r="D546" t="s">
         <v>17</v>
       </c>
       <c r="E546">
         <v>17</v>
       </c>
       <c r="F546">
-        <v>10356883000</v>
+        <v>10415619000</v>
       </c>
       <c r="O546" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="P546" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
     </row>
     <row r="547" spans="1:16">
       <c r="A547">
         <v>2026</v>
       </c>
       <c r="B547" t="s">
-        <v>148</v>
+        <v>140</v>
       </c>
       <c r="C547">
-        <v>97789</v>
+        <v>60351</v>
       </c>
       <c r="D547" t="s">
         <v>17</v>
       </c>
       <c r="E547">
         <v>17</v>
       </c>
       <c r="F547">
-        <v>10304023000</v>
+        <v>10346773000</v>
       </c>
       <c r="O547" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="P547" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
     </row>
     <row r="548" spans="1:16">
       <c r="A548">
         <v>2026</v>
       </c>
       <c r="B548" t="s">
-        <v>148</v>
+        <v>140</v>
       </c>
       <c r="C548">
-        <v>97789</v>
+        <v>60351</v>
       </c>
       <c r="D548" t="s">
         <v>17</v>
       </c>
       <c r="E548">
         <v>17</v>
       </c>
       <c r="F548">
-        <v>10292261000</v>
+        <v>10282724000</v>
       </c>
       <c r="O548" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="P548" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
     </row>
     <row r="549" spans="1:16">
       <c r="A549">
         <v>2026</v>
       </c>
       <c r="B549" t="s">
-        <v>148</v>
+        <v>140</v>
       </c>
       <c r="C549">
-        <v>97789</v>
+        <v>60351</v>
       </c>
       <c r="D549" t="s">
         <v>17</v>
       </c>
       <c r="E549">
         <v>17</v>
       </c>
       <c r="F549">
-        <v>10292440000</v>
+        <v>10411023000</v>
       </c>
       <c r="O549" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="P549" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
     </row>
     <row r="550" spans="1:16">
       <c r="A550">
         <v>2026</v>
       </c>
       <c r="B550" t="s">
-        <v>148</v>
+        <v>140</v>
       </c>
       <c r="C550">
-        <v>97789</v>
+        <v>60351</v>
       </c>
       <c r="D550" t="s">
         <v>17</v>
       </c>
       <c r="E550">
         <v>17</v>
       </c>
       <c r="F550">
-        <v>10346526000</v>
+        <v>10319158000</v>
       </c>
       <c r="O550" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="P550" t="s">
-        <v>149</v>
+        <v>142</v>
       </c>
     </row>
     <row r="551" spans="1:16">
       <c r="A551">
         <v>2026</v>
       </c>
       <c r="B551" t="s">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="C551">
-        <v>97789</v>
+        <v>60352</v>
       </c>
       <c r="D551" t="s">
         <v>17</v>
       </c>
       <c r="E551">
         <v>17</v>
       </c>
       <c r="F551">
-        <v>10346518000</v>
+        <v>10289397000</v>
       </c>
       <c r="O551" t="s">
-        <v>23</v>
+        <v>77</v>
       </c>
       <c r="P551" t="s">
-        <v>149</v>
+        <v>145</v>
       </c>
     </row>
     <row r="552" spans="1:16">
       <c r="A552">
         <v>2026</v>
       </c>
       <c r="B552" t="s">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="C552">
-        <v>97789</v>
+        <v>60352</v>
       </c>
       <c r="D552" t="s">
         <v>17</v>
       </c>
       <c r="E552">
         <v>17</v>
       </c>
       <c r="F552">
-        <v>10382384000</v>
+        <v>10289405000</v>
       </c>
       <c r="O552" t="s">
-        <v>23</v>
+        <v>77</v>
       </c>
       <c r="P552" t="s">
-        <v>149</v>
+        <v>145</v>
       </c>
     </row>
     <row r="553" spans="1:16">
       <c r="A553">
         <v>2026</v>
       </c>
       <c r="B553" t="s">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="C553">
-        <v>97789</v>
+        <v>60352</v>
       </c>
       <c r="D553" t="s">
         <v>17</v>
       </c>
       <c r="E553">
         <v>17</v>
       </c>
       <c r="F553">
-        <v>10381307000</v>
+        <v>10289393000</v>
       </c>
       <c r="O553" t="s">
-        <v>23</v>
+        <v>77</v>
       </c>
       <c r="P553" t="s">
-        <v>149</v>
+        <v>145</v>
       </c>
     </row>
     <row r="554" spans="1:16">
       <c r="A554">
         <v>2026</v>
       </c>
       <c r="B554" t="s">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="C554">
-        <v>97789</v>
+        <v>60352</v>
       </c>
       <c r="D554" t="s">
         <v>17</v>
       </c>
       <c r="E554">
         <v>17</v>
       </c>
       <c r="F554">
-        <v>10381545000</v>
+        <v>10377252000</v>
       </c>
       <c r="O554" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="P554" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
     </row>
     <row r="555" spans="1:16">
       <c r="A555">
         <v>2026</v>
       </c>
       <c r="B555" t="s">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="C555">
-        <v>97789</v>
+        <v>60352</v>
       </c>
       <c r="D555" t="s">
         <v>17</v>
       </c>
       <c r="E555">
         <v>17</v>
       </c>
       <c r="F555">
-        <v>10320387000</v>
+        <v>10289402000</v>
       </c>
       <c r="O555" t="s">
-        <v>23</v>
+        <v>77</v>
       </c>
       <c r="P555" t="s">
-        <v>149</v>
+        <v>145</v>
       </c>
     </row>
     <row r="556" spans="1:16">
       <c r="A556">
         <v>2026</v>
       </c>
       <c r="B556" t="s">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="C556">
-        <v>97789</v>
+        <v>60352</v>
       </c>
       <c r="D556" t="s">
         <v>17</v>
       </c>
       <c r="E556">
         <v>17</v>
       </c>
       <c r="F556">
-        <v>10337798000</v>
+        <v>10366370000</v>
       </c>
       <c r="O556" t="s">
         <v>23</v>
       </c>
       <c r="P556" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
     </row>
     <row r="557" spans="1:16">
       <c r="A557">
         <v>2026</v>
       </c>
       <c r="B557" t="s">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="C557">
-        <v>97789</v>
+        <v>60352</v>
       </c>
       <c r="D557" t="s">
         <v>17</v>
       </c>
       <c r="E557">
         <v>17</v>
       </c>
       <c r="F557">
-        <v>10291459000</v>
+        <v>10289403000</v>
       </c>
       <c r="O557" t="s">
-        <v>23</v>
+        <v>77</v>
       </c>
       <c r="P557" t="s">
-        <v>149</v>
+        <v>145</v>
       </c>
     </row>
     <row r="558" spans="1:16">
       <c r="A558">
         <v>2026</v>
       </c>
       <c r="B558" t="s">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="C558">
-        <v>97789</v>
+        <v>60352</v>
       </c>
       <c r="D558" t="s">
         <v>17</v>
       </c>
       <c r="E558">
         <v>17</v>
       </c>
       <c r="F558">
-        <v>10320399000</v>
+        <v>10289398000</v>
       </c>
       <c r="O558" t="s">
-        <v>23</v>
+        <v>77</v>
       </c>
       <c r="P558" t="s">
-        <v>149</v>
+        <v>145</v>
       </c>
     </row>
     <row r="559" spans="1:16">
       <c r="A559">
         <v>2026</v>
       </c>
       <c r="B559" t="s">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="C559">
-        <v>97789</v>
+        <v>60352</v>
       </c>
       <c r="D559" t="s">
         <v>17</v>
       </c>
       <c r="E559">
         <v>17</v>
       </c>
       <c r="F559">
-        <v>10385493000</v>
+        <v>10374505000</v>
       </c>
       <c r="O559" t="s">
-        <v>23</v>
+        <v>77</v>
       </c>
       <c r="P559" t="s">
-        <v>149</v>
+        <v>145</v>
       </c>
     </row>
     <row r="560" spans="1:16">
       <c r="A560">
         <v>2026</v>
       </c>
       <c r="B560" t="s">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="C560">
-        <v>97789</v>
+        <v>60352</v>
       </c>
       <c r="D560" t="s">
         <v>17</v>
       </c>
       <c r="E560">
         <v>17</v>
       </c>
       <c r="F560">
-        <v>10292421000</v>
+        <v>10377258000</v>
       </c>
       <c r="O560" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="P560" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
     </row>
     <row r="561" spans="1:16">
       <c r="A561">
         <v>2026</v>
       </c>
       <c r="B561" t="s">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="C561">
-        <v>97789</v>
+        <v>60352</v>
       </c>
       <c r="D561" t="s">
         <v>17</v>
       </c>
       <c r="E561">
         <v>17</v>
       </c>
       <c r="F561">
-        <v>10321946000</v>
+        <v>10377285000</v>
       </c>
       <c r="O561" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="P561" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
     </row>
     <row r="562" spans="1:16">
       <c r="A562">
         <v>2026</v>
       </c>
       <c r="B562" t="s">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="C562">
-        <v>97789</v>
+        <v>60352</v>
       </c>
       <c r="D562" t="s">
         <v>17</v>
       </c>
       <c r="E562">
         <v>17</v>
       </c>
       <c r="F562">
-        <v>10372292000</v>
+        <v>10289392000</v>
       </c>
       <c r="O562" t="s">
-        <v>23</v>
+        <v>77</v>
       </c>
       <c r="P562" t="s">
-        <v>149</v>
+        <v>145</v>
       </c>
     </row>
     <row r="563" spans="1:16">
       <c r="A563">
         <v>2026</v>
       </c>
       <c r="B563" t="s">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="C563">
-        <v>97789</v>
+        <v>60352</v>
       </c>
       <c r="D563" t="s">
         <v>17</v>
       </c>
       <c r="E563">
         <v>17</v>
       </c>
       <c r="F563">
-        <v>10337383000</v>
+        <v>10313014000</v>
       </c>
       <c r="O563" t="s">
         <v>23</v>
       </c>
       <c r="P563" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
     </row>
     <row r="564" spans="1:16">
       <c r="A564">
         <v>2026</v>
       </c>
       <c r="B564" t="s">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="C564">
-        <v>97789</v>
+        <v>60352</v>
       </c>
       <c r="D564" t="s">
         <v>17</v>
       </c>
       <c r="E564">
         <v>17</v>
       </c>
       <c r="F564">
-        <v>10368138000</v>
+        <v>10316586000</v>
       </c>
       <c r="O564" t="s">
         <v>23</v>
       </c>
       <c r="P564" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
     </row>
     <row r="565" spans="1:16">
       <c r="A565">
         <v>2026</v>
       </c>
       <c r="B565" t="s">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="C565">
-        <v>97789</v>
+        <v>60352</v>
       </c>
       <c r="D565" t="s">
         <v>17</v>
       </c>
       <c r="E565">
         <v>17</v>
       </c>
       <c r="F565">
-        <v>10368130000</v>
+        <v>10374181000</v>
       </c>
       <c r="O565" t="s">
-        <v>23</v>
+        <v>77</v>
       </c>
       <c r="P565" t="s">
-        <v>149</v>
+        <v>145</v>
       </c>
     </row>
     <row r="566" spans="1:16">
       <c r="A566">
         <v>2026</v>
       </c>
       <c r="B566" t="s">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="C566">
-        <v>97789</v>
+        <v>60352</v>
       </c>
       <c r="D566" t="s">
         <v>17</v>
       </c>
       <c r="E566">
         <v>17</v>
       </c>
       <c r="F566">
-        <v>10365522000</v>
+        <v>10289400000</v>
       </c>
       <c r="O566" t="s">
-        <v>23</v>
+        <v>77</v>
       </c>
       <c r="P566" t="s">
-        <v>149</v>
+        <v>145</v>
       </c>
     </row>
     <row r="567" spans="1:16">
       <c r="A567">
         <v>2026</v>
       </c>
       <c r="B567" t="s">
         <v>148</v>
       </c>
       <c r="C567">
-        <v>97789</v>
+        <v>60376</v>
       </c>
       <c r="D567" t="s">
         <v>17</v>
       </c>
       <c r="E567">
         <v>17</v>
       </c>
       <c r="F567">
-        <v>10363231000</v>
+        <v>10343496000</v>
       </c>
       <c r="O567" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="P567" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="568" spans="1:16">
       <c r="A568">
         <v>2026</v>
       </c>
       <c r="B568" t="s">
         <v>148</v>
       </c>
       <c r="C568">
-        <v>97789</v>
+        <v>60376</v>
       </c>
       <c r="D568" t="s">
         <v>17</v>
       </c>
       <c r="E568">
         <v>17</v>
       </c>
       <c r="F568">
-        <v>10366275000</v>
+        <v>10343502000</v>
       </c>
       <c r="O568" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="P568" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="569" spans="1:16">
       <c r="A569">
         <v>2026</v>
       </c>
       <c r="B569" t="s">
         <v>148</v>
       </c>
       <c r="C569">
-        <v>97789</v>
+        <v>60376</v>
       </c>
       <c r="D569" t="s">
         <v>17</v>
       </c>
       <c r="E569">
         <v>17</v>
       </c>
       <c r="F569">
-        <v>10343997000</v>
+        <v>10282804000</v>
       </c>
       <c r="O569" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="P569" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="570" spans="1:16">
       <c r="A570">
         <v>2026</v>
       </c>
       <c r="B570" t="s">
         <v>148</v>
       </c>
       <c r="C570">
-        <v>97789</v>
+        <v>60376</v>
       </c>
       <c r="D570" t="s">
         <v>17</v>
       </c>
       <c r="E570">
         <v>17</v>
       </c>
       <c r="F570">
-        <v>10304232000</v>
+        <v>10380882000</v>
       </c>
       <c r="O570" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="P570" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="571" spans="1:16">
       <c r="A571">
         <v>2026</v>
       </c>
       <c r="B571" t="s">
         <v>148</v>
       </c>
       <c r="C571">
-        <v>97789</v>
+        <v>60376</v>
       </c>
       <c r="D571" t="s">
         <v>17</v>
       </c>
       <c r="E571">
         <v>17</v>
       </c>
       <c r="F571">
-        <v>10382435000</v>
+        <v>10282800000</v>
       </c>
       <c r="O571" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="P571" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="572" spans="1:16">
       <c r="A572">
         <v>2026</v>
       </c>
       <c r="B572" t="s">
         <v>148</v>
       </c>
       <c r="C572">
-        <v>97789</v>
+        <v>60376</v>
       </c>
       <c r="D572" t="s">
         <v>17</v>
       </c>
       <c r="E572">
         <v>17</v>
       </c>
       <c r="F572">
-        <v>10292050000</v>
+        <v>10343536000</v>
       </c>
       <c r="O572" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="P572" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="573" spans="1:16">
       <c r="A573">
         <v>2026</v>
       </c>
       <c r="B573" t="s">
         <v>148</v>
       </c>
       <c r="C573">
-        <v>97789</v>
+        <v>60376</v>
       </c>
       <c r="D573" t="s">
         <v>17</v>
       </c>
       <c r="E573">
         <v>17</v>
       </c>
       <c r="F573">
-        <v>10337366000</v>
+        <v>10343529000</v>
       </c>
       <c r="O573" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="P573" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="574" spans="1:16">
       <c r="A574">
         <v>2026</v>
       </c>
       <c r="B574" t="s">
         <v>148</v>
       </c>
       <c r="C574">
-        <v>97789</v>
+        <v>60376</v>
       </c>
       <c r="D574" t="s">
         <v>17</v>
       </c>
       <c r="E574">
         <v>17</v>
       </c>
       <c r="F574">
-        <v>10379705000</v>
+        <v>10343495000</v>
       </c>
       <c r="O574" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="P574" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="575" spans="1:16">
       <c r="A575">
         <v>2026</v>
       </c>
       <c r="B575" t="s">
         <v>148</v>
       </c>
       <c r="C575">
-        <v>97789</v>
+        <v>60376</v>
       </c>
       <c r="D575" t="s">
         <v>17</v>
       </c>
       <c r="E575">
         <v>17</v>
       </c>
       <c r="F575">
-        <v>10337245000</v>
+        <v>10343507000</v>
       </c>
       <c r="O575" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="P575" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="576" spans="1:16">
       <c r="A576">
         <v>2026</v>
       </c>
       <c r="B576" t="s">
         <v>150</v>
       </c>
       <c r="C576">
-        <v>97790</v>
+        <v>60377</v>
       </c>
       <c r="D576" t="s">
         <v>17</v>
       </c>
       <c r="E576">
         <v>17</v>
       </c>
       <c r="F576">
-        <v>10319535000</v>
+        <v>10337323000</v>
       </c>
       <c r="O576" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="P576" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="577" spans="1:16">
       <c r="A577">
         <v>2026</v>
       </c>
       <c r="B577" t="s">
         <v>150</v>
       </c>
       <c r="C577">
-        <v>97790</v>
+        <v>60377</v>
       </c>
       <c r="D577" t="s">
         <v>17</v>
       </c>
       <c r="E577">
         <v>17</v>
       </c>
       <c r="F577">
-        <v>10319549000</v>
+        <v>10402973000</v>
       </c>
       <c r="O577" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="P577" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="578" spans="1:16">
       <c r="A578">
         <v>2026</v>
       </c>
       <c r="B578" t="s">
         <v>150</v>
       </c>
       <c r="C578">
-        <v>97790</v>
+        <v>60377</v>
       </c>
       <c r="D578" t="s">
         <v>17</v>
       </c>
       <c r="E578">
         <v>17</v>
       </c>
       <c r="F578">
-        <v>10288803000</v>
+        <v>10404787000</v>
       </c>
       <c r="O578" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="P578" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="579" spans="1:16">
       <c r="A579">
         <v>2026</v>
       </c>
       <c r="B579" t="s">
         <v>150</v>
       </c>
       <c r="C579">
-        <v>97790</v>
+        <v>60377</v>
       </c>
       <c r="D579" t="s">
         <v>17</v>
       </c>
       <c r="E579">
         <v>17</v>
       </c>
       <c r="F579">
-        <v>10288788000</v>
+        <v>10404782000</v>
       </c>
       <c r="O579" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="P579" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="580" spans="1:16">
       <c r="A580">
         <v>2026</v>
       </c>
       <c r="B580" t="s">
         <v>150</v>
       </c>
       <c r="C580">
-        <v>97790</v>
+        <v>60377</v>
       </c>
       <c r="D580" t="s">
         <v>17</v>
       </c>
       <c r="E580">
         <v>17</v>
       </c>
       <c r="F580">
-        <v>10290145000</v>
+        <v>10343489000</v>
       </c>
       <c r="O580" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="P580" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="581" spans="1:16">
       <c r="A581">
         <v>2026</v>
       </c>
       <c r="B581" t="s">
         <v>152</v>
       </c>
       <c r="C581">
-        <v>97793</v>
+        <v>60378</v>
       </c>
       <c r="D581" t="s">
         <v>17</v>
       </c>
       <c r="E581">
         <v>17</v>
       </c>
       <c r="F581">
-        <v>10289196000</v>
+        <v>10413401000</v>
       </c>
       <c r="O581" t="s">
-        <v>65</v>
+        <v>30</v>
       </c>
       <c r="P581" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="582" spans="1:16">
       <c r="A582">
         <v>2026</v>
       </c>
       <c r="B582" t="s">
         <v>152</v>
       </c>
       <c r="C582">
-        <v>97793</v>
+        <v>60378</v>
       </c>
       <c r="D582" t="s">
         <v>17</v>
       </c>
       <c r="E582">
         <v>17</v>
       </c>
       <c r="F582">
-        <v>10288665000</v>
+        <v>10410003000</v>
       </c>
       <c r="O582" t="s">
-        <v>65</v>
+        <v>30</v>
       </c>
       <c r="P582" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="583" spans="1:16">
       <c r="A583">
         <v>2026</v>
       </c>
       <c r="B583" t="s">
         <v>152</v>
       </c>
       <c r="C583">
-        <v>97793</v>
+        <v>60378</v>
       </c>
       <c r="D583" t="s">
         <v>17</v>
       </c>
       <c r="E583">
         <v>17</v>
       </c>
       <c r="F583">
-        <v>10289204000</v>
+        <v>10401529000</v>
       </c>
       <c r="O583" t="s">
-        <v>65</v>
+        <v>30</v>
       </c>
       <c r="P583" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="584" spans="1:16">
       <c r="A584">
         <v>2026</v>
       </c>
       <c r="B584" t="s">
         <v>152</v>
       </c>
       <c r="C584">
-        <v>97793</v>
+        <v>60378</v>
       </c>
       <c r="D584" t="s">
         <v>17</v>
       </c>
       <c r="E584">
         <v>17</v>
       </c>
       <c r="F584">
-        <v>10281175000</v>
+        <v>10401545000</v>
       </c>
       <c r="O584" t="s">
-        <v>65</v>
+        <v>30</v>
       </c>
       <c r="P584" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="585" spans="1:16">
       <c r="A585">
         <v>2026</v>
       </c>
       <c r="B585" t="s">
         <v>152</v>
       </c>
       <c r="C585">
-        <v>97793</v>
+        <v>60378</v>
       </c>
       <c r="D585" t="s">
         <v>17</v>
       </c>
       <c r="E585">
         <v>17</v>
       </c>
       <c r="F585">
-        <v>10281155000</v>
+        <v>10275588000</v>
       </c>
       <c r="O585" t="s">
-        <v>65</v>
+        <v>30</v>
       </c>
       <c r="P585" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="586" spans="1:16">
       <c r="A586">
         <v>2026</v>
       </c>
       <c r="B586" t="s">
         <v>152</v>
       </c>
       <c r="C586">
-        <v>97793</v>
+        <v>60378</v>
       </c>
       <c r="D586" t="s">
         <v>17</v>
       </c>
       <c r="E586">
         <v>17</v>
       </c>
       <c r="F586">
-        <v>10279320000</v>
+        <v>10401532000</v>
       </c>
       <c r="O586" t="s">
-        <v>65</v>
+        <v>30</v>
       </c>
       <c r="P586" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="587" spans="1:16">
       <c r="A587">
         <v>2026</v>
       </c>
       <c r="B587" t="s">
         <v>152</v>
       </c>
       <c r="C587">
-        <v>97793</v>
+        <v>60378</v>
       </c>
       <c r="D587" t="s">
         <v>17</v>
       </c>
       <c r="E587">
         <v>17</v>
       </c>
       <c r="F587">
-        <v>10283396000</v>
+        <v>10275584000</v>
       </c>
       <c r="O587" t="s">
-        <v>65</v>
+        <v>30</v>
       </c>
       <c r="P587" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="588" spans="1:16">
       <c r="A588">
         <v>2026</v>
       </c>
       <c r="B588" t="s">
         <v>152</v>
       </c>
       <c r="C588">
-        <v>97793</v>
+        <v>60378</v>
       </c>
       <c r="D588" t="s">
         <v>17</v>
       </c>
       <c r="E588">
         <v>17</v>
       </c>
       <c r="F588">
-        <v>10380096000</v>
+        <v>10387724000</v>
       </c>
       <c r="O588" t="s">
-        <v>65</v>
+        <v>30</v>
       </c>
       <c r="P588" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="589" spans="1:16">
       <c r="A589">
         <v>2026</v>
       </c>
       <c r="B589" t="s">
         <v>152</v>
       </c>
       <c r="C589">
-        <v>97793</v>
+        <v>60378</v>
       </c>
       <c r="D589" t="s">
         <v>17</v>
       </c>
       <c r="E589">
         <v>17</v>
       </c>
       <c r="F589">
-        <v>10288663000</v>
+        <v>10364962000</v>
       </c>
       <c r="O589" t="s">
-        <v>65</v>
+        <v>30</v>
       </c>
       <c r="P589" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="590" spans="1:16">
       <c r="A590">
         <v>2026</v>
       </c>
       <c r="B590" t="s">
         <v>152</v>
       </c>
       <c r="C590">
-        <v>97793</v>
+        <v>60378</v>
       </c>
       <c r="D590" t="s">
         <v>17</v>
       </c>
       <c r="E590">
         <v>17</v>
       </c>
       <c r="F590">
-        <v>10358139000</v>
+        <v>10364961000</v>
       </c>
       <c r="O590" t="s">
-        <v>65</v>
+        <v>30</v>
       </c>
       <c r="P590" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="591" spans="1:16">
       <c r="A591">
         <v>2026</v>
       </c>
       <c r="B591" t="s">
         <v>152</v>
       </c>
       <c r="C591">
-        <v>97793</v>
+        <v>60378</v>
       </c>
       <c r="D591" t="s">
         <v>17</v>
       </c>
       <c r="E591">
         <v>17</v>
       </c>
       <c r="F591">
-        <v>10289168000</v>
+        <v>10275581000</v>
       </c>
       <c r="O591" t="s">
-        <v>65</v>
+        <v>30</v>
       </c>
       <c r="P591" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="592" spans="1:16">
       <c r="A592">
         <v>2026</v>
       </c>
       <c r="B592" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="C592">
-        <v>97793</v>
+        <v>60379</v>
       </c>
       <c r="D592" t="s">
         <v>17</v>
       </c>
       <c r="E592">
         <v>17</v>
       </c>
       <c r="F592">
-        <v>10321012000</v>
+        <v>10395216000</v>
       </c>
       <c r="O592" t="s">
-        <v>65</v>
+        <v>23</v>
       </c>
       <c r="P592" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
     </row>
     <row r="593" spans="1:16">
       <c r="A593">
         <v>2026</v>
       </c>
       <c r="B593" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="C593">
-        <v>97793</v>
+        <v>60379</v>
       </c>
       <c r="D593" t="s">
         <v>17</v>
       </c>
       <c r="E593">
         <v>17</v>
       </c>
       <c r="F593">
-        <v>10289179000</v>
+        <v>10370142000</v>
       </c>
       <c r="O593" t="s">
-        <v>65</v>
+        <v>23</v>
       </c>
       <c r="P593" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
     </row>
     <row r="594" spans="1:16">
       <c r="A594">
         <v>2026</v>
       </c>
       <c r="B594" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="C594">
-        <v>97793</v>
+        <v>60379</v>
       </c>
       <c r="D594" t="s">
         <v>17</v>
       </c>
       <c r="E594">
         <v>17</v>
       </c>
       <c r="F594">
-        <v>10297063000</v>
+        <v>10370139000</v>
       </c>
       <c r="O594" t="s">
-        <v>65</v>
+        <v>23</v>
       </c>
       <c r="P594" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
     </row>
     <row r="595" spans="1:16">
       <c r="A595">
         <v>2026</v>
       </c>
       <c r="B595" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="C595">
-        <v>97793</v>
+        <v>60379</v>
       </c>
       <c r="D595" t="s">
         <v>17</v>
       </c>
       <c r="E595">
         <v>17</v>
       </c>
       <c r="F595">
-        <v>10351150000</v>
+        <v>10337388000</v>
       </c>
       <c r="O595" t="s">
-        <v>65</v>
+        <v>23</v>
       </c>
       <c r="P595" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
     </row>
     <row r="596" spans="1:16">
       <c r="A596">
         <v>2026</v>
       </c>
       <c r="B596" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="C596">
-        <v>97793</v>
+        <v>60379</v>
       </c>
       <c r="D596" t="s">
         <v>17</v>
       </c>
       <c r="E596">
         <v>17</v>
       </c>
       <c r="F596">
-        <v>10289167000</v>
+        <v>10413359000</v>
       </c>
       <c r="O596" t="s">
-        <v>65</v>
+        <v>23</v>
       </c>
       <c r="P596" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
     </row>
     <row r="597" spans="1:16">
       <c r="A597">
         <v>2026</v>
       </c>
       <c r="B597" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="C597">
-        <v>97793</v>
+        <v>60379</v>
       </c>
       <c r="D597" t="s">
         <v>17</v>
       </c>
       <c r="E597">
         <v>17</v>
       </c>
       <c r="F597">
-        <v>10288667000</v>
+        <v>10369097000</v>
       </c>
       <c r="O597" t="s">
-        <v>65</v>
+        <v>23</v>
       </c>
       <c r="P597" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
     </row>
     <row r="598" spans="1:16">
       <c r="A598">
         <v>2026</v>
       </c>
       <c r="B598" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="C598">
-        <v>97793</v>
+        <v>60379</v>
       </c>
       <c r="D598" t="s">
         <v>17</v>
       </c>
       <c r="E598">
         <v>17</v>
       </c>
       <c r="F598">
-        <v>10362993000</v>
+        <v>10331448000</v>
       </c>
       <c r="O598" t="s">
-        <v>65</v>
+        <v>23</v>
       </c>
       <c r="P598" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
     </row>
     <row r="599" spans="1:16">
       <c r="A599">
         <v>2026</v>
       </c>
       <c r="B599" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="C599">
-        <v>97793</v>
+        <v>60379</v>
       </c>
       <c r="D599" t="s">
         <v>17</v>
       </c>
       <c r="E599">
         <v>17</v>
       </c>
       <c r="F599">
-        <v>10281163000</v>
+        <v>10369998000</v>
       </c>
       <c r="O599" t="s">
-        <v>65</v>
+        <v>23</v>
       </c>
       <c r="P599" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
     </row>
     <row r="600" spans="1:16">
       <c r="A600">
         <v>2026</v>
       </c>
       <c r="B600" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="C600">
-        <v>97793</v>
+        <v>60379</v>
       </c>
       <c r="D600" t="s">
         <v>17</v>
       </c>
       <c r="E600">
         <v>17</v>
       </c>
       <c r="F600">
-        <v>10288668000</v>
+        <v>10297016000</v>
       </c>
       <c r="O600" t="s">
-        <v>65</v>
+        <v>23</v>
       </c>
       <c r="P600" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
     </row>
     <row r="601" spans="1:16">
       <c r="A601">
         <v>2026</v>
       </c>
       <c r="B601" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="C601">
-        <v>97793</v>
+        <v>60379</v>
       </c>
       <c r="D601" t="s">
         <v>17</v>
       </c>
       <c r="E601">
         <v>17</v>
       </c>
       <c r="F601">
-        <v>10283371000</v>
+        <v>10377319000</v>
       </c>
       <c r="O601" t="s">
-        <v>65</v>
+        <v>23</v>
       </c>
       <c r="P601" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
     </row>
     <row r="602" spans="1:16">
       <c r="A602">
         <v>2026</v>
       </c>
       <c r="B602" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="C602">
-        <v>97793</v>
+        <v>60379</v>
       </c>
       <c r="D602" t="s">
         <v>17</v>
       </c>
       <c r="E602">
         <v>17</v>
       </c>
       <c r="F602">
-        <v>10289212000</v>
+        <v>10330019000</v>
       </c>
       <c r="O602" t="s">
-        <v>65</v>
+        <v>23</v>
       </c>
       <c r="P602" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
     </row>
     <row r="603" spans="1:16">
       <c r="A603">
         <v>2026</v>
       </c>
       <c r="B603" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="C603">
-        <v>97793</v>
+        <v>60379</v>
       </c>
       <c r="D603" t="s">
         <v>17</v>
       </c>
       <c r="E603">
         <v>17</v>
       </c>
       <c r="F603">
-        <v>10283418000</v>
+        <v>10365141000</v>
       </c>
       <c r="O603" t="s">
-        <v>65</v>
+        <v>23</v>
       </c>
       <c r="P603" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
     </row>
     <row r="604" spans="1:16">
       <c r="A604">
         <v>2026</v>
       </c>
       <c r="B604" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="C604">
-        <v>97793</v>
+        <v>60379</v>
       </c>
       <c r="D604" t="s">
         <v>17</v>
       </c>
       <c r="E604">
         <v>17</v>
       </c>
       <c r="F604">
-        <v>10341140000</v>
+        <v>10283692000</v>
       </c>
       <c r="O604" t="s">
-        <v>65</v>
+        <v>23</v>
       </c>
       <c r="P604" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
     </row>
     <row r="605" spans="1:16">
       <c r="A605">
         <v>2026</v>
       </c>
       <c r="B605" t="s">
         <v>154</v>
       </c>
       <c r="C605">
-        <v>97795</v>
+        <v>60379</v>
       </c>
       <c r="D605" t="s">
         <v>17</v>
       </c>
       <c r="E605">
         <v>17</v>
       </c>
       <c r="F605">
-        <v>10288425000</v>
+        <v>10283691000</v>
       </c>
       <c r="O605" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="P605" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="606" spans="1:16">
       <c r="A606">
         <v>2026</v>
       </c>
       <c r="B606" t="s">
         <v>154</v>
       </c>
       <c r="C606">
-        <v>97795</v>
+        <v>60379</v>
       </c>
       <c r="D606" t="s">
         <v>17</v>
       </c>
       <c r="E606">
         <v>17</v>
       </c>
       <c r="F606">
-        <v>10287223000</v>
+        <v>10360763000</v>
       </c>
       <c r="O606" t="s">
         <v>23</v>
       </c>
       <c r="P606" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="607" spans="1:16">
       <c r="A607">
         <v>2026</v>
       </c>
       <c r="B607" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="C607">
-        <v>97795</v>
+        <v>97789</v>
       </c>
       <c r="D607" t="s">
         <v>17</v>
       </c>
       <c r="E607">
         <v>17</v>
       </c>
       <c r="F607">
-        <v>10285623000</v>
+        <v>10292063000</v>
       </c>
       <c r="O607" t="s">
         <v>23</v>
       </c>
       <c r="P607" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
     </row>
     <row r="608" spans="1:16">
       <c r="A608">
         <v>2026</v>
       </c>
       <c r="B608" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="C608">
-        <v>97795</v>
+        <v>97789</v>
       </c>
       <c r="D608" t="s">
         <v>17</v>
       </c>
       <c r="E608">
         <v>17</v>
       </c>
       <c r="F608">
-        <v>10288418000</v>
+        <v>10292080000</v>
       </c>
       <c r="O608" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="P608" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
     </row>
     <row r="609" spans="1:16">
       <c r="A609">
         <v>2026</v>
       </c>
       <c r="B609" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="C609">
-        <v>97795</v>
+        <v>97789</v>
       </c>
       <c r="D609" t="s">
         <v>17</v>
       </c>
       <c r="E609">
         <v>17</v>
       </c>
       <c r="F609">
-        <v>10282801000</v>
+        <v>10363327000</v>
       </c>
       <c r="O609" t="s">
         <v>23</v>
       </c>
       <c r="P609" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
     </row>
     <row r="610" spans="1:16">
       <c r="A610">
         <v>2026</v>
       </c>
       <c r="B610" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="C610">
-        <v>97795</v>
+        <v>97789</v>
       </c>
       <c r="D610" t="s">
         <v>17</v>
       </c>
       <c r="E610">
         <v>17</v>
       </c>
       <c r="F610">
-        <v>10282814000</v>
+        <v>10402495000</v>
       </c>
       <c r="O610" t="s">
         <v>23</v>
       </c>
       <c r="P610" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
     </row>
     <row r="611" spans="1:16">
       <c r="A611">
         <v>2026</v>
       </c>
       <c r="B611" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="C611">
-        <v>97795</v>
+        <v>97789</v>
       </c>
       <c r="D611" t="s">
         <v>17</v>
       </c>
       <c r="E611">
         <v>17</v>
       </c>
       <c r="F611">
-        <v>10285629000</v>
+        <v>10365508000</v>
       </c>
       <c r="O611" t="s">
         <v>23</v>
       </c>
       <c r="P611" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
     </row>
     <row r="612" spans="1:16">
       <c r="A612">
         <v>2026</v>
       </c>
       <c r="B612" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="C612">
-        <v>97795</v>
+        <v>97789</v>
       </c>
       <c r="D612" t="s">
         <v>17</v>
       </c>
       <c r="E612">
         <v>17</v>
       </c>
       <c r="F612">
-        <v>10287225000</v>
+        <v>10404180000</v>
       </c>
       <c r="O612" t="s">
         <v>23</v>
       </c>
       <c r="P612" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
     </row>
     <row r="613" spans="1:16">
       <c r="A613">
         <v>2026</v>
       </c>
       <c r="B613" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="C613">
-        <v>97795</v>
+        <v>97789</v>
       </c>
       <c r="D613" t="s">
         <v>17</v>
       </c>
       <c r="E613">
         <v>17</v>
       </c>
       <c r="F613">
-        <v>10282798000</v>
+        <v>10358308000</v>
       </c>
       <c r="O613" t="s">
         <v>23</v>
       </c>
       <c r="P613" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
     </row>
     <row r="614" spans="1:16">
       <c r="A614">
         <v>2026</v>
       </c>
       <c r="B614" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="C614">
-        <v>97795</v>
+        <v>97789</v>
       </c>
       <c r="D614" t="s">
         <v>17</v>
       </c>
       <c r="E614">
         <v>17</v>
       </c>
       <c r="F614">
-        <v>10287224000</v>
+        <v>10284241000</v>
       </c>
       <c r="O614" t="s">
         <v>23</v>
       </c>
       <c r="P614" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
     </row>
     <row r="615" spans="1:16">
       <c r="A615">
         <v>2026</v>
       </c>
       <c r="B615" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="C615">
-        <v>97795</v>
+        <v>97789</v>
       </c>
       <c r="D615" t="s">
         <v>17</v>
       </c>
       <c r="E615">
         <v>17</v>
       </c>
       <c r="F615">
-        <v>10290490000</v>
+        <v>10291816000</v>
       </c>
       <c r="O615" t="s">
         <v>23</v>
       </c>
       <c r="P615" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
     </row>
     <row r="616" spans="1:16">
       <c r="A616">
         <v>2026</v>
       </c>
       <c r="B616" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="C616">
-        <v>97795</v>
+        <v>97789</v>
       </c>
       <c r="D616" t="s">
         <v>17</v>
       </c>
       <c r="E616">
         <v>17</v>
       </c>
       <c r="F616">
-        <v>10333673000</v>
+        <v>10401431000</v>
       </c>
       <c r="O616" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="P616" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
     </row>
     <row r="617" spans="1:16">
       <c r="A617">
         <v>2026</v>
       </c>
       <c r="B617" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="C617">
-        <v>97795</v>
+        <v>97789</v>
       </c>
       <c r="D617" t="s">
         <v>17</v>
       </c>
       <c r="E617">
         <v>17</v>
       </c>
       <c r="F617">
-        <v>10290494000</v>
+        <v>10349827000</v>
       </c>
       <c r="O617" t="s">
         <v>23</v>
       </c>
       <c r="P617" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
     </row>
     <row r="618" spans="1:16">
       <c r="A618">
         <v>2026</v>
       </c>
       <c r="B618" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="C618">
-        <v>97795</v>
+        <v>97789</v>
       </c>
       <c r="D618" t="s">
         <v>17</v>
       </c>
       <c r="E618">
         <v>17</v>
       </c>
       <c r="F618">
-        <v>10288326000</v>
+        <v>10402563000</v>
       </c>
       <c r="O618" t="s">
         <v>23</v>
       </c>
       <c r="P618" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
     </row>
     <row r="619" spans="1:16">
       <c r="A619">
         <v>2026</v>
       </c>
       <c r="B619" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="C619">
-        <v>97795</v>
+        <v>97789</v>
       </c>
       <c r="D619" t="s">
         <v>17</v>
       </c>
       <c r="E619">
         <v>17</v>
       </c>
       <c r="F619">
-        <v>10282777000</v>
+        <v>10284230000</v>
       </c>
       <c r="O619" t="s">
         <v>23</v>
       </c>
       <c r="P619" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
     </row>
     <row r="620" spans="1:16">
       <c r="A620">
         <v>2026</v>
       </c>
       <c r="B620" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="C620">
-        <v>97795</v>
+        <v>97789</v>
       </c>
       <c r="D620" t="s">
         <v>17</v>
       </c>
       <c r="E620">
         <v>17</v>
       </c>
       <c r="F620">
-        <v>10282781000</v>
+        <v>10337515000</v>
       </c>
       <c r="O620" t="s">
         <v>23</v>
       </c>
       <c r="P620" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
     </row>
     <row r="621" spans="1:16">
       <c r="A621">
         <v>2026</v>
       </c>
       <c r="B621" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="C621">
-        <v>97795</v>
+        <v>97789</v>
       </c>
       <c r="D621" t="s">
         <v>17</v>
       </c>
       <c r="E621">
         <v>17</v>
       </c>
       <c r="F621">
-        <v>10282819000</v>
+        <v>10368743000</v>
       </c>
       <c r="O621" t="s">
         <v>23</v>
       </c>
       <c r="P621" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
     </row>
     <row r="622" spans="1:16">
       <c r="A622">
         <v>2026</v>
       </c>
       <c r="B622" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="C622">
-        <v>97795</v>
+        <v>97789</v>
       </c>
       <c r="D622" t="s">
         <v>17</v>
       </c>
       <c r="E622">
         <v>17</v>
       </c>
       <c r="F622">
-        <v>10285616000</v>
+        <v>10368754000</v>
       </c>
       <c r="O622" t="s">
         <v>23</v>
       </c>
       <c r="P622" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
     </row>
     <row r="623" spans="1:16">
       <c r="A623">
         <v>2026</v>
       </c>
       <c r="B623" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="C623">
-        <v>97795</v>
+        <v>97789</v>
       </c>
       <c r="D623" t="s">
         <v>17</v>
       </c>
       <c r="E623">
         <v>17</v>
       </c>
       <c r="F623">
-        <v>10282811000</v>
+        <v>10337717000</v>
       </c>
       <c r="O623" t="s">
         <v>23</v>
       </c>
       <c r="P623" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
     </row>
     <row r="624" spans="1:16">
       <c r="A624">
         <v>2026</v>
       </c>
       <c r="B624" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="C624">
-        <v>97795</v>
+        <v>97789</v>
       </c>
       <c r="D624" t="s">
         <v>17</v>
       </c>
       <c r="E624">
         <v>17</v>
       </c>
       <c r="F624">
-        <v>10288400000</v>
+        <v>10389444000</v>
       </c>
       <c r="O624" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="P624" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
     </row>
     <row r="625" spans="1:16">
       <c r="A625">
         <v>2026</v>
       </c>
       <c r="B625" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="C625">
-        <v>97795</v>
+        <v>97789</v>
       </c>
       <c r="D625" t="s">
         <v>17</v>
       </c>
       <c r="E625">
         <v>17</v>
       </c>
       <c r="F625">
-        <v>10282807000</v>
+        <v>10337719000</v>
       </c>
       <c r="O625" t="s">
         <v>23</v>
       </c>
       <c r="P625" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
     </row>
     <row r="626" spans="1:16">
       <c r="A626">
         <v>2026</v>
       </c>
       <c r="B626" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="C626">
-        <v>97795</v>
+        <v>97789</v>
       </c>
       <c r="D626" t="s">
         <v>17</v>
       </c>
       <c r="E626">
         <v>17</v>
       </c>
       <c r="F626">
-        <v>10290493000</v>
+        <v>10418663000</v>
       </c>
       <c r="O626" t="s">
         <v>23</v>
       </c>
       <c r="P626" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
     </row>
     <row r="627" spans="1:16">
       <c r="A627">
         <v>2026</v>
       </c>
       <c r="B627" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="C627">
-        <v>97795</v>
+        <v>97789</v>
       </c>
       <c r="D627" t="s">
         <v>17</v>
       </c>
       <c r="E627">
         <v>17</v>
       </c>
       <c r="F627">
-        <v>10347109000</v>
+        <v>10381185000</v>
       </c>
       <c r="O627" t="s">
         <v>23</v>
       </c>
       <c r="P627" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
     </row>
     <row r="628" spans="1:16">
       <c r="A628">
         <v>2026</v>
       </c>
       <c r="B628" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="C628">
-        <v>97795</v>
+        <v>97789</v>
       </c>
       <c r="D628" t="s">
         <v>17</v>
       </c>
       <c r="E628">
         <v>17</v>
       </c>
       <c r="F628">
-        <v>10309586000</v>
+        <v>10381383000</v>
       </c>
       <c r="O628" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="P628" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
     </row>
     <row r="629" spans="1:16">
       <c r="A629">
         <v>2026</v>
       </c>
       <c r="B629" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="C629">
-        <v>97795</v>
+        <v>97789</v>
       </c>
       <c r="D629" t="s">
         <v>17</v>
       </c>
       <c r="E629">
         <v>17</v>
       </c>
       <c r="F629">
-        <v>10287226000</v>
+        <v>10272981000</v>
       </c>
       <c r="O629" t="s">
         <v>23</v>
       </c>
       <c r="P629" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
     </row>
     <row r="630" spans="1:16">
       <c r="A630">
         <v>2026</v>
       </c>
       <c r="B630" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="C630">
-        <v>97795</v>
+        <v>97789</v>
       </c>
       <c r="D630" t="s">
         <v>17</v>
       </c>
       <c r="E630">
         <v>17</v>
       </c>
       <c r="F630">
-        <v>10347104000</v>
+        <v>10390430000</v>
       </c>
       <c r="O630" t="s">
         <v>23</v>
       </c>
       <c r="P630" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
     </row>
     <row r="631" spans="1:16">
       <c r="A631">
         <v>2026</v>
       </c>
       <c r="B631" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="C631">
-        <v>97795</v>
+        <v>97789</v>
       </c>
       <c r="D631" t="s">
         <v>17</v>
       </c>
       <c r="E631">
         <v>17</v>
       </c>
       <c r="F631">
-        <v>10285608000</v>
+        <v>10404021000</v>
       </c>
       <c r="O631" t="s">
         <v>23</v>
       </c>
       <c r="P631" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
     </row>
     <row r="632" spans="1:16">
       <c r="A632">
         <v>2026</v>
       </c>
       <c r="B632" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="C632">
-        <v>97795</v>
+        <v>97789</v>
       </c>
       <c r="D632" t="s">
         <v>17</v>
       </c>
       <c r="E632">
         <v>17</v>
       </c>
       <c r="F632">
-        <v>10290488000</v>
+        <v>10356845000</v>
       </c>
       <c r="O632" t="s">
         <v>23</v>
       </c>
       <c r="P632" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
     </row>
     <row r="633" spans="1:16">
       <c r="A633">
         <v>2026</v>
       </c>
       <c r="B633" t="s">
+        <v>156</v>
+      </c>
+      <c r="C633">
+        <v>97789</v>
+      </c>
+      <c r="D633" t="s">
+        <v>17</v>
+      </c>
+      <c r="E633">
+        <v>17</v>
+      </c>
+      <c r="F633">
+        <v>10292071000</v>
+      </c>
+      <c r="O633" t="s">
+        <v>23</v>
+      </c>
+      <c r="P633" t="s">
         <v>157</v>
-      </c>
-[...16 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="634" spans="1:16">
       <c r="A634">
         <v>2026</v>
       </c>
       <c r="B634" t="s">
+        <v>156</v>
+      </c>
+      <c r="C634">
+        <v>97789</v>
+      </c>
+      <c r="D634" t="s">
+        <v>17</v>
+      </c>
+      <c r="E634">
+        <v>17</v>
+      </c>
+      <c r="F634">
+        <v>10337381000</v>
+      </c>
+      <c r="O634" t="s">
+        <v>23</v>
+      </c>
+      <c r="P634" t="s">
         <v>157</v>
-      </c>
-[...16 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="635" spans="1:16">
       <c r="A635">
         <v>2026</v>
       </c>
       <c r="B635" t="s">
+        <v>156</v>
+      </c>
+      <c r="C635">
+        <v>97789</v>
+      </c>
+      <c r="D635" t="s">
+        <v>17</v>
+      </c>
+      <c r="E635">
+        <v>17</v>
+      </c>
+      <c r="F635">
+        <v>10346532000</v>
+      </c>
+      <c r="O635" t="s">
+        <v>23</v>
+      </c>
+      <c r="P635" t="s">
         <v>157</v>
-      </c>
-[...16 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="636" spans="1:16">
       <c r="A636">
         <v>2026</v>
       </c>
       <c r="B636" t="s">
+        <v>156</v>
+      </c>
+      <c r="C636">
+        <v>97789</v>
+      </c>
+      <c r="D636" t="s">
+        <v>17</v>
+      </c>
+      <c r="E636">
+        <v>17</v>
+      </c>
+      <c r="F636">
+        <v>10342675000</v>
+      </c>
+      <c r="O636" t="s">
+        <v>23</v>
+      </c>
+      <c r="P636" t="s">
         <v>157</v>
-      </c>
-[...16 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="637" spans="1:16">
       <c r="A637">
         <v>2026</v>
       </c>
       <c r="B637" t="s">
+        <v>156</v>
+      </c>
+      <c r="C637">
+        <v>97789</v>
+      </c>
+      <c r="D637" t="s">
+        <v>17</v>
+      </c>
+      <c r="E637">
+        <v>17</v>
+      </c>
+      <c r="F637">
+        <v>10291848000</v>
+      </c>
+      <c r="O637" t="s">
+        <v>23</v>
+      </c>
+      <c r="P637" t="s">
         <v>157</v>
-      </c>
-[...16 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="638" spans="1:16">
       <c r="A638">
         <v>2026</v>
       </c>
       <c r="B638" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="C638">
-        <v>97797</v>
+        <v>97789</v>
       </c>
       <c r="D638" t="s">
         <v>17</v>
       </c>
       <c r="E638">
         <v>17</v>
       </c>
       <c r="F638">
-        <v>10283863000</v>
+        <v>10337506000</v>
       </c>
       <c r="O638" t="s">
         <v>23</v>
       </c>
       <c r="P638" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
     </row>
     <row r="639" spans="1:16">
       <c r="A639">
         <v>2026</v>
       </c>
       <c r="B639" t="s">
+        <v>156</v>
+      </c>
+      <c r="C639">
+        <v>97789</v>
+      </c>
+      <c r="D639" t="s">
+        <v>17</v>
+      </c>
+      <c r="E639">
+        <v>17</v>
+      </c>
+      <c r="F639">
+        <v>10417953000</v>
+      </c>
+      <c r="O639" t="s">
+        <v>23</v>
+      </c>
+      <c r="P639" t="s">
         <v>157</v>
-      </c>
-[...16 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="640" spans="1:16">
       <c r="A640">
         <v>2026</v>
       </c>
       <c r="B640" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="C640">
-        <v>97798</v>
+        <v>97789</v>
       </c>
       <c r="D640" t="s">
         <v>17</v>
       </c>
       <c r="E640">
         <v>17</v>
       </c>
       <c r="F640">
-        <v>10348751000</v>
+        <v>10356915000</v>
       </c>
       <c r="O640" t="s">
-        <v>93</v>
+        <v>23</v>
       </c>
       <c r="P640" t="s">
-        <v>161</v>
+        <v>157</v>
       </c>
     </row>
     <row r="641" spans="1:16">
       <c r="A641">
         <v>2026</v>
       </c>
       <c r="B641" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="C641">
-        <v>97798</v>
+        <v>97789</v>
       </c>
       <c r="D641" t="s">
         <v>17</v>
       </c>
       <c r="E641">
         <v>17</v>
       </c>
       <c r="F641">
-        <v>10348359000</v>
+        <v>10337722000</v>
       </c>
       <c r="O641" t="s">
-        <v>93</v>
+        <v>23</v>
       </c>
       <c r="P641" t="s">
-        <v>161</v>
+        <v>157</v>
       </c>
     </row>
     <row r="642" spans="1:16">
       <c r="A642">
         <v>2026</v>
       </c>
       <c r="B642" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="C642">
-        <v>97798</v>
+        <v>97789</v>
       </c>
       <c r="D642" t="s">
         <v>17</v>
       </c>
       <c r="E642">
         <v>17</v>
       </c>
       <c r="F642">
-        <v>10356275000</v>
+        <v>10358331000</v>
       </c>
       <c r="O642" t="s">
-        <v>93</v>
+        <v>23</v>
       </c>
       <c r="P642" t="s">
-        <v>161</v>
+        <v>157</v>
       </c>
     </row>
     <row r="643" spans="1:16">
       <c r="A643">
         <v>2026</v>
       </c>
       <c r="B643" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="C643">
-        <v>97798</v>
+        <v>97789</v>
       </c>
       <c r="D643" t="s">
         <v>17</v>
       </c>
       <c r="E643">
         <v>17</v>
       </c>
       <c r="F643">
-        <v>10323540000</v>
+        <v>10403356000</v>
       </c>
       <c r="O643" t="s">
-        <v>93</v>
+        <v>23</v>
       </c>
       <c r="P643" t="s">
-        <v>161</v>
+        <v>157</v>
       </c>
     </row>
     <row r="644" spans="1:16">
       <c r="A644">
         <v>2026</v>
       </c>
       <c r="B644" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="C644">
-        <v>97798</v>
+        <v>97789</v>
       </c>
       <c r="D644" t="s">
         <v>17</v>
       </c>
       <c r="E644">
         <v>17</v>
       </c>
       <c r="F644">
-        <v>10354536000</v>
+        <v>10382291000</v>
       </c>
       <c r="O644" t="s">
-        <v>93</v>
+        <v>23</v>
       </c>
       <c r="P644" t="s">
-        <v>161</v>
+        <v>157</v>
       </c>
     </row>
     <row r="645" spans="1:16">
       <c r="A645">
         <v>2026</v>
       </c>
       <c r="B645" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="C645">
-        <v>97798</v>
+        <v>97789</v>
       </c>
       <c r="D645" t="s">
         <v>17</v>
       </c>
       <c r="E645">
         <v>17</v>
       </c>
       <c r="F645">
-        <v>10385313000</v>
+        <v>10389236000</v>
       </c>
       <c r="O645" t="s">
-        <v>93</v>
+        <v>23</v>
       </c>
       <c r="P645" t="s">
-        <v>161</v>
+        <v>157</v>
       </c>
     </row>
     <row r="646" spans="1:16">
       <c r="A646">
         <v>2026</v>
       </c>
       <c r="B646" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="C646">
-        <v>97798</v>
+        <v>97789</v>
       </c>
       <c r="D646" t="s">
         <v>17</v>
       </c>
       <c r="E646">
         <v>17</v>
       </c>
       <c r="F646">
-        <v>10385266000</v>
+        <v>10363302000</v>
       </c>
       <c r="O646" t="s">
-        <v>93</v>
+        <v>23</v>
       </c>
       <c r="P646" t="s">
-        <v>161</v>
+        <v>157</v>
       </c>
     </row>
     <row r="647" spans="1:16">
       <c r="A647">
         <v>2026</v>
       </c>
       <c r="B647" t="s">
-        <v>162</v>
+        <v>156</v>
       </c>
       <c r="C647">
-        <v>97801</v>
+        <v>97789</v>
       </c>
       <c r="D647" t="s">
         <v>17</v>
       </c>
       <c r="E647">
         <v>17</v>
       </c>
       <c r="F647">
-        <v>10369994000</v>
+        <v>10309624000</v>
       </c>
       <c r="O647" t="s">
-        <v>65</v>
+        <v>23</v>
       </c>
       <c r="P647" t="s">
-        <v>163</v>
+        <v>157</v>
       </c>
     </row>
     <row r="648" spans="1:16">
       <c r="A648">
         <v>2026</v>
       </c>
       <c r="B648" t="s">
-        <v>162</v>
+        <v>156</v>
       </c>
       <c r="C648">
-        <v>97801</v>
+        <v>97789</v>
       </c>
       <c r="D648" t="s">
         <v>17</v>
       </c>
       <c r="E648">
         <v>17</v>
       </c>
       <c r="F648">
-        <v>10376279000</v>
+        <v>10301389000</v>
       </c>
       <c r="O648" t="s">
-        <v>65</v>
+        <v>23</v>
       </c>
       <c r="P648" t="s">
-        <v>163</v>
+        <v>157</v>
       </c>
     </row>
     <row r="649" spans="1:16">
       <c r="A649">
         <v>2026</v>
       </c>
       <c r="B649" t="s">
-        <v>162</v>
+        <v>156</v>
       </c>
       <c r="C649">
-        <v>97801</v>
+        <v>97789</v>
       </c>
       <c r="D649" t="s">
         <v>17</v>
       </c>
       <c r="E649">
         <v>17</v>
       </c>
       <c r="F649">
-        <v>10296203000</v>
+        <v>10381238000</v>
       </c>
       <c r="O649" t="s">
-        <v>65</v>
+        <v>23</v>
       </c>
       <c r="P649" t="s">
-        <v>163</v>
+        <v>157</v>
       </c>
     </row>
     <row r="650" spans="1:16">
       <c r="A650">
         <v>2026</v>
       </c>
       <c r="B650" t="s">
-        <v>162</v>
+        <v>156</v>
       </c>
       <c r="C650">
-        <v>97801</v>
+        <v>97789</v>
       </c>
       <c r="D650" t="s">
         <v>17</v>
       </c>
       <c r="E650">
         <v>17</v>
       </c>
       <c r="F650">
-        <v>10279552000</v>
+        <v>10296535000</v>
       </c>
       <c r="O650" t="s">
-        <v>65</v>
+        <v>23</v>
       </c>
       <c r="P650" t="s">
-        <v>163</v>
+        <v>157</v>
       </c>
     </row>
     <row r="651" spans="1:16">
       <c r="A651">
         <v>2026</v>
       </c>
       <c r="B651" t="s">
-        <v>162</v>
+        <v>156</v>
       </c>
       <c r="C651">
-        <v>97801</v>
+        <v>97789</v>
       </c>
       <c r="D651" t="s">
         <v>17</v>
       </c>
       <c r="E651">
         <v>17</v>
       </c>
       <c r="F651">
-        <v>10279550000</v>
+        <v>10303925000</v>
       </c>
       <c r="O651" t="s">
-        <v>65</v>
+        <v>23</v>
       </c>
       <c r="P651" t="s">
-        <v>163</v>
+        <v>157</v>
       </c>
     </row>
     <row r="652" spans="1:16">
       <c r="A652">
         <v>2026</v>
       </c>
       <c r="B652" t="s">
-        <v>162</v>
+        <v>156</v>
       </c>
       <c r="C652">
-        <v>97801</v>
+        <v>97789</v>
       </c>
       <c r="D652" t="s">
         <v>17</v>
       </c>
       <c r="E652">
         <v>17</v>
       </c>
       <c r="F652">
-        <v>10279554000</v>
+        <v>10404270000</v>
       </c>
       <c r="O652" t="s">
-        <v>65</v>
+        <v>23</v>
       </c>
       <c r="P652" t="s">
-        <v>163</v>
+        <v>157</v>
       </c>
     </row>
     <row r="653" spans="1:16">
       <c r="A653">
         <v>2026</v>
       </c>
       <c r="B653" t="s">
-        <v>162</v>
+        <v>156</v>
       </c>
       <c r="C653">
-        <v>97801</v>
+        <v>97789</v>
       </c>
       <c r="D653" t="s">
         <v>17</v>
       </c>
       <c r="E653">
         <v>17</v>
       </c>
       <c r="F653">
-        <v>10279539000</v>
+        <v>10289046000</v>
       </c>
       <c r="O653" t="s">
-        <v>65</v>
+        <v>23</v>
       </c>
       <c r="P653" t="s">
-        <v>163</v>
+        <v>157</v>
       </c>
     </row>
     <row r="654" spans="1:16">
       <c r="A654">
         <v>2026</v>
       </c>
       <c r="B654" t="s">
-        <v>164</v>
+        <v>156</v>
       </c>
       <c r="C654">
-        <v>97803</v>
+        <v>97789</v>
       </c>
       <c r="D654" t="s">
         <v>17</v>
       </c>
       <c r="E654">
         <v>17</v>
       </c>
       <c r="F654">
-        <v>10378714000</v>
+        <v>10284213000</v>
       </c>
       <c r="O654" t="s">
-        <v>122</v>
+        <v>23</v>
       </c>
       <c r="P654" t="s">
-        <v>165</v>
+        <v>157</v>
       </c>
     </row>
     <row r="655" spans="1:16">
       <c r="A655">
         <v>2026</v>
       </c>
       <c r="B655" t="s">
-        <v>164</v>
+        <v>156</v>
       </c>
       <c r="C655">
-        <v>97803</v>
+        <v>97789</v>
       </c>
       <c r="D655" t="s">
         <v>17</v>
       </c>
       <c r="E655">
         <v>17</v>
       </c>
       <c r="F655">
-        <v>10314243000</v>
+        <v>10356883000</v>
       </c>
       <c r="O655" t="s">
-        <v>122</v>
+        <v>23</v>
       </c>
       <c r="P655" t="s">
-        <v>165</v>
+        <v>157</v>
       </c>
     </row>
     <row r="656" spans="1:16">
       <c r="A656">
         <v>2026</v>
       </c>
       <c r="B656" t="s">
-        <v>164</v>
+        <v>156</v>
       </c>
       <c r="C656">
-        <v>97803</v>
+        <v>97789</v>
       </c>
       <c r="D656" t="s">
         <v>17</v>
       </c>
       <c r="E656">
         <v>17</v>
       </c>
       <c r="F656">
-        <v>10279541000</v>
+        <v>10304023000</v>
       </c>
       <c r="O656" t="s">
-        <v>122</v>
+        <v>23</v>
       </c>
       <c r="P656" t="s">
-        <v>165</v>
+        <v>157</v>
       </c>
     </row>
     <row r="657" spans="1:16">
       <c r="A657">
         <v>2026</v>
       </c>
       <c r="B657" t="s">
-        <v>164</v>
+        <v>156</v>
       </c>
       <c r="C657">
-        <v>97803</v>
+        <v>97789</v>
       </c>
       <c r="D657" t="s">
         <v>17</v>
       </c>
       <c r="E657">
         <v>17</v>
       </c>
       <c r="F657">
-        <v>10278264000</v>
+        <v>10292261000</v>
       </c>
       <c r="O657" t="s">
-        <v>122</v>
+        <v>23</v>
       </c>
       <c r="P657" t="s">
-        <v>165</v>
+        <v>157</v>
       </c>
     </row>
     <row r="658" spans="1:16">
       <c r="A658">
         <v>2026</v>
       </c>
       <c r="B658" t="s">
-        <v>164</v>
+        <v>156</v>
       </c>
       <c r="C658">
-        <v>97803</v>
+        <v>97789</v>
       </c>
       <c r="D658" t="s">
         <v>17</v>
       </c>
       <c r="E658">
         <v>17</v>
       </c>
       <c r="F658">
-        <v>10318363000</v>
+        <v>10292440000</v>
       </c>
       <c r="O658" t="s">
-        <v>122</v>
+        <v>23</v>
       </c>
       <c r="P658" t="s">
-        <v>165</v>
+        <v>157</v>
       </c>
     </row>
     <row r="659" spans="1:16">
       <c r="A659">
         <v>2026</v>
       </c>
       <c r="B659" t="s">
-        <v>164</v>
+        <v>156</v>
       </c>
       <c r="C659">
-        <v>97803</v>
+        <v>97789</v>
       </c>
       <c r="D659" t="s">
         <v>17</v>
       </c>
       <c r="E659">
         <v>17</v>
       </c>
       <c r="F659">
-        <v>10305173000</v>
+        <v>10346526000</v>
       </c>
       <c r="O659" t="s">
-        <v>122</v>
+        <v>23</v>
       </c>
       <c r="P659" t="s">
-        <v>165</v>
+        <v>157</v>
       </c>
     </row>
     <row r="660" spans="1:16">
       <c r="A660">
         <v>2026</v>
       </c>
       <c r="B660" t="s">
-        <v>164</v>
+        <v>156</v>
       </c>
       <c r="C660">
-        <v>97803</v>
+        <v>97789</v>
       </c>
       <c r="D660" t="s">
         <v>17</v>
       </c>
       <c r="E660">
         <v>17</v>
       </c>
       <c r="F660">
-        <v>10279535000</v>
+        <v>10346518000</v>
       </c>
       <c r="O660" t="s">
-        <v>122</v>
+        <v>23</v>
       </c>
       <c r="P660" t="s">
-        <v>165</v>
+        <v>157</v>
       </c>
     </row>
     <row r="661" spans="1:16">
       <c r="A661">
         <v>2026</v>
       </c>
       <c r="B661" t="s">
-        <v>164</v>
+        <v>156</v>
       </c>
       <c r="C661">
-        <v>97803</v>
+        <v>97789</v>
       </c>
       <c r="D661" t="s">
         <v>17</v>
       </c>
       <c r="E661">
         <v>17</v>
       </c>
       <c r="F661">
-        <v>10347631000</v>
+        <v>10382384000</v>
       </c>
       <c r="O661" t="s">
-        <v>122</v>
+        <v>23</v>
       </c>
       <c r="P661" t="s">
-        <v>165</v>
+        <v>157</v>
       </c>
     </row>
     <row r="662" spans="1:16">
       <c r="A662">
         <v>2026</v>
       </c>
       <c r="B662" t="s">
-        <v>164</v>
+        <v>156</v>
       </c>
       <c r="C662">
-        <v>97803</v>
+        <v>97789</v>
       </c>
       <c r="D662" t="s">
         <v>17</v>
       </c>
       <c r="E662">
         <v>17</v>
       </c>
       <c r="F662">
-        <v>10318897000</v>
+        <v>10389482000</v>
       </c>
       <c r="O662" t="s">
-        <v>122</v>
+        <v>23</v>
       </c>
       <c r="P662" t="s">
-        <v>165</v>
+        <v>157</v>
       </c>
     </row>
     <row r="663" spans="1:16">
       <c r="A663">
         <v>2026</v>
       </c>
       <c r="B663" t="s">
-        <v>164</v>
+        <v>156</v>
       </c>
       <c r="C663">
-        <v>97803</v>
+        <v>97789</v>
       </c>
       <c r="D663" t="s">
         <v>17</v>
       </c>
       <c r="E663">
         <v>17</v>
       </c>
       <c r="F663">
-        <v>10314195000</v>
+        <v>10418859000</v>
       </c>
       <c r="O663" t="s">
-        <v>122</v>
+        <v>23</v>
       </c>
       <c r="P663" t="s">
-        <v>165</v>
+        <v>157</v>
       </c>
     </row>
     <row r="664" spans="1:16">
       <c r="A664">
         <v>2026</v>
       </c>
       <c r="B664" t="s">
-        <v>164</v>
+        <v>156</v>
       </c>
       <c r="C664">
-        <v>97803</v>
+        <v>97789</v>
       </c>
       <c r="D664" t="s">
         <v>17</v>
       </c>
       <c r="E664">
         <v>17</v>
       </c>
       <c r="F664">
-        <v>10327660000</v>
+        <v>10381307000</v>
       </c>
       <c r="O664" t="s">
-        <v>122</v>
+        <v>23</v>
       </c>
       <c r="P664" t="s">
-        <v>165</v>
+        <v>157</v>
       </c>
     </row>
     <row r="665" spans="1:16">
       <c r="A665">
         <v>2026</v>
       </c>
       <c r="B665" t="s">
-        <v>164</v>
+        <v>156</v>
       </c>
       <c r="C665">
-        <v>97803</v>
+        <v>97789</v>
       </c>
       <c r="D665" t="s">
         <v>17</v>
       </c>
       <c r="E665">
         <v>17</v>
       </c>
       <c r="F665">
-        <v>10317885000</v>
+        <v>10381545000</v>
       </c>
       <c r="O665" t="s">
-        <v>122</v>
+        <v>23</v>
       </c>
       <c r="P665" t="s">
-        <v>165</v>
+        <v>157</v>
       </c>
     </row>
     <row r="666" spans="1:16">
       <c r="A666">
         <v>2026</v>
       </c>
       <c r="B666" t="s">
-        <v>164</v>
+        <v>156</v>
       </c>
       <c r="C666">
-        <v>97803</v>
+        <v>97789</v>
       </c>
       <c r="D666" t="s">
         <v>17</v>
       </c>
       <c r="E666">
         <v>17</v>
       </c>
       <c r="F666">
-        <v>10303296000</v>
+        <v>10320387000</v>
       </c>
       <c r="O666" t="s">
-        <v>122</v>
+        <v>23</v>
       </c>
       <c r="P666" t="s">
-        <v>165</v>
+        <v>157</v>
       </c>
     </row>
     <row r="667" spans="1:16">
       <c r="A667">
         <v>2026</v>
       </c>
       <c r="B667" t="s">
-        <v>164</v>
+        <v>156</v>
       </c>
       <c r="C667">
-        <v>97803</v>
+        <v>97789</v>
       </c>
       <c r="D667" t="s">
         <v>17</v>
       </c>
       <c r="E667">
         <v>17</v>
       </c>
       <c r="F667">
-        <v>10290366000</v>
+        <v>10337798000</v>
       </c>
       <c r="O667" t="s">
-        <v>122</v>
+        <v>23</v>
       </c>
       <c r="P667" t="s">
-        <v>165</v>
+        <v>157</v>
       </c>
     </row>
     <row r="668" spans="1:16">
       <c r="A668">
         <v>2026</v>
       </c>
       <c r="B668" t="s">
-        <v>164</v>
+        <v>156</v>
       </c>
       <c r="C668">
-        <v>97803</v>
+        <v>97789</v>
       </c>
       <c r="D668" t="s">
         <v>17</v>
       </c>
       <c r="E668">
         <v>17</v>
       </c>
       <c r="F668">
-        <v>10294099000</v>
+        <v>10291459000</v>
       </c>
       <c r="O668" t="s">
-        <v>122</v>
+        <v>23</v>
       </c>
       <c r="P668" t="s">
-        <v>165</v>
+        <v>157</v>
       </c>
     </row>
     <row r="669" spans="1:16">
       <c r="A669">
         <v>2026</v>
       </c>
       <c r="B669" t="s">
-        <v>164</v>
+        <v>156</v>
       </c>
       <c r="C669">
-        <v>97803</v>
+        <v>97789</v>
       </c>
       <c r="D669" t="s">
         <v>17</v>
       </c>
       <c r="E669">
         <v>17</v>
       </c>
       <c r="F669">
-        <v>10346712000</v>
+        <v>10320399000</v>
       </c>
       <c r="O669" t="s">
-        <v>122</v>
+        <v>23</v>
       </c>
       <c r="P669" t="s">
-        <v>165</v>
+        <v>157</v>
       </c>
     </row>
     <row r="670" spans="1:16">
       <c r="A670">
         <v>2026</v>
       </c>
       <c r="B670" t="s">
-        <v>164</v>
+        <v>156</v>
       </c>
       <c r="C670">
-        <v>97803</v>
+        <v>97789</v>
       </c>
       <c r="D670" t="s">
         <v>17</v>
       </c>
       <c r="E670">
         <v>17</v>
       </c>
       <c r="F670">
-        <v>10346744000</v>
+        <v>10385493000</v>
       </c>
       <c r="O670" t="s">
-        <v>122</v>
+        <v>23</v>
       </c>
       <c r="P670" t="s">
-        <v>165</v>
+        <v>157</v>
       </c>
     </row>
     <row r="671" spans="1:16">
       <c r="A671">
         <v>2026</v>
       </c>
       <c r="B671" t="s">
-        <v>164</v>
+        <v>156</v>
       </c>
       <c r="C671">
-        <v>97803</v>
+        <v>97789</v>
       </c>
       <c r="D671" t="s">
         <v>17</v>
       </c>
       <c r="E671">
         <v>17</v>
       </c>
       <c r="F671">
-        <v>10294098000</v>
+        <v>10292421000</v>
       </c>
       <c r="O671" t="s">
-        <v>122</v>
+        <v>23</v>
       </c>
       <c r="P671" t="s">
-        <v>165</v>
+        <v>157</v>
       </c>
     </row>
     <row r="672" spans="1:16">
       <c r="A672">
         <v>2026</v>
       </c>
       <c r="B672" t="s">
-        <v>164</v>
+        <v>156</v>
       </c>
       <c r="C672">
-        <v>97803</v>
+        <v>97789</v>
       </c>
       <c r="D672" t="s">
         <v>17</v>
       </c>
       <c r="E672">
         <v>17</v>
       </c>
       <c r="F672">
-        <v>10378578000</v>
+        <v>10321946000</v>
       </c>
       <c r="O672" t="s">
-        <v>122</v>
+        <v>23</v>
       </c>
       <c r="P672" t="s">
-        <v>165</v>
+        <v>157</v>
       </c>
     </row>
     <row r="673" spans="1:16">
       <c r="A673">
         <v>2026</v>
       </c>
       <c r="B673" t="s">
-        <v>164</v>
+        <v>156</v>
       </c>
       <c r="C673">
-        <v>97803</v>
+        <v>97789</v>
       </c>
       <c r="D673" t="s">
         <v>17</v>
       </c>
       <c r="E673">
         <v>17</v>
       </c>
       <c r="F673">
-        <v>10366138000</v>
+        <v>10399702000</v>
       </c>
       <c r="O673" t="s">
-        <v>122</v>
+        <v>23</v>
       </c>
       <c r="P673" t="s">
-        <v>165</v>
+        <v>157</v>
       </c>
     </row>
     <row r="674" spans="1:16">
       <c r="A674">
         <v>2026</v>
       </c>
       <c r="B674" t="s">
-        <v>164</v>
+        <v>156</v>
       </c>
       <c r="C674">
-        <v>97803</v>
+        <v>97789</v>
       </c>
       <c r="D674" t="s">
         <v>17</v>
       </c>
       <c r="E674">
         <v>17</v>
       </c>
       <c r="F674">
-        <v>10317898000</v>
+        <v>10389364000</v>
       </c>
       <c r="O674" t="s">
-        <v>122</v>
+        <v>23</v>
       </c>
       <c r="P674" t="s">
-        <v>165</v>
+        <v>157</v>
       </c>
     </row>
     <row r="675" spans="1:16">
       <c r="A675">
         <v>2026</v>
       </c>
       <c r="B675" t="s">
-        <v>164</v>
+        <v>156</v>
       </c>
       <c r="C675">
-        <v>97803</v>
+        <v>97789</v>
       </c>
       <c r="D675" t="s">
         <v>17</v>
       </c>
       <c r="E675">
         <v>17</v>
       </c>
       <c r="F675">
-        <v>10346097000</v>
+        <v>10372292000</v>
       </c>
       <c r="O675" t="s">
-        <v>122</v>
+        <v>23</v>
       </c>
       <c r="P675" t="s">
-        <v>165</v>
+        <v>157</v>
       </c>
     </row>
     <row r="676" spans="1:16">
       <c r="A676">
         <v>2026</v>
       </c>
       <c r="B676" t="s">
-        <v>164</v>
+        <v>156</v>
       </c>
       <c r="C676">
-        <v>97803</v>
+        <v>97789</v>
       </c>
       <c r="D676" t="s">
         <v>17</v>
       </c>
       <c r="E676">
         <v>17</v>
       </c>
       <c r="F676">
-        <v>10346711000</v>
+        <v>10417018000</v>
       </c>
       <c r="O676" t="s">
-        <v>122</v>
+        <v>23</v>
       </c>
       <c r="P676" t="s">
-        <v>165</v>
+        <v>157</v>
       </c>
     </row>
     <row r="677" spans="1:16">
       <c r="A677">
         <v>2026</v>
       </c>
       <c r="B677" t="s">
-        <v>164</v>
+        <v>156</v>
       </c>
       <c r="C677">
-        <v>97803</v>
+        <v>97789</v>
       </c>
       <c r="D677" t="s">
         <v>17</v>
       </c>
       <c r="E677">
         <v>17</v>
       </c>
       <c r="F677">
-        <v>10324201000</v>
+        <v>10337383000</v>
       </c>
       <c r="O677" t="s">
-        <v>122</v>
+        <v>23</v>
       </c>
       <c r="P677" t="s">
-        <v>165</v>
+        <v>157</v>
       </c>
     </row>
     <row r="678" spans="1:16">
       <c r="A678">
         <v>2026</v>
       </c>
       <c r="B678" t="s">
-        <v>164</v>
+        <v>156</v>
       </c>
       <c r="C678">
-        <v>97803</v>
+        <v>97789</v>
       </c>
       <c r="D678" t="s">
         <v>17</v>
       </c>
       <c r="E678">
         <v>17</v>
       </c>
       <c r="F678">
-        <v>10319528000</v>
+        <v>10404207000</v>
       </c>
       <c r="O678" t="s">
-        <v>122</v>
+        <v>23</v>
       </c>
       <c r="P678" t="s">
-        <v>165</v>
+        <v>157</v>
       </c>
     </row>
     <row r="679" spans="1:16">
       <c r="A679">
         <v>2026</v>
       </c>
       <c r="B679" t="s">
-        <v>166</v>
+        <v>156</v>
       </c>
       <c r="C679">
-        <v>97804</v>
+        <v>97789</v>
       </c>
       <c r="D679" t="s">
         <v>17</v>
       </c>
       <c r="E679">
         <v>17</v>
       </c>
       <c r="F679">
-        <v>10367014000</v>
+        <v>10389289000</v>
       </c>
       <c r="O679" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="P679" t="s">
-        <v>167</v>
+        <v>157</v>
       </c>
     </row>
     <row r="680" spans="1:16">
       <c r="A680">
         <v>2026</v>
       </c>
       <c r="B680" t="s">
-        <v>166</v>
+        <v>156</v>
       </c>
       <c r="C680">
-        <v>97804</v>
+        <v>97789</v>
       </c>
       <c r="D680" t="s">
         <v>17</v>
       </c>
       <c r="E680">
         <v>17</v>
       </c>
       <c r="F680">
-        <v>10322492000</v>
+        <v>10368138000</v>
       </c>
       <c r="O680" t="s">
-        <v>51</v>
+        <v>23</v>
       </c>
       <c r="P680" t="s">
-        <v>52</v>
+        <v>157</v>
       </c>
     </row>
     <row r="681" spans="1:16">
       <c r="A681">
         <v>2026</v>
       </c>
       <c r="B681" t="s">
-        <v>166</v>
+        <v>156</v>
       </c>
       <c r="C681">
-        <v>97804</v>
+        <v>97789</v>
       </c>
       <c r="D681" t="s">
         <v>17</v>
       </c>
       <c r="E681">
         <v>17</v>
       </c>
       <c r="F681">
-        <v>10342601000</v>
+        <v>10368130000</v>
       </c>
       <c r="O681" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="P681" t="s">
-        <v>167</v>
+        <v>157</v>
       </c>
     </row>
     <row r="682" spans="1:16">
       <c r="A682">
         <v>2026</v>
       </c>
       <c r="B682" t="s">
-        <v>166</v>
+        <v>156</v>
       </c>
       <c r="C682">
-        <v>97804</v>
+        <v>97789</v>
       </c>
       <c r="D682" t="s">
         <v>17</v>
       </c>
       <c r="E682">
         <v>17</v>
       </c>
       <c r="F682">
-        <v>10280505000</v>
+        <v>10365522000</v>
       </c>
       <c r="O682" t="s">
-        <v>75</v>
+        <v>23</v>
       </c>
       <c r="P682" t="s">
-        <v>168</v>
+        <v>157</v>
       </c>
     </row>
     <row r="683" spans="1:16">
       <c r="A683">
         <v>2026</v>
       </c>
       <c r="B683" t="s">
-        <v>166</v>
+        <v>156</v>
       </c>
       <c r="C683">
-        <v>97804</v>
+        <v>97789</v>
       </c>
       <c r="D683" t="s">
         <v>17</v>
       </c>
       <c r="E683">
         <v>17</v>
       </c>
       <c r="F683">
-        <v>10320568000</v>
+        <v>10402459000</v>
       </c>
       <c r="O683" t="s">
-        <v>51</v>
+        <v>23</v>
       </c>
       <c r="P683" t="s">
-        <v>52</v>
+        <v>157</v>
       </c>
     </row>
     <row r="684" spans="1:16">
       <c r="A684">
         <v>2026</v>
       </c>
       <c r="B684" t="s">
-        <v>166</v>
+        <v>156</v>
       </c>
       <c r="C684">
-        <v>97804</v>
+        <v>97789</v>
       </c>
       <c r="D684" t="s">
         <v>17</v>
       </c>
       <c r="E684">
         <v>17</v>
       </c>
       <c r="F684">
-        <v>10321298000</v>
+        <v>10363231000</v>
       </c>
       <c r="O684" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="P684" t="s">
-        <v>167</v>
+        <v>157</v>
       </c>
     </row>
     <row r="685" spans="1:16">
       <c r="A685">
         <v>2026</v>
       </c>
       <c r="B685" t="s">
-        <v>166</v>
+        <v>156</v>
       </c>
       <c r="C685">
-        <v>97804</v>
+        <v>97789</v>
       </c>
       <c r="D685" t="s">
         <v>17</v>
       </c>
       <c r="E685">
         <v>17</v>
       </c>
       <c r="F685">
-        <v>10312131000</v>
+        <v>10366275000</v>
       </c>
       <c r="O685" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="P685" t="s">
-        <v>167</v>
+        <v>157</v>
       </c>
     </row>
     <row r="686" spans="1:16">
       <c r="A686">
         <v>2026</v>
       </c>
       <c r="B686" t="s">
-        <v>166</v>
+        <v>156</v>
       </c>
       <c r="C686">
-        <v>97804</v>
+        <v>97789</v>
       </c>
       <c r="D686" t="s">
         <v>17</v>
       </c>
       <c r="E686">
         <v>17</v>
       </c>
       <c r="F686">
-        <v>10333823000</v>
+        <v>10404203000</v>
       </c>
       <c r="O686" t="s">
-        <v>51</v>
+        <v>23</v>
       </c>
       <c r="P686" t="s">
-        <v>52</v>
+        <v>157</v>
       </c>
     </row>
     <row r="687" spans="1:16">
       <c r="A687">
         <v>2026</v>
       </c>
       <c r="B687" t="s">
-        <v>166</v>
+        <v>156</v>
       </c>
       <c r="C687">
-        <v>97804</v>
+        <v>97789</v>
       </c>
       <c r="D687" t="s">
         <v>17</v>
       </c>
       <c r="E687">
         <v>17</v>
       </c>
       <c r="F687">
-        <v>10280705000</v>
+        <v>10343997000</v>
       </c>
       <c r="O687" t="s">
-        <v>75</v>
+        <v>23</v>
       </c>
       <c r="P687" t="s">
-        <v>168</v>
+        <v>157</v>
       </c>
     </row>
     <row r="688" spans="1:16">
       <c r="A688">
         <v>2026</v>
       </c>
       <c r="B688" t="s">
-        <v>166</v>
+        <v>156</v>
       </c>
       <c r="C688">
-        <v>97804</v>
+        <v>97789</v>
       </c>
       <c r="D688" t="s">
         <v>17</v>
       </c>
       <c r="E688">
         <v>17</v>
       </c>
       <c r="F688">
-        <v>10334504000</v>
+        <v>10304232000</v>
       </c>
       <c r="O688" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="P688" t="s">
-        <v>167</v>
+        <v>157</v>
       </c>
     </row>
     <row r="689" spans="1:16">
       <c r="A689">
         <v>2026</v>
       </c>
       <c r="B689" t="s">
-        <v>166</v>
+        <v>156</v>
       </c>
       <c r="C689">
-        <v>97804</v>
+        <v>97789</v>
       </c>
       <c r="D689" t="s">
         <v>17</v>
       </c>
       <c r="E689">
         <v>17</v>
       </c>
       <c r="F689">
-        <v>10381034000</v>
+        <v>10382435000</v>
       </c>
       <c r="O689" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="P689" t="s">
-        <v>167</v>
+        <v>157</v>
       </c>
     </row>
     <row r="690" spans="1:16">
       <c r="A690">
         <v>2026</v>
       </c>
       <c r="B690" t="s">
-        <v>166</v>
+        <v>156</v>
       </c>
       <c r="C690">
-        <v>97804</v>
+        <v>97789</v>
       </c>
       <c r="D690" t="s">
         <v>17</v>
       </c>
       <c r="E690">
         <v>17</v>
       </c>
       <c r="F690">
-        <v>10355725000</v>
+        <v>10292050000</v>
       </c>
       <c r="O690" t="s">
-        <v>51</v>
+        <v>23</v>
       </c>
       <c r="P690" t="s">
-        <v>52</v>
+        <v>157</v>
       </c>
     </row>
     <row r="691" spans="1:16">
       <c r="A691">
         <v>2026</v>
       </c>
       <c r="B691" t="s">
-        <v>166</v>
+        <v>156</v>
       </c>
       <c r="C691">
-        <v>97804</v>
+        <v>97789</v>
       </c>
       <c r="D691" t="s">
         <v>17</v>
       </c>
       <c r="E691">
         <v>17</v>
       </c>
       <c r="F691">
-        <v>10322477000</v>
+        <v>10337366000</v>
       </c>
       <c r="O691" t="s">
-        <v>51</v>
+        <v>23</v>
       </c>
       <c r="P691" t="s">
-        <v>52</v>
+        <v>157</v>
       </c>
     </row>
     <row r="692" spans="1:16">
       <c r="A692">
         <v>2026</v>
       </c>
       <c r="B692" t="s">
-        <v>166</v>
+        <v>156</v>
       </c>
       <c r="C692">
-        <v>97804</v>
+        <v>97789</v>
       </c>
       <c r="D692" t="s">
         <v>17</v>
       </c>
       <c r="E692">
         <v>17</v>
       </c>
       <c r="F692">
-        <v>10350064000</v>
+        <v>10379705000</v>
       </c>
       <c r="O692" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="P692" t="s">
-        <v>167</v>
+        <v>157</v>
       </c>
     </row>
     <row r="693" spans="1:16">
       <c r="A693">
         <v>2026</v>
       </c>
       <c r="B693" t="s">
-        <v>166</v>
+        <v>156</v>
       </c>
       <c r="C693">
-        <v>97804</v>
+        <v>97789</v>
       </c>
       <c r="D693" t="s">
         <v>17</v>
       </c>
       <c r="E693">
         <v>17</v>
       </c>
       <c r="F693">
-        <v>10280475000</v>
+        <v>10337245000</v>
       </c>
       <c r="O693" t="s">
-        <v>75</v>
+        <v>23</v>
       </c>
       <c r="P693" t="s">
-        <v>168</v>
+        <v>157</v>
       </c>
     </row>
     <row r="694" spans="1:16">
       <c r="A694">
         <v>2026</v>
       </c>
       <c r="B694" t="s">
-        <v>166</v>
+        <v>158</v>
       </c>
       <c r="C694">
-        <v>97804</v>
+        <v>97790</v>
       </c>
       <c r="D694" t="s">
         <v>17</v>
       </c>
       <c r="E694">
         <v>17</v>
       </c>
       <c r="F694">
-        <v>10280716000</v>
+        <v>10319535000</v>
       </c>
       <c r="O694" t="s">
-        <v>75</v>
+        <v>33</v>
       </c>
       <c r="P694" t="s">
-        <v>168</v>
+        <v>159</v>
       </c>
     </row>
     <row r="695" spans="1:16">
       <c r="A695">
         <v>2026</v>
       </c>
       <c r="B695" t="s">
-        <v>166</v>
+        <v>158</v>
       </c>
       <c r="C695">
-        <v>97804</v>
+        <v>97790</v>
       </c>
       <c r="D695" t="s">
         <v>17</v>
       </c>
       <c r="E695">
         <v>17</v>
       </c>
       <c r="F695">
-        <v>10371215000</v>
+        <v>10389101000</v>
       </c>
       <c r="O695" t="s">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="P695" t="s">
-        <v>167</v>
+        <v>160</v>
       </c>
     </row>
     <row r="696" spans="1:16">
       <c r="A696">
         <v>2026</v>
       </c>
       <c r="B696" t="s">
-        <v>166</v>
+        <v>158</v>
       </c>
       <c r="C696">
-        <v>97804</v>
+        <v>97790</v>
       </c>
       <c r="D696" t="s">
         <v>17</v>
       </c>
       <c r="E696">
         <v>17</v>
       </c>
       <c r="F696">
-        <v>10280721000</v>
+        <v>10389140000</v>
       </c>
       <c r="O696" t="s">
-        <v>75</v>
+        <v>40</v>
       </c>
       <c r="P696" t="s">
-        <v>168</v>
+        <v>160</v>
       </c>
     </row>
     <row r="697" spans="1:16">
       <c r="A697">
         <v>2026</v>
       </c>
       <c r="B697" t="s">
-        <v>166</v>
+        <v>158</v>
       </c>
       <c r="C697">
-        <v>97804</v>
+        <v>97790</v>
       </c>
       <c r="D697" t="s">
         <v>17</v>
       </c>
       <c r="E697">
         <v>17</v>
       </c>
       <c r="F697">
-        <v>10289044000</v>
+        <v>10319549000</v>
       </c>
       <c r="O697" t="s">
-        <v>75</v>
+        <v>33</v>
       </c>
       <c r="P697" t="s">
-        <v>168</v>
+        <v>159</v>
       </c>
     </row>
     <row r="698" spans="1:16">
       <c r="A698">
         <v>2026</v>
       </c>
       <c r="B698" t="s">
-        <v>166</v>
+        <v>158</v>
       </c>
       <c r="C698">
-        <v>97804</v>
+        <v>97790</v>
       </c>
       <c r="D698" t="s">
         <v>17</v>
       </c>
       <c r="E698">
         <v>17</v>
       </c>
       <c r="F698">
-        <v>10355198000</v>
+        <v>10288803000</v>
       </c>
       <c r="O698" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P698" t="s">
-        <v>167</v>
+        <v>159</v>
       </c>
     </row>
     <row r="699" spans="1:16">
       <c r="A699">
         <v>2026</v>
       </c>
       <c r="B699" t="s">
-        <v>166</v>
+        <v>158</v>
       </c>
       <c r="C699">
-        <v>97804</v>
+        <v>97790</v>
       </c>
       <c r="D699" t="s">
         <v>17</v>
       </c>
       <c r="E699">
         <v>17</v>
       </c>
       <c r="F699">
-        <v>10370098000</v>
+        <v>10288788000</v>
       </c>
       <c r="O699" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P699" t="s">
-        <v>167</v>
+        <v>159</v>
       </c>
     </row>
     <row r="700" spans="1:16">
       <c r="A700">
         <v>2026</v>
       </c>
       <c r="B700" t="s">
-        <v>166</v>
+        <v>158</v>
       </c>
       <c r="C700">
-        <v>97804</v>
+        <v>97790</v>
       </c>
       <c r="D700" t="s">
         <v>17</v>
       </c>
       <c r="E700">
         <v>17</v>
       </c>
       <c r="F700">
-        <v>10365309000</v>
+        <v>10389122000</v>
       </c>
       <c r="O700" t="s">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="P700" t="s">
-        <v>167</v>
+        <v>160</v>
       </c>
     </row>
     <row r="701" spans="1:16">
       <c r="A701">
         <v>2026</v>
       </c>
       <c r="B701" t="s">
-        <v>166</v>
+        <v>158</v>
       </c>
       <c r="C701">
-        <v>97804</v>
+        <v>97790</v>
       </c>
       <c r="D701" t="s">
         <v>17</v>
       </c>
       <c r="E701">
         <v>17</v>
       </c>
       <c r="F701">
-        <v>10294939000</v>
+        <v>10290145000</v>
       </c>
       <c r="O701" t="s">
-        <v>51</v>
+        <v>33</v>
       </c>
       <c r="P701" t="s">
-        <v>52</v>
+        <v>159</v>
       </c>
     </row>
     <row r="702" spans="1:16">
       <c r="A702">
         <v>2026</v>
       </c>
       <c r="B702" t="s">
-        <v>166</v>
+        <v>161</v>
       </c>
       <c r="C702">
-        <v>97804</v>
+        <v>97793</v>
       </c>
       <c r="D702" t="s">
         <v>17</v>
       </c>
       <c r="E702">
         <v>17</v>
       </c>
       <c r="F702">
-        <v>10280485000</v>
+        <v>10408393000</v>
       </c>
       <c r="O702" t="s">
-        <v>75</v>
+        <v>67</v>
       </c>
       <c r="P702" t="s">
-        <v>168</v>
+        <v>162</v>
       </c>
     </row>
     <row r="703" spans="1:16">
       <c r="A703">
         <v>2026</v>
       </c>
       <c r="B703" t="s">
-        <v>166</v>
+        <v>161</v>
       </c>
       <c r="C703">
-        <v>97804</v>
+        <v>97793</v>
       </c>
       <c r="D703" t="s">
         <v>17</v>
       </c>
       <c r="E703">
         <v>17</v>
       </c>
       <c r="F703">
-        <v>10346791000</v>
+        <v>10289196000</v>
       </c>
       <c r="O703" t="s">
-        <v>75</v>
+        <v>67</v>
       </c>
       <c r="P703" t="s">
-        <v>168</v>
+        <v>162</v>
       </c>
     </row>
     <row r="704" spans="1:16">
       <c r="A704">
         <v>2026</v>
       </c>
       <c r="B704" t="s">
-        <v>166</v>
+        <v>161</v>
       </c>
       <c r="C704">
-        <v>97804</v>
+        <v>97793</v>
       </c>
       <c r="D704" t="s">
         <v>17</v>
       </c>
       <c r="E704">
         <v>17</v>
       </c>
       <c r="F704">
-        <v>10336277000</v>
+        <v>10411104000</v>
       </c>
       <c r="O704" t="s">
-        <v>51</v>
+        <v>67</v>
       </c>
       <c r="P704" t="s">
-        <v>52</v>
+        <v>162</v>
       </c>
     </row>
     <row r="705" spans="1:16">
       <c r="A705">
         <v>2026</v>
       </c>
       <c r="B705" t="s">
-        <v>166</v>
+        <v>161</v>
       </c>
       <c r="C705">
-        <v>97804</v>
+        <v>97793</v>
       </c>
       <c r="D705" t="s">
         <v>17</v>
       </c>
       <c r="E705">
         <v>17</v>
       </c>
       <c r="F705">
-        <v>10381020000</v>
+        <v>10288665000</v>
       </c>
       <c r="O705" t="s">
-        <v>30</v>
+        <v>67</v>
       </c>
       <c r="P705" t="s">
-        <v>167</v>
+        <v>162</v>
       </c>
     </row>
     <row r="706" spans="1:16">
       <c r="A706">
         <v>2026</v>
       </c>
       <c r="B706" t="s">
-        <v>166</v>
+        <v>161</v>
       </c>
       <c r="C706">
-        <v>97804</v>
+        <v>97793</v>
       </c>
       <c r="D706" t="s">
         <v>17</v>
       </c>
       <c r="E706">
         <v>17</v>
       </c>
       <c r="F706">
-        <v>10381029000</v>
+        <v>10289204000</v>
       </c>
       <c r="O706" t="s">
-        <v>30</v>
+        <v>67</v>
       </c>
       <c r="P706" t="s">
-        <v>167</v>
+        <v>162</v>
       </c>
     </row>
     <row r="707" spans="1:16">
       <c r="A707">
         <v>2026</v>
       </c>
       <c r="B707" t="s">
-        <v>166</v>
+        <v>161</v>
       </c>
       <c r="C707">
-        <v>97804</v>
+        <v>97793</v>
       </c>
       <c r="D707" t="s">
         <v>17</v>
       </c>
       <c r="E707">
         <v>17</v>
       </c>
       <c r="F707">
-        <v>10330029000</v>
+        <v>10281175000</v>
       </c>
       <c r="O707" t="s">
-        <v>30</v>
+        <v>67</v>
       </c>
       <c r="P707" t="s">
-        <v>167</v>
+        <v>162</v>
       </c>
     </row>
     <row r="708" spans="1:16">
       <c r="A708">
         <v>2026</v>
       </c>
       <c r="B708" t="s">
-        <v>166</v>
+        <v>161</v>
       </c>
       <c r="C708">
-        <v>97804</v>
+        <v>97793</v>
       </c>
       <c r="D708" t="s">
         <v>17</v>
       </c>
       <c r="E708">
         <v>17</v>
       </c>
       <c r="F708">
-        <v>10280719000</v>
+        <v>10281155000</v>
       </c>
       <c r="O708" t="s">
-        <v>75</v>
+        <v>67</v>
       </c>
       <c r="P708" t="s">
-        <v>168</v>
+        <v>162</v>
       </c>
     </row>
     <row r="709" spans="1:16">
       <c r="A709">
         <v>2026</v>
       </c>
       <c r="B709" t="s">
-        <v>166</v>
+        <v>161</v>
       </c>
       <c r="C709">
-        <v>97804</v>
+        <v>97793</v>
       </c>
       <c r="D709" t="s">
         <v>17</v>
       </c>
       <c r="E709">
         <v>17</v>
       </c>
       <c r="F709">
-        <v>10280497000</v>
+        <v>10279320000</v>
       </c>
       <c r="O709" t="s">
-        <v>75</v>
+        <v>67</v>
       </c>
       <c r="P709" t="s">
-        <v>168</v>
+        <v>162</v>
       </c>
     </row>
     <row r="710" spans="1:16">
       <c r="A710">
         <v>2026</v>
       </c>
       <c r="B710" t="s">
-        <v>166</v>
+        <v>161</v>
       </c>
       <c r="C710">
-        <v>97804</v>
+        <v>97793</v>
       </c>
       <c r="D710" t="s">
         <v>17</v>
       </c>
       <c r="E710">
         <v>17</v>
       </c>
       <c r="F710">
-        <v>10333218000</v>
+        <v>10283396000</v>
       </c>
       <c r="O710" t="s">
-        <v>30</v>
+        <v>67</v>
       </c>
       <c r="P710" t="s">
-        <v>167</v>
+        <v>162</v>
       </c>
     </row>
     <row r="711" spans="1:16">
       <c r="A711">
         <v>2026</v>
       </c>
       <c r="B711" t="s">
-        <v>169</v>
+        <v>161</v>
       </c>
       <c r="C711">
-        <v>97805</v>
+        <v>97793</v>
       </c>
       <c r="D711" t="s">
         <v>17</v>
       </c>
       <c r="E711">
         <v>17</v>
       </c>
       <c r="F711">
-        <v>10340321000</v>
+        <v>10380096000</v>
       </c>
       <c r="O711" t="s">
-        <v>122</v>
+        <v>67</v>
       </c>
       <c r="P711" t="s">
-        <v>170</v>
+        <v>162</v>
       </c>
     </row>
     <row r="712" spans="1:16">
       <c r="A712">
         <v>2026</v>
       </c>
       <c r="B712" t="s">
-        <v>169</v>
+        <v>161</v>
       </c>
       <c r="C712">
-        <v>97805</v>
+        <v>97793</v>
       </c>
       <c r="D712" t="s">
         <v>17</v>
       </c>
       <c r="E712">
         <v>17</v>
       </c>
       <c r="F712">
-        <v>10304645000</v>
+        <v>10288663000</v>
       </c>
       <c r="O712" t="s">
-        <v>122</v>
+        <v>67</v>
       </c>
       <c r="P712" t="s">
-        <v>170</v>
+        <v>162</v>
       </c>
     </row>
     <row r="713" spans="1:16">
       <c r="A713">
         <v>2026</v>
       </c>
       <c r="B713" t="s">
-        <v>169</v>
+        <v>161</v>
       </c>
       <c r="C713">
-        <v>97805</v>
+        <v>97793</v>
       </c>
       <c r="D713" t="s">
         <v>17</v>
       </c>
       <c r="E713">
         <v>17</v>
       </c>
       <c r="F713">
-        <v>10366271000</v>
+        <v>10358139000</v>
       </c>
       <c r="O713" t="s">
-        <v>122</v>
+        <v>67</v>
       </c>
       <c r="P713" t="s">
-        <v>170</v>
+        <v>162</v>
       </c>
     </row>
     <row r="714" spans="1:16">
       <c r="A714">
         <v>2026</v>
       </c>
       <c r="B714" t="s">
-        <v>169</v>
+        <v>161</v>
       </c>
       <c r="C714">
-        <v>97805</v>
+        <v>97793</v>
       </c>
       <c r="D714" t="s">
         <v>17</v>
       </c>
       <c r="E714">
         <v>17</v>
       </c>
       <c r="F714">
-        <v>10340327000</v>
+        <v>10289168000</v>
       </c>
       <c r="O714" t="s">
-        <v>122</v>
+        <v>67</v>
       </c>
       <c r="P714" t="s">
-        <v>170</v>
+        <v>162</v>
       </c>
     </row>
     <row r="715" spans="1:16">
       <c r="A715">
         <v>2026</v>
       </c>
       <c r="B715" t="s">
-        <v>169</v>
+        <v>161</v>
       </c>
       <c r="C715">
-        <v>97805</v>
+        <v>97793</v>
       </c>
       <c r="D715" t="s">
         <v>17</v>
       </c>
       <c r="E715">
         <v>17</v>
       </c>
       <c r="F715">
-        <v>10340312000</v>
+        <v>10321012000</v>
       </c>
       <c r="O715" t="s">
-        <v>122</v>
+        <v>67</v>
       </c>
       <c r="P715" t="s">
-        <v>170</v>
+        <v>162</v>
       </c>
     </row>
     <row r="716" spans="1:16">
       <c r="A716">
         <v>2026</v>
       </c>
       <c r="B716" t="s">
-        <v>169</v>
+        <v>161</v>
       </c>
       <c r="C716">
-        <v>97805</v>
+        <v>97793</v>
       </c>
       <c r="D716" t="s">
         <v>17</v>
       </c>
       <c r="E716">
         <v>17</v>
       </c>
       <c r="F716">
-        <v>10284415000</v>
+        <v>10289179000</v>
       </c>
       <c r="O716" t="s">
-        <v>122</v>
+        <v>67</v>
       </c>
       <c r="P716" t="s">
-        <v>170</v>
+        <v>162</v>
       </c>
     </row>
     <row r="717" spans="1:16">
       <c r="A717">
         <v>2026</v>
       </c>
       <c r="B717" t="s">
-        <v>169</v>
+        <v>161</v>
       </c>
       <c r="C717">
-        <v>97805</v>
+        <v>97793</v>
       </c>
       <c r="D717" t="s">
         <v>17</v>
       </c>
       <c r="E717">
         <v>17</v>
       </c>
       <c r="F717">
-        <v>10280627000</v>
+        <v>10297063000</v>
       </c>
       <c r="O717" t="s">
-        <v>18</v>
+        <v>67</v>
       </c>
       <c r="P717" t="s">
-        <v>171</v>
+        <v>162</v>
       </c>
     </row>
     <row r="718" spans="1:16">
       <c r="A718">
         <v>2026</v>
       </c>
       <c r="B718" t="s">
-        <v>169</v>
+        <v>161</v>
       </c>
       <c r="C718">
-        <v>97805</v>
+        <v>97793</v>
       </c>
       <c r="D718" t="s">
         <v>17</v>
       </c>
       <c r="E718">
         <v>17</v>
       </c>
       <c r="F718">
-        <v>10280613000</v>
+        <v>10351150000</v>
       </c>
       <c r="O718" t="s">
-        <v>18</v>
+        <v>67</v>
       </c>
       <c r="P718" t="s">
-        <v>171</v>
+        <v>162</v>
       </c>
     </row>
     <row r="719" spans="1:16">
       <c r="A719">
         <v>2026</v>
       </c>
       <c r="B719" t="s">
-        <v>169</v>
+        <v>161</v>
       </c>
       <c r="C719">
-        <v>97805</v>
+        <v>97793</v>
       </c>
       <c r="D719" t="s">
         <v>17</v>
       </c>
       <c r="E719">
         <v>17</v>
       </c>
       <c r="F719">
-        <v>10280621000</v>
+        <v>10289167000</v>
       </c>
       <c r="O719" t="s">
-        <v>18</v>
+        <v>67</v>
       </c>
       <c r="P719" t="s">
-        <v>171</v>
+        <v>162</v>
       </c>
     </row>
     <row r="720" spans="1:16">
       <c r="A720">
         <v>2026</v>
       </c>
       <c r="B720" t="s">
-        <v>169</v>
+        <v>161</v>
       </c>
       <c r="C720">
-        <v>97805</v>
+        <v>97793</v>
       </c>
       <c r="D720" t="s">
         <v>17</v>
       </c>
       <c r="E720">
         <v>17</v>
       </c>
       <c r="F720">
-        <v>10280607000</v>
+        <v>10288667000</v>
       </c>
       <c r="O720" t="s">
-        <v>18</v>
+        <v>67</v>
       </c>
       <c r="P720" t="s">
-        <v>171</v>
+        <v>162</v>
       </c>
     </row>
     <row r="721" spans="1:16">
       <c r="A721">
         <v>2026</v>
       </c>
       <c r="B721" t="s">
-        <v>169</v>
+        <v>161</v>
       </c>
       <c r="C721">
-        <v>97805</v>
+        <v>97793</v>
       </c>
       <c r="D721" t="s">
         <v>17</v>
       </c>
       <c r="E721">
         <v>17</v>
       </c>
       <c r="F721">
-        <v>10340377000</v>
+        <v>10362993000</v>
       </c>
       <c r="O721" t="s">
-        <v>122</v>
+        <v>67</v>
       </c>
       <c r="P721" t="s">
-        <v>170</v>
+        <v>162</v>
       </c>
     </row>
     <row r="722" spans="1:16">
       <c r="A722">
         <v>2026</v>
       </c>
       <c r="B722" t="s">
-        <v>169</v>
+        <v>161</v>
       </c>
       <c r="C722">
-        <v>97805</v>
+        <v>97793</v>
       </c>
       <c r="D722" t="s">
         <v>17</v>
       </c>
       <c r="E722">
         <v>17</v>
       </c>
       <c r="F722">
-        <v>10291755000</v>
+        <v>10281163000</v>
       </c>
       <c r="O722" t="s">
-        <v>122</v>
+        <v>67</v>
       </c>
       <c r="P722" t="s">
-        <v>170</v>
+        <v>162</v>
       </c>
     </row>
     <row r="723" spans="1:16">
       <c r="A723">
         <v>2026</v>
       </c>
       <c r="B723" t="s">
-        <v>169</v>
+        <v>161</v>
       </c>
       <c r="C723">
-        <v>97805</v>
+        <v>97793</v>
       </c>
       <c r="D723" t="s">
         <v>17</v>
       </c>
       <c r="E723">
         <v>17</v>
       </c>
       <c r="F723">
-        <v>10280629000</v>
+        <v>10288668000</v>
       </c>
       <c r="O723" t="s">
-        <v>18</v>
+        <v>67</v>
       </c>
       <c r="P723" t="s">
-        <v>171</v>
+        <v>162</v>
       </c>
     </row>
     <row r="724" spans="1:16">
       <c r="A724">
         <v>2026</v>
       </c>
       <c r="B724" t="s">
-        <v>169</v>
+        <v>161</v>
       </c>
       <c r="C724">
-        <v>97805</v>
+        <v>97793</v>
       </c>
       <c r="D724" t="s">
         <v>17</v>
       </c>
       <c r="E724">
         <v>17</v>
       </c>
       <c r="F724">
-        <v>10280610000</v>
+        <v>10283371000</v>
       </c>
       <c r="O724" t="s">
-        <v>18</v>
+        <v>67</v>
       </c>
       <c r="P724" t="s">
-        <v>171</v>
+        <v>162</v>
       </c>
     </row>
     <row r="725" spans="1:16">
       <c r="A725">
         <v>2026</v>
       </c>
       <c r="B725" t="s">
-        <v>169</v>
+        <v>161</v>
       </c>
       <c r="C725">
-        <v>97805</v>
+        <v>97793</v>
       </c>
       <c r="D725" t="s">
         <v>17</v>
       </c>
       <c r="E725">
         <v>17</v>
       </c>
       <c r="F725">
-        <v>10340355000</v>
+        <v>10289212000</v>
       </c>
       <c r="O725" t="s">
-        <v>122</v>
+        <v>67</v>
       </c>
       <c r="P725" t="s">
-        <v>170</v>
+        <v>162</v>
       </c>
     </row>
     <row r="726" spans="1:16">
       <c r="A726">
         <v>2026</v>
       </c>
       <c r="B726" t="s">
-        <v>169</v>
+        <v>161</v>
       </c>
       <c r="C726">
-        <v>97805</v>
+        <v>97793</v>
       </c>
       <c r="D726" t="s">
         <v>17</v>
       </c>
       <c r="E726">
         <v>17</v>
       </c>
       <c r="F726">
-        <v>10340308000</v>
+        <v>10283418000</v>
       </c>
       <c r="O726" t="s">
-        <v>122</v>
+        <v>67</v>
       </c>
       <c r="P726" t="s">
-        <v>170</v>
+        <v>162</v>
       </c>
     </row>
     <row r="727" spans="1:16">
       <c r="A727">
         <v>2026</v>
       </c>
       <c r="B727" t="s">
-        <v>169</v>
+        <v>161</v>
       </c>
       <c r="C727">
-        <v>97805</v>
+        <v>97793</v>
       </c>
       <c r="D727" t="s">
         <v>17</v>
       </c>
       <c r="E727">
         <v>17</v>
       </c>
       <c r="F727">
-        <v>10280602000</v>
+        <v>10341140000</v>
       </c>
       <c r="O727" t="s">
-        <v>18</v>
+        <v>67</v>
       </c>
       <c r="P727" t="s">
-        <v>171</v>
+        <v>162</v>
       </c>
     </row>
     <row r="728" spans="1:16">
       <c r="A728">
         <v>2026</v>
       </c>
       <c r="B728" t="s">
-        <v>169</v>
+        <v>163</v>
       </c>
       <c r="C728">
-        <v>97805</v>
+        <v>97795</v>
       </c>
       <c r="D728" t="s">
         <v>17</v>
       </c>
       <c r="E728">
         <v>17</v>
       </c>
       <c r="F728">
-        <v>10340337000</v>
+        <v>10288425000</v>
       </c>
       <c r="O728" t="s">
-        <v>122</v>
+        <v>18</v>
       </c>
       <c r="P728" t="s">
-        <v>170</v>
+        <v>164</v>
       </c>
     </row>
     <row r="729" spans="1:16">
       <c r="A729">
         <v>2026</v>
       </c>
       <c r="B729" t="s">
-        <v>169</v>
+        <v>163</v>
       </c>
       <c r="C729">
-        <v>97805</v>
+        <v>97795</v>
       </c>
       <c r="D729" t="s">
         <v>17</v>
       </c>
       <c r="E729">
         <v>17</v>
       </c>
       <c r="F729">
-        <v>10280623000</v>
+        <v>10287223000</v>
       </c>
       <c r="O729" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="P729" t="s">
-        <v>171</v>
+        <v>165</v>
       </c>
     </row>
     <row r="730" spans="1:16">
       <c r="A730">
         <v>2026</v>
       </c>
       <c r="B730" t="s">
-        <v>169</v>
+        <v>163</v>
       </c>
       <c r="C730">
-        <v>97805</v>
+        <v>97795</v>
       </c>
       <c r="D730" t="s">
         <v>17</v>
       </c>
       <c r="E730">
         <v>17</v>
       </c>
       <c r="F730">
-        <v>10340371000</v>
+        <v>10285623000</v>
       </c>
       <c r="O730" t="s">
-        <v>122</v>
+        <v>23</v>
       </c>
       <c r="P730" t="s">
-        <v>170</v>
+        <v>165</v>
       </c>
     </row>
     <row r="731" spans="1:16">
       <c r="A731">
         <v>2026</v>
       </c>
       <c r="B731" t="s">
-        <v>169</v>
+        <v>163</v>
       </c>
       <c r="C731">
-        <v>97805</v>
+        <v>97795</v>
       </c>
       <c r="D731" t="s">
         <v>17</v>
       </c>
       <c r="E731">
         <v>17</v>
       </c>
       <c r="F731">
-        <v>10280635000</v>
+        <v>10288418000</v>
       </c>
       <c r="O731" t="s">
         <v>18</v>
       </c>
       <c r="P731" t="s">
-        <v>171</v>
+        <v>164</v>
       </c>
     </row>
     <row r="732" spans="1:16">
       <c r="A732">
         <v>2026</v>
       </c>
       <c r="B732" t="s">
-        <v>169</v>
+        <v>163</v>
       </c>
       <c r="C732">
-        <v>97805</v>
+        <v>97795</v>
       </c>
       <c r="D732" t="s">
         <v>17</v>
       </c>
       <c r="E732">
         <v>17</v>
       </c>
       <c r="F732">
-        <v>10280604000</v>
+        <v>10282801000</v>
       </c>
       <c r="O732" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="P732" t="s">
-        <v>171</v>
+        <v>165</v>
       </c>
     </row>
     <row r="733" spans="1:16">
       <c r="A733">
         <v>2026</v>
       </c>
       <c r="B733" t="s">
-        <v>169</v>
+        <v>163</v>
       </c>
       <c r="C733">
-        <v>97805</v>
+        <v>97795</v>
       </c>
       <c r="D733" t="s">
         <v>17</v>
       </c>
       <c r="E733">
         <v>17</v>
       </c>
       <c r="F733">
-        <v>10340368000</v>
+        <v>10282814000</v>
       </c>
       <c r="O733" t="s">
-        <v>122</v>
+        <v>23</v>
       </c>
       <c r="P733" t="s">
-        <v>170</v>
+        <v>165</v>
       </c>
     </row>
     <row r="734" spans="1:16">
       <c r="A734">
         <v>2026</v>
       </c>
       <c r="B734" t="s">
-        <v>169</v>
+        <v>163</v>
       </c>
       <c r="C734">
-        <v>97805</v>
+        <v>97795</v>
       </c>
       <c r="D734" t="s">
         <v>17</v>
       </c>
       <c r="E734">
         <v>17</v>
       </c>
       <c r="F734">
-        <v>10291749000</v>
+        <v>10285629000</v>
       </c>
       <c r="O734" t="s">
-        <v>122</v>
+        <v>23</v>
       </c>
       <c r="P734" t="s">
-        <v>170</v>
+        <v>165</v>
       </c>
     </row>
     <row r="735" spans="1:16">
       <c r="A735">
         <v>2026</v>
       </c>
       <c r="B735" t="s">
-        <v>169</v>
+        <v>163</v>
       </c>
       <c r="C735">
-        <v>97805</v>
+        <v>97795</v>
       </c>
       <c r="D735" t="s">
         <v>17</v>
       </c>
       <c r="E735">
         <v>17</v>
       </c>
       <c r="F735">
-        <v>10340309000</v>
+        <v>10287225000</v>
       </c>
       <c r="O735" t="s">
-        <v>122</v>
+        <v>23</v>
       </c>
       <c r="P735" t="s">
-        <v>170</v>
+        <v>165</v>
       </c>
     </row>
     <row r="736" spans="1:16">
       <c r="A736">
         <v>2026</v>
       </c>
       <c r="B736" t="s">
-        <v>169</v>
+        <v>163</v>
       </c>
       <c r="C736">
-        <v>97805</v>
+        <v>97795</v>
       </c>
       <c r="D736" t="s">
         <v>17</v>
       </c>
       <c r="E736">
         <v>17</v>
       </c>
       <c r="F736">
-        <v>10292796000</v>
+        <v>10282798000</v>
       </c>
       <c r="O736" t="s">
-        <v>122</v>
+        <v>23</v>
       </c>
       <c r="P736" t="s">
-        <v>170</v>
+        <v>165</v>
       </c>
     </row>
     <row r="737" spans="1:16">
       <c r="A737">
         <v>2026</v>
       </c>
       <c r="B737" t="s">
-        <v>169</v>
+        <v>163</v>
       </c>
       <c r="C737">
-        <v>97805</v>
+        <v>97795</v>
       </c>
       <c r="D737" t="s">
         <v>17</v>
       </c>
       <c r="E737">
         <v>17</v>
       </c>
       <c r="F737">
-        <v>10280643000</v>
+        <v>10287224000</v>
       </c>
       <c r="O737" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="P737" t="s">
-        <v>171</v>
+        <v>165</v>
       </c>
     </row>
     <row r="738" spans="1:16">
       <c r="A738">
         <v>2026</v>
       </c>
       <c r="B738" t="s">
-        <v>169</v>
+        <v>163</v>
       </c>
       <c r="C738">
-        <v>97805</v>
+        <v>97795</v>
       </c>
       <c r="D738" t="s">
         <v>17</v>
       </c>
       <c r="E738">
         <v>17</v>
       </c>
       <c r="F738">
-        <v>10284354000</v>
+        <v>10290490000</v>
       </c>
       <c r="O738" t="s">
-        <v>122</v>
+        <v>23</v>
       </c>
       <c r="P738" t="s">
-        <v>170</v>
+        <v>165</v>
       </c>
     </row>
     <row r="739" spans="1:16">
       <c r="A739">
         <v>2026</v>
       </c>
       <c r="B739" t="s">
-        <v>169</v>
+        <v>163</v>
       </c>
       <c r="C739">
-        <v>97805</v>
+        <v>97795</v>
       </c>
       <c r="D739" t="s">
         <v>17</v>
       </c>
       <c r="E739">
         <v>17</v>
       </c>
       <c r="F739">
-        <v>10340317000</v>
+        <v>10333673000</v>
       </c>
       <c r="O739" t="s">
-        <v>122</v>
+        <v>18</v>
       </c>
       <c r="P739" t="s">
-        <v>170</v>
+        <v>164</v>
       </c>
     </row>
     <row r="740" spans="1:16">
       <c r="A740">
         <v>2026</v>
       </c>
       <c r="B740" t="s">
-        <v>169</v>
+        <v>163</v>
       </c>
       <c r="C740">
-        <v>97805</v>
+        <v>97795</v>
       </c>
       <c r="D740" t="s">
         <v>17</v>
       </c>
       <c r="E740">
         <v>17</v>
       </c>
       <c r="F740">
-        <v>10340329000</v>
+        <v>10290494000</v>
       </c>
       <c r="O740" t="s">
-        <v>122</v>
+        <v>23</v>
       </c>
       <c r="P740" t="s">
-        <v>170</v>
+        <v>165</v>
       </c>
     </row>
     <row r="741" spans="1:16">
       <c r="A741">
         <v>2026</v>
       </c>
       <c r="B741" t="s">
-        <v>169</v>
+        <v>163</v>
       </c>
       <c r="C741">
-        <v>97805</v>
+        <v>97795</v>
       </c>
       <c r="D741" t="s">
         <v>17</v>
       </c>
       <c r="E741">
         <v>17</v>
       </c>
       <c r="F741">
-        <v>10280598000</v>
+        <v>10288326000</v>
       </c>
       <c r="O741" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="P741" t="s">
-        <v>171</v>
+        <v>165</v>
       </c>
     </row>
     <row r="742" spans="1:16">
       <c r="A742">
         <v>2026</v>
       </c>
       <c r="B742" t="s">
-        <v>169</v>
+        <v>163</v>
       </c>
       <c r="C742">
-        <v>97805</v>
+        <v>97795</v>
       </c>
       <c r="D742" t="s">
         <v>17</v>
       </c>
       <c r="E742">
         <v>17</v>
       </c>
       <c r="F742">
-        <v>10280632000</v>
+        <v>10282777000</v>
       </c>
       <c r="O742" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="P742" t="s">
-        <v>171</v>
+        <v>165</v>
       </c>
     </row>
     <row r="743" spans="1:16">
       <c r="A743">
         <v>2026</v>
       </c>
       <c r="B743" t="s">
-        <v>169</v>
+        <v>163</v>
       </c>
       <c r="C743">
-        <v>97805</v>
+        <v>97795</v>
       </c>
       <c r="D743" t="s">
         <v>17</v>
       </c>
       <c r="E743">
         <v>17</v>
       </c>
       <c r="F743">
-        <v>10340349000</v>
+        <v>10282781000</v>
       </c>
       <c r="O743" t="s">
-        <v>122</v>
+        <v>23</v>
       </c>
       <c r="P743" t="s">
-        <v>170</v>
+        <v>165</v>
       </c>
     </row>
     <row r="744" spans="1:16">
       <c r="A744">
         <v>2026</v>
       </c>
       <c r="B744" t="s">
-        <v>169</v>
+        <v>163</v>
       </c>
       <c r="C744">
-        <v>97805</v>
+        <v>97795</v>
       </c>
       <c r="D744" t="s">
         <v>17</v>
       </c>
       <c r="E744">
         <v>17</v>
       </c>
       <c r="F744">
-        <v>10340310000</v>
+        <v>10282819000</v>
       </c>
       <c r="O744" t="s">
-        <v>122</v>
+        <v>23</v>
       </c>
       <c r="P744" t="s">
-        <v>170</v>
+        <v>165</v>
       </c>
     </row>
     <row r="745" spans="1:16">
       <c r="A745">
         <v>2026</v>
       </c>
       <c r="B745" t="s">
-        <v>169</v>
+        <v>163</v>
       </c>
       <c r="C745">
-        <v>97805</v>
+        <v>97795</v>
       </c>
       <c r="D745" t="s">
         <v>17</v>
       </c>
       <c r="E745">
         <v>17</v>
       </c>
       <c r="F745">
-        <v>10280634000</v>
+        <v>10285616000</v>
       </c>
       <c r="O745" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="P745" t="s">
-        <v>171</v>
+        <v>165</v>
       </c>
     </row>
     <row r="746" spans="1:16">
       <c r="A746">
         <v>2026</v>
       </c>
       <c r="B746" t="s">
-        <v>169</v>
+        <v>163</v>
       </c>
       <c r="C746">
-        <v>97805</v>
+        <v>97795</v>
       </c>
       <c r="D746" t="s">
         <v>17</v>
       </c>
       <c r="E746">
         <v>17</v>
       </c>
       <c r="F746">
-        <v>10340313000</v>
+        <v>10282811000</v>
       </c>
       <c r="O746" t="s">
-        <v>122</v>
+        <v>23</v>
       </c>
       <c r="P746" t="s">
-        <v>170</v>
+        <v>165</v>
       </c>
     </row>
     <row r="747" spans="1:16">
       <c r="A747">
         <v>2026</v>
       </c>
       <c r="B747" t="s">
-        <v>169</v>
+        <v>163</v>
       </c>
       <c r="C747">
-        <v>97805</v>
+        <v>97795</v>
       </c>
       <c r="D747" t="s">
         <v>17</v>
       </c>
       <c r="E747">
         <v>17</v>
       </c>
       <c r="F747">
-        <v>10280616000</v>
+        <v>10288400000</v>
       </c>
       <c r="O747" t="s">
         <v>18</v>
       </c>
       <c r="P747" t="s">
-        <v>171</v>
+        <v>164</v>
       </c>
     </row>
     <row r="748" spans="1:16">
       <c r="A748">
         <v>2026</v>
       </c>
       <c r="B748" t="s">
-        <v>172</v>
+        <v>163</v>
       </c>
       <c r="C748">
-        <v>97806</v>
+        <v>97795</v>
       </c>
       <c r="D748" t="s">
         <v>17</v>
       </c>
       <c r="E748">
         <v>17</v>
       </c>
       <c r="F748">
-        <v>10323064000</v>
+        <v>10397224000</v>
       </c>
       <c r="O748" t="s">
-        <v>72</v>
+        <v>18</v>
       </c>
       <c r="P748" t="s">
-        <v>173</v>
+        <v>164</v>
       </c>
     </row>
     <row r="749" spans="1:16">
       <c r="A749">
         <v>2026</v>
       </c>
       <c r="B749" t="s">
-        <v>172</v>
+        <v>163</v>
       </c>
       <c r="C749">
-        <v>97806</v>
+        <v>97795</v>
       </c>
       <c r="D749" t="s">
         <v>17</v>
       </c>
       <c r="E749">
         <v>17</v>
       </c>
       <c r="F749">
-        <v>10358133000</v>
+        <v>10282807000</v>
       </c>
       <c r="O749" t="s">
-        <v>72</v>
+        <v>23</v>
       </c>
       <c r="P749" t="s">
-        <v>173</v>
+        <v>165</v>
       </c>
     </row>
     <row r="750" spans="1:16">
       <c r="A750">
         <v>2026</v>
       </c>
       <c r="B750" t="s">
-        <v>172</v>
+        <v>163</v>
       </c>
       <c r="C750">
-        <v>97806</v>
+        <v>97795</v>
       </c>
       <c r="D750" t="s">
         <v>17</v>
       </c>
       <c r="E750">
         <v>17</v>
       </c>
       <c r="F750">
-        <v>10289553000</v>
+        <v>10290493000</v>
       </c>
       <c r="O750" t="s">
-        <v>72</v>
+        <v>23</v>
       </c>
       <c r="P750" t="s">
-        <v>173</v>
+        <v>165</v>
       </c>
     </row>
     <row r="751" spans="1:16">
       <c r="A751">
         <v>2026</v>
       </c>
       <c r="B751" t="s">
-        <v>172</v>
+        <v>163</v>
       </c>
       <c r="C751">
-        <v>97806</v>
+        <v>97795</v>
       </c>
       <c r="D751" t="s">
         <v>17</v>
       </c>
       <c r="E751">
         <v>17</v>
       </c>
       <c r="F751">
-        <v>10371203000</v>
+        <v>10347109000</v>
       </c>
       <c r="O751" t="s">
-        <v>72</v>
+        <v>23</v>
       </c>
       <c r="P751" t="s">
-        <v>173</v>
+        <v>165</v>
       </c>
     </row>
     <row r="752" spans="1:16">
       <c r="A752">
         <v>2026</v>
       </c>
       <c r="B752" t="s">
-        <v>172</v>
+        <v>163</v>
       </c>
       <c r="C752">
-        <v>97806</v>
+        <v>97795</v>
       </c>
       <c r="D752" t="s">
         <v>17</v>
       </c>
       <c r="E752">
         <v>17</v>
       </c>
       <c r="F752">
-        <v>10289555000</v>
+        <v>10309586000</v>
       </c>
       <c r="O752" t="s">
-        <v>72</v>
+        <v>18</v>
       </c>
       <c r="P752" t="s">
-        <v>173</v>
+        <v>164</v>
       </c>
     </row>
     <row r="753" spans="1:16">
       <c r="A753">
         <v>2026</v>
       </c>
       <c r="B753" t="s">
-        <v>172</v>
+        <v>163</v>
       </c>
       <c r="C753">
-        <v>97806</v>
+        <v>97795</v>
       </c>
       <c r="D753" t="s">
         <v>17</v>
       </c>
       <c r="E753">
         <v>17</v>
       </c>
       <c r="F753">
-        <v>10348764000</v>
+        <v>10287226000</v>
       </c>
       <c r="O753" t="s">
-        <v>72</v>
+        <v>23</v>
       </c>
       <c r="P753" t="s">
-        <v>173</v>
+        <v>165</v>
       </c>
     </row>
     <row r="754" spans="1:16">
       <c r="A754">
         <v>2026</v>
       </c>
       <c r="B754" t="s">
-        <v>172</v>
+        <v>163</v>
       </c>
       <c r="C754">
-        <v>97806</v>
+        <v>97795</v>
       </c>
       <c r="D754" t="s">
         <v>17</v>
       </c>
       <c r="E754">
         <v>17</v>
       </c>
       <c r="F754">
-        <v>10289554000</v>
+        <v>10347104000</v>
       </c>
       <c r="O754" t="s">
-        <v>72</v>
+        <v>23</v>
       </c>
       <c r="P754" t="s">
-        <v>173</v>
+        <v>165</v>
       </c>
     </row>
     <row r="755" spans="1:16">
       <c r="A755">
         <v>2026</v>
       </c>
       <c r="B755" t="s">
-        <v>172</v>
+        <v>163</v>
       </c>
       <c r="C755">
-        <v>97806</v>
+        <v>97795</v>
       </c>
       <c r="D755" t="s">
         <v>17</v>
       </c>
       <c r="E755">
         <v>17</v>
       </c>
       <c r="F755">
-        <v>10326665000</v>
+        <v>10285608000</v>
       </c>
       <c r="O755" t="s">
-        <v>72</v>
+        <v>23</v>
       </c>
       <c r="P755" t="s">
-        <v>173</v>
+        <v>165</v>
       </c>
     </row>
     <row r="756" spans="1:16">
       <c r="A756">
         <v>2026</v>
       </c>
       <c r="B756" t="s">
-        <v>172</v>
+        <v>163</v>
       </c>
       <c r="C756">
-        <v>97806</v>
+        <v>97795</v>
       </c>
       <c r="D756" t="s">
         <v>17</v>
       </c>
       <c r="E756">
         <v>17</v>
       </c>
       <c r="F756">
-        <v>10318872000</v>
+        <v>10290488000</v>
       </c>
       <c r="O756" t="s">
-        <v>72</v>
+        <v>23</v>
       </c>
       <c r="P756" t="s">
-        <v>173</v>
+        <v>165</v>
       </c>
     </row>
     <row r="757" spans="1:16">
       <c r="A757">
         <v>2026</v>
       </c>
       <c r="B757" t="s">
-        <v>174</v>
+        <v>166</v>
       </c>
       <c r="C757">
-        <v>97807</v>
+        <v>97797</v>
       </c>
       <c r="D757" t="s">
         <v>17</v>
       </c>
       <c r="E757">
         <v>17</v>
       </c>
       <c r="F757">
-        <v>10290602000</v>
+        <v>10348395000</v>
       </c>
       <c r="O757" t="s">
-        <v>65</v>
+        <v>30</v>
       </c>
       <c r="P757" t="s">
-        <v>175</v>
+        <v>167</v>
       </c>
     </row>
     <row r="758" spans="1:16">
       <c r="A758">
         <v>2026</v>
       </c>
       <c r="B758" t="s">
-        <v>174</v>
+        <v>166</v>
       </c>
       <c r="C758">
-        <v>97807</v>
+        <v>97797</v>
       </c>
       <c r="D758" t="s">
         <v>17</v>
       </c>
       <c r="E758">
         <v>17</v>
       </c>
       <c r="F758">
-        <v>10338825000</v>
+        <v>10329586000</v>
       </c>
       <c r="O758" t="s">
-        <v>65</v>
+        <v>30</v>
       </c>
       <c r="P758" t="s">
-        <v>175</v>
+        <v>167</v>
       </c>
     </row>
     <row r="759" spans="1:16">
       <c r="A759">
         <v>2026</v>
       </c>
       <c r="B759" t="s">
-        <v>174</v>
+        <v>166</v>
       </c>
       <c r="C759">
-        <v>97807</v>
+        <v>97797</v>
       </c>
       <c r="D759" t="s">
         <v>17</v>
       </c>
       <c r="E759">
         <v>17</v>
       </c>
       <c r="F759">
-        <v>10285865000</v>
+        <v>10329589000</v>
       </c>
       <c r="O759" t="s">
-        <v>65</v>
+        <v>30</v>
       </c>
       <c r="P759" t="s">
-        <v>175</v>
+        <v>167</v>
       </c>
     </row>
     <row r="760" spans="1:16">
       <c r="A760">
         <v>2026</v>
       </c>
       <c r="B760" t="s">
-        <v>174</v>
+        <v>166</v>
       </c>
       <c r="C760">
-        <v>97807</v>
+        <v>97797</v>
       </c>
       <c r="D760" t="s">
         <v>17</v>
       </c>
       <c r="E760">
         <v>17</v>
       </c>
       <c r="F760">
-        <v>10313213000</v>
+        <v>10329460000</v>
       </c>
       <c r="O760" t="s">
-        <v>65</v>
+        <v>30</v>
       </c>
       <c r="P760" t="s">
-        <v>175</v>
+        <v>167</v>
       </c>
     </row>
     <row r="761" spans="1:16">
       <c r="A761">
         <v>2026</v>
       </c>
       <c r="B761" t="s">
-        <v>174</v>
+        <v>166</v>
       </c>
       <c r="C761">
-        <v>97807</v>
+        <v>97797</v>
       </c>
       <c r="D761" t="s">
         <v>17</v>
       </c>
       <c r="E761">
         <v>17</v>
       </c>
       <c r="F761">
-        <v>10315616000</v>
+        <v>10329452000</v>
       </c>
       <c r="O761" t="s">
-        <v>65</v>
+        <v>30</v>
       </c>
       <c r="P761" t="s">
-        <v>175</v>
+        <v>167</v>
       </c>
     </row>
     <row r="762" spans="1:16">
       <c r="A762">
         <v>2026</v>
       </c>
       <c r="B762" t="s">
-        <v>174</v>
+        <v>166</v>
       </c>
       <c r="C762">
-        <v>97807</v>
+        <v>97797</v>
       </c>
       <c r="D762" t="s">
         <v>17</v>
       </c>
       <c r="E762">
         <v>17</v>
       </c>
       <c r="F762">
-        <v>10327583000</v>
+        <v>10283863000</v>
       </c>
       <c r="O762" t="s">
-        <v>65</v>
+        <v>23</v>
       </c>
       <c r="P762" t="s">
-        <v>175</v>
+        <v>168</v>
       </c>
     </row>
     <row r="763" spans="1:16">
       <c r="A763">
         <v>2026</v>
       </c>
       <c r="B763" t="s">
-        <v>174</v>
+        <v>166</v>
       </c>
       <c r="C763">
-        <v>97807</v>
+        <v>97797</v>
       </c>
       <c r="D763" t="s">
         <v>17</v>
       </c>
       <c r="E763">
         <v>17</v>
       </c>
       <c r="F763">
-        <v>10338843000</v>
+        <v>10329457000</v>
       </c>
       <c r="O763" t="s">
-        <v>65</v>
+        <v>30</v>
       </c>
       <c r="P763" t="s">
-        <v>175</v>
+        <v>167</v>
       </c>
     </row>
     <row r="764" spans="1:16">
       <c r="A764">
         <v>2026</v>
       </c>
       <c r="B764" t="s">
-        <v>174</v>
+        <v>169</v>
       </c>
       <c r="C764">
-        <v>97807</v>
+        <v>97798</v>
       </c>
       <c r="D764" t="s">
         <v>17</v>
       </c>
       <c r="E764">
         <v>17</v>
       </c>
       <c r="F764">
-        <v>10337101000</v>
+        <v>10351140000</v>
       </c>
       <c r="O764" t="s">
-        <v>65</v>
+        <v>97</v>
       </c>
       <c r="P764" t="s">
-        <v>175</v>
+        <v>170</v>
       </c>
     </row>
     <row r="765" spans="1:16">
       <c r="A765">
         <v>2026</v>
       </c>
       <c r="B765" t="s">
-        <v>174</v>
+        <v>169</v>
       </c>
       <c r="C765">
-        <v>97807</v>
+        <v>97798</v>
       </c>
       <c r="D765" t="s">
         <v>17</v>
       </c>
       <c r="E765">
         <v>17</v>
       </c>
       <c r="F765">
-        <v>10331252000</v>
+        <v>10348751000</v>
       </c>
       <c r="O765" t="s">
-        <v>65</v>
+        <v>97</v>
       </c>
       <c r="P765" t="s">
-        <v>175</v>
+        <v>170</v>
       </c>
     </row>
     <row r="766" spans="1:16">
       <c r="A766">
         <v>2026</v>
       </c>
       <c r="B766" t="s">
-        <v>174</v>
+        <v>169</v>
       </c>
       <c r="C766">
-        <v>97807</v>
+        <v>97798</v>
       </c>
       <c r="D766" t="s">
         <v>17</v>
       </c>
       <c r="E766">
         <v>17</v>
       </c>
       <c r="F766">
-        <v>10290443000</v>
+        <v>10348359000</v>
       </c>
       <c r="O766" t="s">
-        <v>65</v>
+        <v>97</v>
       </c>
       <c r="P766" t="s">
-        <v>175</v>
+        <v>170</v>
       </c>
     </row>
     <row r="767" spans="1:16">
       <c r="A767">
         <v>2026</v>
       </c>
       <c r="B767" t="s">
-        <v>176</v>
+        <v>169</v>
       </c>
       <c r="C767">
-        <v>97810</v>
+        <v>97798</v>
       </c>
       <c r="D767" t="s">
         <v>17</v>
       </c>
       <c r="E767">
         <v>17</v>
       </c>
       <c r="F767">
-        <v>10289380000</v>
+        <v>10356275000</v>
       </c>
       <c r="O767" t="s">
-        <v>27</v>
+        <v>97</v>
       </c>
       <c r="P767" t="s">
-        <v>177</v>
+        <v>170</v>
       </c>
     </row>
     <row r="768" spans="1:16">
       <c r="A768">
         <v>2026</v>
       </c>
       <c r="B768" t="s">
-        <v>176</v>
+        <v>169</v>
       </c>
       <c r="C768">
-        <v>97810</v>
+        <v>97798</v>
       </c>
       <c r="D768" t="s">
         <v>17</v>
       </c>
       <c r="E768">
         <v>17</v>
       </c>
       <c r="F768">
-        <v>10358516000</v>
+        <v>10323540000</v>
       </c>
       <c r="O768" t="s">
-        <v>27</v>
+        <v>97</v>
       </c>
       <c r="P768" t="s">
-        <v>177</v>
+        <v>170</v>
       </c>
     </row>
     <row r="769" spans="1:16">
       <c r="A769">
         <v>2026</v>
       </c>
       <c r="B769" t="s">
-        <v>176</v>
+        <v>169</v>
       </c>
       <c r="C769">
-        <v>97810</v>
+        <v>97798</v>
       </c>
       <c r="D769" t="s">
         <v>17</v>
       </c>
       <c r="E769">
         <v>17</v>
       </c>
       <c r="F769">
-        <v>10327967000</v>
+        <v>10354536000</v>
       </c>
       <c r="O769" t="s">
-        <v>27</v>
+        <v>97</v>
       </c>
       <c r="P769" t="s">
-        <v>177</v>
+        <v>170</v>
       </c>
     </row>
     <row r="770" spans="1:16">
       <c r="A770">
         <v>2026</v>
       </c>
       <c r="B770" t="s">
-        <v>176</v>
+        <v>169</v>
       </c>
       <c r="C770">
-        <v>97810</v>
+        <v>97798</v>
       </c>
       <c r="D770" t="s">
         <v>17</v>
       </c>
       <c r="E770">
         <v>17</v>
       </c>
       <c r="F770">
-        <v>10327795000</v>
+        <v>10408416000</v>
       </c>
       <c r="O770" t="s">
-        <v>27</v>
+        <v>97</v>
       </c>
       <c r="P770" t="s">
-        <v>177</v>
+        <v>170</v>
       </c>
     </row>
     <row r="771" spans="1:16">
       <c r="A771">
         <v>2026</v>
       </c>
       <c r="B771" t="s">
-        <v>176</v>
+        <v>169</v>
       </c>
       <c r="C771">
-        <v>97810</v>
+        <v>97798</v>
       </c>
       <c r="D771" t="s">
         <v>17</v>
       </c>
       <c r="E771">
         <v>17</v>
       </c>
       <c r="F771">
-        <v>10288679000</v>
+        <v>10385313000</v>
       </c>
       <c r="O771" t="s">
-        <v>27</v>
+        <v>97</v>
       </c>
       <c r="P771" t="s">
-        <v>177</v>
+        <v>170</v>
       </c>
     </row>
     <row r="772" spans="1:16">
       <c r="A772">
         <v>2026</v>
       </c>
       <c r="B772" t="s">
-        <v>176</v>
+        <v>169</v>
       </c>
       <c r="C772">
-        <v>97810</v>
+        <v>97798</v>
       </c>
       <c r="D772" t="s">
         <v>17</v>
       </c>
       <c r="E772">
         <v>17</v>
       </c>
       <c r="F772">
-        <v>10358504000</v>
+        <v>10385266000</v>
       </c>
       <c r="O772" t="s">
-        <v>27</v>
+        <v>97</v>
       </c>
       <c r="P772" t="s">
-        <v>177</v>
+        <v>170</v>
       </c>
     </row>
     <row r="773" spans="1:16">
       <c r="A773">
         <v>2026</v>
       </c>
       <c r="B773" t="s">
-        <v>178</v>
+        <v>171</v>
       </c>
       <c r="C773">
-        <v>97811</v>
+        <v>97801</v>
       </c>
       <c r="D773" t="s">
         <v>17</v>
       </c>
       <c r="E773">
         <v>17</v>
       </c>
       <c r="F773">
-        <v>10280674000</v>
+        <v>10369994000</v>
       </c>
       <c r="O773" t="s">
-        <v>43</v>
+        <v>67</v>
       </c>
       <c r="P773" t="s">
-        <v>179</v>
+        <v>172</v>
       </c>
     </row>
     <row r="774" spans="1:16">
       <c r="A774">
         <v>2026</v>
       </c>
       <c r="B774" t="s">
-        <v>178</v>
+        <v>171</v>
       </c>
       <c r="C774">
-        <v>97811</v>
+        <v>97801</v>
       </c>
       <c r="D774" t="s">
         <v>17</v>
       </c>
       <c r="E774">
         <v>17</v>
       </c>
       <c r="F774">
-        <v>10328767000</v>
+        <v>10376279000</v>
       </c>
       <c r="O774" t="s">
-        <v>43</v>
+        <v>67</v>
       </c>
       <c r="P774" t="s">
-        <v>179</v>
+        <v>172</v>
       </c>
     </row>
     <row r="775" spans="1:16">
       <c r="A775">
         <v>2026</v>
       </c>
       <c r="B775" t="s">
-        <v>178</v>
+        <v>171</v>
       </c>
       <c r="C775">
-        <v>97811</v>
+        <v>97801</v>
       </c>
       <c r="D775" t="s">
         <v>17</v>
       </c>
       <c r="E775">
         <v>17</v>
       </c>
       <c r="F775">
-        <v>10297905000</v>
+        <v>10416019000</v>
       </c>
       <c r="O775" t="s">
-        <v>43</v>
+        <v>67</v>
       </c>
       <c r="P775" t="s">
-        <v>179</v>
+        <v>172</v>
       </c>
     </row>
     <row r="776" spans="1:16">
       <c r="A776">
         <v>2026</v>
       </c>
       <c r="B776" t="s">
-        <v>178</v>
+        <v>171</v>
       </c>
       <c r="C776">
-        <v>97811</v>
+        <v>97801</v>
       </c>
       <c r="D776" t="s">
         <v>17</v>
       </c>
       <c r="E776">
         <v>17</v>
       </c>
       <c r="F776">
-        <v>10280678000</v>
+        <v>10416021000</v>
       </c>
       <c r="O776" t="s">
-        <v>43</v>
+        <v>67</v>
       </c>
       <c r="P776" t="s">
-        <v>179</v>
+        <v>172</v>
       </c>
     </row>
     <row r="777" spans="1:16">
       <c r="A777">
         <v>2026</v>
       </c>
       <c r="B777" t="s">
-        <v>178</v>
+        <v>171</v>
       </c>
       <c r="C777">
-        <v>97811</v>
+        <v>97801</v>
       </c>
       <c r="D777" t="s">
         <v>17</v>
       </c>
       <c r="E777">
         <v>17</v>
       </c>
       <c r="F777">
-        <v>10280673000</v>
+        <v>10296203000</v>
       </c>
       <c r="O777" t="s">
-        <v>43</v>
+        <v>67</v>
       </c>
       <c r="P777" t="s">
-        <v>179</v>
+        <v>172</v>
       </c>
     </row>
     <row r="778" spans="1:16">
       <c r="A778">
         <v>2026</v>
       </c>
       <c r="B778" t="s">
-        <v>178</v>
+        <v>171</v>
       </c>
       <c r="C778">
-        <v>97811</v>
+        <v>97801</v>
       </c>
       <c r="D778" t="s">
         <v>17</v>
       </c>
       <c r="E778">
         <v>17</v>
       </c>
       <c r="F778">
-        <v>10371781000</v>
+        <v>10279552000</v>
       </c>
       <c r="O778" t="s">
-        <v>43</v>
+        <v>67</v>
       </c>
       <c r="P778" t="s">
-        <v>179</v>
+        <v>172</v>
       </c>
     </row>
     <row r="779" spans="1:16">
       <c r="A779">
         <v>2026</v>
       </c>
       <c r="B779" t="s">
-        <v>178</v>
+        <v>171</v>
       </c>
       <c r="C779">
-        <v>97811</v>
+        <v>97801</v>
       </c>
       <c r="D779" t="s">
         <v>17</v>
       </c>
       <c r="E779">
         <v>17</v>
       </c>
       <c r="F779">
-        <v>10370179000</v>
+        <v>10416022000</v>
       </c>
       <c r="O779" t="s">
-        <v>43</v>
+        <v>67</v>
       </c>
       <c r="P779" t="s">
-        <v>179</v>
+        <v>172</v>
       </c>
     </row>
     <row r="780" spans="1:16">
       <c r="A780">
         <v>2026</v>
       </c>
       <c r="B780" t="s">
-        <v>178</v>
+        <v>171</v>
       </c>
       <c r="C780">
-        <v>97811</v>
+        <v>97801</v>
       </c>
       <c r="D780" t="s">
         <v>17</v>
       </c>
       <c r="E780">
         <v>17</v>
       </c>
       <c r="F780">
-        <v>10280506000</v>
+        <v>10279550000</v>
       </c>
       <c r="O780" t="s">
-        <v>43</v>
+        <v>67</v>
       </c>
       <c r="P780" t="s">
-        <v>179</v>
+        <v>172</v>
       </c>
     </row>
     <row r="781" spans="1:16">
       <c r="A781">
         <v>2026</v>
       </c>
       <c r="B781" t="s">
-        <v>178</v>
+        <v>171</v>
       </c>
       <c r="C781">
-        <v>97811</v>
+        <v>97801</v>
       </c>
       <c r="D781" t="s">
         <v>17</v>
       </c>
       <c r="E781">
         <v>17</v>
       </c>
       <c r="F781">
-        <v>10358970000</v>
+        <v>10416020000</v>
       </c>
       <c r="O781" t="s">
-        <v>43</v>
+        <v>67</v>
       </c>
       <c r="P781" t="s">
-        <v>179</v>
+        <v>172</v>
       </c>
     </row>
     <row r="782" spans="1:16">
       <c r="A782">
         <v>2026</v>
       </c>
       <c r="B782" t="s">
-        <v>178</v>
+        <v>171</v>
       </c>
       <c r="C782">
-        <v>97811</v>
+        <v>97801</v>
       </c>
       <c r="D782" t="s">
         <v>17</v>
       </c>
       <c r="E782">
         <v>17</v>
       </c>
       <c r="F782">
-        <v>10356328000</v>
+        <v>10279554000</v>
       </c>
       <c r="O782" t="s">
-        <v>43</v>
+        <v>67</v>
       </c>
       <c r="P782" t="s">
-        <v>179</v>
+        <v>172</v>
       </c>
     </row>
     <row r="783" spans="1:16">
       <c r="A783">
         <v>2026</v>
       </c>
       <c r="B783" t="s">
-        <v>178</v>
+        <v>171</v>
       </c>
       <c r="C783">
-        <v>97811</v>
+        <v>97801</v>
       </c>
       <c r="D783" t="s">
         <v>17</v>
       </c>
       <c r="E783">
         <v>17</v>
       </c>
       <c r="F783">
-        <v>10312519000</v>
+        <v>10279539000</v>
       </c>
       <c r="O783" t="s">
-        <v>43</v>
+        <v>67</v>
       </c>
       <c r="P783" t="s">
-        <v>179</v>
+        <v>172</v>
       </c>
     </row>
     <row r="784" spans="1:16">
       <c r="A784">
         <v>2026</v>
       </c>
       <c r="B784" t="s">
-        <v>178</v>
+        <v>173</v>
       </c>
       <c r="C784">
-        <v>97811</v>
+        <v>97803</v>
       </c>
       <c r="D784" t="s">
         <v>17</v>
       </c>
       <c r="E784">
         <v>17</v>
       </c>
       <c r="F784">
-        <v>10333741000</v>
+        <v>10378714000</v>
       </c>
       <c r="O784" t="s">
-        <v>43</v>
+        <v>128</v>
       </c>
       <c r="P784" t="s">
-        <v>179</v>
+        <v>174</v>
       </c>
     </row>
     <row r="785" spans="1:16">
       <c r="A785">
         <v>2026</v>
       </c>
       <c r="B785" t="s">
-        <v>178</v>
+        <v>173</v>
       </c>
       <c r="C785">
-        <v>97811</v>
+        <v>97803</v>
       </c>
       <c r="D785" t="s">
         <v>17</v>
       </c>
       <c r="E785">
         <v>17</v>
       </c>
       <c r="F785">
-        <v>10280493000</v>
+        <v>10314243000</v>
       </c>
       <c r="O785" t="s">
-        <v>43</v>
+        <v>128</v>
       </c>
       <c r="P785" t="s">
-        <v>179</v>
+        <v>174</v>
       </c>
     </row>
     <row r="786" spans="1:16">
       <c r="A786">
         <v>2026</v>
       </c>
       <c r="B786" t="s">
-        <v>178</v>
+        <v>173</v>
       </c>
       <c r="C786">
-        <v>97811</v>
+        <v>97803</v>
       </c>
       <c r="D786" t="s">
         <v>17</v>
       </c>
       <c r="E786">
         <v>17</v>
       </c>
       <c r="F786">
-        <v>10360158000</v>
+        <v>10279541000</v>
       </c>
       <c r="O786" t="s">
-        <v>43</v>
+        <v>128</v>
       </c>
       <c r="P786" t="s">
-        <v>179</v>
+        <v>174</v>
       </c>
     </row>
     <row r="787" spans="1:16">
       <c r="A787">
         <v>2026</v>
       </c>
       <c r="B787" t="s">
-        <v>178</v>
+        <v>173</v>
       </c>
       <c r="C787">
-        <v>97811</v>
+        <v>97803</v>
       </c>
       <c r="D787" t="s">
         <v>17</v>
       </c>
       <c r="E787">
         <v>17</v>
       </c>
       <c r="F787">
-        <v>10280676000</v>
+        <v>10278264000</v>
       </c>
       <c r="O787" t="s">
-        <v>43</v>
+        <v>128</v>
       </c>
       <c r="P787" t="s">
-        <v>179</v>
+        <v>174</v>
       </c>
     </row>
     <row r="788" spans="1:16">
       <c r="A788">
         <v>2026</v>
       </c>
       <c r="B788" t="s">
-        <v>178</v>
+        <v>173</v>
       </c>
       <c r="C788">
-        <v>97811</v>
+        <v>97803</v>
       </c>
       <c r="D788" t="s">
         <v>17</v>
       </c>
       <c r="E788">
         <v>17</v>
       </c>
       <c r="F788">
-        <v>10280510000</v>
+        <v>10318363000</v>
       </c>
       <c r="O788" t="s">
-        <v>43</v>
+        <v>128</v>
       </c>
       <c r="P788" t="s">
-        <v>179</v>
+        <v>174</v>
       </c>
     </row>
     <row r="789" spans="1:16">
       <c r="A789">
         <v>2026</v>
       </c>
       <c r="B789" t="s">
-        <v>178</v>
+        <v>173</v>
       </c>
       <c r="C789">
-        <v>97811</v>
+        <v>97803</v>
       </c>
       <c r="D789" t="s">
         <v>17</v>
       </c>
       <c r="E789">
         <v>17</v>
       </c>
       <c r="F789">
-        <v>10343494000</v>
+        <v>10305173000</v>
       </c>
       <c r="O789" t="s">
-        <v>43</v>
+        <v>128</v>
       </c>
       <c r="P789" t="s">
-        <v>179</v>
+        <v>174</v>
       </c>
     </row>
     <row r="790" spans="1:16">
       <c r="A790">
         <v>2026</v>
       </c>
       <c r="B790" t="s">
-        <v>178</v>
+        <v>173</v>
       </c>
       <c r="C790">
-        <v>97811</v>
+        <v>97803</v>
       </c>
       <c r="D790" t="s">
         <v>17</v>
       </c>
       <c r="E790">
         <v>17</v>
       </c>
       <c r="F790">
-        <v>10280498000</v>
+        <v>10279535000</v>
       </c>
       <c r="O790" t="s">
-        <v>43</v>
+        <v>128</v>
       </c>
       <c r="P790" t="s">
-        <v>179</v>
+        <v>174</v>
       </c>
     </row>
     <row r="791" spans="1:16">
       <c r="A791">
         <v>2026</v>
       </c>
       <c r="B791" t="s">
-        <v>180</v>
+        <v>173</v>
       </c>
       <c r="C791">
-        <v>97879</v>
+        <v>97803</v>
       </c>
       <c r="D791" t="s">
         <v>17</v>
       </c>
       <c r="E791">
         <v>17</v>
       </c>
       <c r="F791">
-        <v>10310158000</v>
+        <v>10347631000</v>
       </c>
       <c r="O791" t="s">
-        <v>27</v>
+        <v>128</v>
       </c>
       <c r="P791" t="s">
-        <v>181</v>
+        <v>174</v>
       </c>
     </row>
     <row r="792" spans="1:16">
       <c r="A792">
         <v>2026</v>
       </c>
       <c r="B792" t="s">
-        <v>180</v>
+        <v>173</v>
       </c>
       <c r="C792">
-        <v>97879</v>
+        <v>97803</v>
       </c>
       <c r="D792" t="s">
         <v>17</v>
       </c>
       <c r="E792">
         <v>17</v>
       </c>
       <c r="F792">
-        <v>10318074000</v>
+        <v>10318897000</v>
       </c>
       <c r="O792" t="s">
-        <v>27</v>
+        <v>128</v>
       </c>
       <c r="P792" t="s">
-        <v>181</v>
+        <v>174</v>
       </c>
     </row>
     <row r="793" spans="1:16">
       <c r="A793">
         <v>2026</v>
       </c>
       <c r="B793" t="s">
-        <v>180</v>
+        <v>173</v>
       </c>
       <c r="C793">
-        <v>97879</v>
+        <v>97803</v>
       </c>
       <c r="D793" t="s">
         <v>17</v>
       </c>
       <c r="E793">
         <v>17</v>
       </c>
       <c r="F793">
-        <v>10310152000</v>
+        <v>10314195000</v>
       </c>
       <c r="O793" t="s">
-        <v>27</v>
+        <v>128</v>
       </c>
       <c r="P793" t="s">
-        <v>181</v>
+        <v>174</v>
       </c>
     </row>
     <row r="794" spans="1:16">
       <c r="A794">
         <v>2026</v>
       </c>
       <c r="B794" t="s">
-        <v>180</v>
+        <v>173</v>
       </c>
       <c r="C794">
-        <v>97879</v>
+        <v>97803</v>
       </c>
       <c r="D794" t="s">
         <v>17</v>
       </c>
       <c r="E794">
         <v>17</v>
       </c>
       <c r="F794">
-        <v>10310230000</v>
+        <v>10327660000</v>
       </c>
       <c r="O794" t="s">
-        <v>27</v>
+        <v>128</v>
       </c>
       <c r="P794" t="s">
-        <v>181</v>
+        <v>174</v>
       </c>
     </row>
     <row r="795" spans="1:16">
       <c r="A795">
         <v>2026</v>
       </c>
       <c r="B795" t="s">
-        <v>180</v>
+        <v>173</v>
       </c>
       <c r="C795">
-        <v>97879</v>
+        <v>97803</v>
       </c>
       <c r="D795" t="s">
         <v>17</v>
       </c>
       <c r="E795">
         <v>17</v>
       </c>
       <c r="F795">
-        <v>10277709000</v>
+        <v>10317885000</v>
       </c>
       <c r="O795" t="s">
-        <v>27</v>
+        <v>128</v>
       </c>
       <c r="P795" t="s">
-        <v>181</v>
+        <v>174</v>
       </c>
     </row>
     <row r="796" spans="1:16">
       <c r="A796">
         <v>2026</v>
       </c>
       <c r="B796" t="s">
+        <v>173</v>
+      </c>
+      <c r="C796">
+        <v>97803</v>
+      </c>
+      <c r="D796" t="s">
+        <v>17</v>
+      </c>
+      <c r="E796">
+        <v>17</v>
+      </c>
+      <c r="F796">
+        <v>10303296000</v>
+      </c>
+      <c r="O796" t="s">
+        <v>128</v>
+      </c>
+      <c r="P796" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="797" spans="1:16">
+      <c r="A797">
+        <v>2026</v>
+      </c>
+      <c r="B797" t="s">
+        <v>173</v>
+      </c>
+      <c r="C797">
+        <v>97803</v>
+      </c>
+      <c r="D797" t="s">
+        <v>17</v>
+      </c>
+      <c r="E797">
+        <v>17</v>
+      </c>
+      <c r="F797">
+        <v>10290366000</v>
+      </c>
+      <c r="O797" t="s">
+        <v>128</v>
+      </c>
+      <c r="P797" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="798" spans="1:16">
+      <c r="A798">
+        <v>2026</v>
+      </c>
+      <c r="B798" t="s">
+        <v>173</v>
+      </c>
+      <c r="C798">
+        <v>97803</v>
+      </c>
+      <c r="D798" t="s">
+        <v>17</v>
+      </c>
+      <c r="E798">
+        <v>17</v>
+      </c>
+      <c r="F798">
+        <v>10294099000</v>
+      </c>
+      <c r="O798" t="s">
+        <v>128</v>
+      </c>
+      <c r="P798" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="799" spans="1:16">
+      <c r="A799">
+        <v>2026</v>
+      </c>
+      <c r="B799" t="s">
+        <v>173</v>
+      </c>
+      <c r="C799">
+        <v>97803</v>
+      </c>
+      <c r="D799" t="s">
+        <v>17</v>
+      </c>
+      <c r="E799">
+        <v>17</v>
+      </c>
+      <c r="F799">
+        <v>10346712000</v>
+      </c>
+      <c r="O799" t="s">
+        <v>128</v>
+      </c>
+      <c r="P799" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="800" spans="1:16">
+      <c r="A800">
+        <v>2026</v>
+      </c>
+      <c r="B800" t="s">
+        <v>173</v>
+      </c>
+      <c r="C800">
+        <v>97803</v>
+      </c>
+      <c r="D800" t="s">
+        <v>17</v>
+      </c>
+      <c r="E800">
+        <v>17</v>
+      </c>
+      <c r="F800">
+        <v>10346744000</v>
+      </c>
+      <c r="O800" t="s">
+        <v>128</v>
+      </c>
+      <c r="P800" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="801" spans="1:16">
+      <c r="A801">
+        <v>2026</v>
+      </c>
+      <c r="B801" t="s">
+        <v>173</v>
+      </c>
+      <c r="C801">
+        <v>97803</v>
+      </c>
+      <c r="D801" t="s">
+        <v>17</v>
+      </c>
+      <c r="E801">
+        <v>17</v>
+      </c>
+      <c r="F801">
+        <v>10294098000</v>
+      </c>
+      <c r="O801" t="s">
+        <v>128</v>
+      </c>
+      <c r="P801" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="802" spans="1:16">
+      <c r="A802">
+        <v>2026</v>
+      </c>
+      <c r="B802" t="s">
+        <v>173</v>
+      </c>
+      <c r="C802">
+        <v>97803</v>
+      </c>
+      <c r="D802" t="s">
+        <v>17</v>
+      </c>
+      <c r="E802">
+        <v>17</v>
+      </c>
+      <c r="F802">
+        <v>10378578000</v>
+      </c>
+      <c r="O802" t="s">
+        <v>128</v>
+      </c>
+      <c r="P802" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="803" spans="1:16">
+      <c r="A803">
+        <v>2026</v>
+      </c>
+      <c r="B803" t="s">
+        <v>173</v>
+      </c>
+      <c r="C803">
+        <v>97803</v>
+      </c>
+      <c r="D803" t="s">
+        <v>17</v>
+      </c>
+      <c r="E803">
+        <v>17</v>
+      </c>
+      <c r="F803">
+        <v>10366138000</v>
+      </c>
+      <c r="O803" t="s">
+        <v>128</v>
+      </c>
+      <c r="P803" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="804" spans="1:16">
+      <c r="A804">
+        <v>2026</v>
+      </c>
+      <c r="B804" t="s">
+        <v>173</v>
+      </c>
+      <c r="C804">
+        <v>97803</v>
+      </c>
+      <c r="D804" t="s">
+        <v>17</v>
+      </c>
+      <c r="E804">
+        <v>17</v>
+      </c>
+      <c r="F804">
+        <v>10317898000</v>
+      </c>
+      <c r="O804" t="s">
+        <v>128</v>
+      </c>
+      <c r="P804" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="805" spans="1:16">
+      <c r="A805">
+        <v>2026</v>
+      </c>
+      <c r="B805" t="s">
+        <v>173</v>
+      </c>
+      <c r="C805">
+        <v>97803</v>
+      </c>
+      <c r="D805" t="s">
+        <v>17</v>
+      </c>
+      <c r="E805">
+        <v>17</v>
+      </c>
+      <c r="F805">
+        <v>10346097000</v>
+      </c>
+      <c r="O805" t="s">
+        <v>128</v>
+      </c>
+      <c r="P805" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="806" spans="1:16">
+      <c r="A806">
+        <v>2026</v>
+      </c>
+      <c r="B806" t="s">
+        <v>173</v>
+      </c>
+      <c r="C806">
+        <v>97803</v>
+      </c>
+      <c r="D806" t="s">
+        <v>17</v>
+      </c>
+      <c r="E806">
+        <v>17</v>
+      </c>
+      <c r="F806">
+        <v>10346711000</v>
+      </c>
+      <c r="O806" t="s">
+        <v>128</v>
+      </c>
+      <c r="P806" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="807" spans="1:16">
+      <c r="A807">
+        <v>2026</v>
+      </c>
+      <c r="B807" t="s">
+        <v>173</v>
+      </c>
+      <c r="C807">
+        <v>97803</v>
+      </c>
+      <c r="D807" t="s">
+        <v>17</v>
+      </c>
+      <c r="E807">
+        <v>17</v>
+      </c>
+      <c r="F807">
+        <v>10324201000</v>
+      </c>
+      <c r="O807" t="s">
+        <v>128</v>
+      </c>
+      <c r="P807" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="808" spans="1:16">
+      <c r="A808">
+        <v>2026</v>
+      </c>
+      <c r="B808" t="s">
+        <v>173</v>
+      </c>
+      <c r="C808">
+        <v>97803</v>
+      </c>
+      <c r="D808" t="s">
+        <v>17</v>
+      </c>
+      <c r="E808">
+        <v>17</v>
+      </c>
+      <c r="F808">
+        <v>10319528000</v>
+      </c>
+      <c r="O808" t="s">
+        <v>128</v>
+      </c>
+      <c r="P808" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="809" spans="1:16">
+      <c r="A809">
+        <v>2026</v>
+      </c>
+      <c r="B809" t="s">
+        <v>175</v>
+      </c>
+      <c r="C809">
+        <v>97804</v>
+      </c>
+      <c r="D809" t="s">
+        <v>17</v>
+      </c>
+      <c r="E809">
+        <v>17</v>
+      </c>
+      <c r="F809">
+        <v>10367014000</v>
+      </c>
+      <c r="O809" t="s">
+        <v>30</v>
+      </c>
+      <c r="P809" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="810" spans="1:16">
+      <c r="A810">
+        <v>2026</v>
+      </c>
+      <c r="B810" t="s">
+        <v>175</v>
+      </c>
+      <c r="C810">
+        <v>97804</v>
+      </c>
+      <c r="D810" t="s">
+        <v>17</v>
+      </c>
+      <c r="E810">
+        <v>17</v>
+      </c>
+      <c r="F810">
+        <v>10413115000</v>
+      </c>
+      <c r="O810" t="s">
+        <v>30</v>
+      </c>
+      <c r="P810" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="811" spans="1:16">
+      <c r="A811">
+        <v>2026</v>
+      </c>
+      <c r="B811" t="s">
+        <v>175</v>
+      </c>
+      <c r="C811">
+        <v>97804</v>
+      </c>
+      <c r="D811" t="s">
+        <v>17</v>
+      </c>
+      <c r="E811">
+        <v>17</v>
+      </c>
+      <c r="F811">
+        <v>10322492000</v>
+      </c>
+      <c r="O811" t="s">
+        <v>51</v>
+      </c>
+      <c r="P811" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="812" spans="1:16">
+      <c r="A812">
+        <v>2026</v>
+      </c>
+      <c r="B812" t="s">
+        <v>175</v>
+      </c>
+      <c r="C812">
+        <v>97804</v>
+      </c>
+      <c r="D812" t="s">
+        <v>17</v>
+      </c>
+      <c r="E812">
+        <v>17</v>
+      </c>
+      <c r="F812">
+        <v>10413475000</v>
+      </c>
+      <c r="O812" t="s">
+        <v>77</v>
+      </c>
+      <c r="P812" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="813" spans="1:16">
+      <c r="A813">
+        <v>2026</v>
+      </c>
+      <c r="B813" t="s">
+        <v>175</v>
+      </c>
+      <c r="C813">
+        <v>97804</v>
+      </c>
+      <c r="D813" t="s">
+        <v>17</v>
+      </c>
+      <c r="E813">
+        <v>17</v>
+      </c>
+      <c r="F813">
+        <v>10342601000</v>
+      </c>
+      <c r="O813" t="s">
+        <v>30</v>
+      </c>
+      <c r="P813" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="814" spans="1:16">
+      <c r="A814">
+        <v>2026</v>
+      </c>
+      <c r="B814" t="s">
+        <v>175</v>
+      </c>
+      <c r="C814">
+        <v>97804</v>
+      </c>
+      <c r="D814" t="s">
+        <v>17</v>
+      </c>
+      <c r="E814">
+        <v>17</v>
+      </c>
+      <c r="F814">
+        <v>10280505000</v>
+      </c>
+      <c r="O814" t="s">
+        <v>77</v>
+      </c>
+      <c r="P814" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="815" spans="1:16">
+      <c r="A815">
+        <v>2026</v>
+      </c>
+      <c r="B815" t="s">
+        <v>175</v>
+      </c>
+      <c r="C815">
+        <v>97804</v>
+      </c>
+      <c r="D815" t="s">
+        <v>17</v>
+      </c>
+      <c r="E815">
+        <v>17</v>
+      </c>
+      <c r="F815">
+        <v>10320568000</v>
+      </c>
+      <c r="O815" t="s">
+        <v>51</v>
+      </c>
+      <c r="P815" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="816" spans="1:16">
+      <c r="A816">
+        <v>2026</v>
+      </c>
+      <c r="B816" t="s">
+        <v>175</v>
+      </c>
+      <c r="C816">
+        <v>97804</v>
+      </c>
+      <c r="D816" t="s">
+        <v>17</v>
+      </c>
+      <c r="E816">
+        <v>17</v>
+      </c>
+      <c r="F816">
+        <v>10413149000</v>
+      </c>
+      <c r="O816" t="s">
+        <v>30</v>
+      </c>
+      <c r="P816" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="817" spans="1:16">
+      <c r="A817">
+        <v>2026</v>
+      </c>
+      <c r="B817" t="s">
+        <v>175</v>
+      </c>
+      <c r="C817">
+        <v>97804</v>
+      </c>
+      <c r="D817" t="s">
+        <v>17</v>
+      </c>
+      <c r="E817">
+        <v>17</v>
+      </c>
+      <c r="F817">
+        <v>10321298000</v>
+      </c>
+      <c r="O817" t="s">
+        <v>30</v>
+      </c>
+      <c r="P817" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="818" spans="1:16">
+      <c r="A818">
+        <v>2026</v>
+      </c>
+      <c r="B818" t="s">
+        <v>175</v>
+      </c>
+      <c r="C818">
+        <v>97804</v>
+      </c>
+      <c r="D818" t="s">
+        <v>17</v>
+      </c>
+      <c r="E818">
+        <v>17</v>
+      </c>
+      <c r="F818">
+        <v>10413444000</v>
+      </c>
+      <c r="O818" t="s">
+        <v>77</v>
+      </c>
+      <c r="P818" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="819" spans="1:16">
+      <c r="A819">
+        <v>2026</v>
+      </c>
+      <c r="B819" t="s">
+        <v>175</v>
+      </c>
+      <c r="C819">
+        <v>97804</v>
+      </c>
+      <c r="D819" t="s">
+        <v>17</v>
+      </c>
+      <c r="E819">
+        <v>17</v>
+      </c>
+      <c r="F819">
+        <v>10312131000</v>
+      </c>
+      <c r="O819" t="s">
+        <v>30</v>
+      </c>
+      <c r="P819" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="820" spans="1:16">
+      <c r="A820">
+        <v>2026</v>
+      </c>
+      <c r="B820" t="s">
+        <v>175</v>
+      </c>
+      <c r="C820">
+        <v>97804</v>
+      </c>
+      <c r="D820" t="s">
+        <v>17</v>
+      </c>
+      <c r="E820">
+        <v>17</v>
+      </c>
+      <c r="F820">
+        <v>10333823000</v>
+      </c>
+      <c r="O820" t="s">
+        <v>51</v>
+      </c>
+      <c r="P820" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="821" spans="1:16">
+      <c r="A821">
+        <v>2026</v>
+      </c>
+      <c r="B821" t="s">
+        <v>175</v>
+      </c>
+      <c r="C821">
+        <v>97804</v>
+      </c>
+      <c r="D821" t="s">
+        <v>17</v>
+      </c>
+      <c r="E821">
+        <v>17</v>
+      </c>
+      <c r="F821">
+        <v>10280705000</v>
+      </c>
+      <c r="O821" t="s">
+        <v>77</v>
+      </c>
+      <c r="P821" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="822" spans="1:16">
+      <c r="A822">
+        <v>2026</v>
+      </c>
+      <c r="B822" t="s">
+        <v>175</v>
+      </c>
+      <c r="C822">
+        <v>97804</v>
+      </c>
+      <c r="D822" t="s">
+        <v>17</v>
+      </c>
+      <c r="E822">
+        <v>17</v>
+      </c>
+      <c r="F822">
+        <v>10334504000</v>
+      </c>
+      <c r="O822" t="s">
+        <v>30</v>
+      </c>
+      <c r="P822" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="823" spans="1:16">
+      <c r="A823">
+        <v>2026</v>
+      </c>
+      <c r="B823" t="s">
+        <v>175</v>
+      </c>
+      <c r="C823">
+        <v>97804</v>
+      </c>
+      <c r="D823" t="s">
+        <v>17</v>
+      </c>
+      <c r="E823">
+        <v>17</v>
+      </c>
+      <c r="F823">
+        <v>10381034000</v>
+      </c>
+      <c r="O823" t="s">
+        <v>30</v>
+      </c>
+      <c r="P823" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="824" spans="1:16">
+      <c r="A824">
+        <v>2026</v>
+      </c>
+      <c r="B824" t="s">
+        <v>175</v>
+      </c>
+      <c r="C824">
+        <v>97804</v>
+      </c>
+      <c r="D824" t="s">
+        <v>17</v>
+      </c>
+      <c r="E824">
+        <v>17</v>
+      </c>
+      <c r="F824">
+        <v>10355725000</v>
+      </c>
+      <c r="O824" t="s">
+        <v>51</v>
+      </c>
+      <c r="P824" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="825" spans="1:16">
+      <c r="A825">
+        <v>2026</v>
+      </c>
+      <c r="B825" t="s">
+        <v>175</v>
+      </c>
+      <c r="C825">
+        <v>97804</v>
+      </c>
+      <c r="D825" t="s">
+        <v>17</v>
+      </c>
+      <c r="E825">
+        <v>17</v>
+      </c>
+      <c r="F825">
+        <v>10322477000</v>
+      </c>
+      <c r="O825" t="s">
+        <v>51</v>
+      </c>
+      <c r="P825" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="826" spans="1:16">
+      <c r="A826">
+        <v>2026</v>
+      </c>
+      <c r="B826" t="s">
+        <v>175</v>
+      </c>
+      <c r="C826">
+        <v>97804</v>
+      </c>
+      <c r="D826" t="s">
+        <v>17</v>
+      </c>
+      <c r="E826">
+        <v>17</v>
+      </c>
+      <c r="F826">
+        <v>10350064000</v>
+      </c>
+      <c r="O826" t="s">
+        <v>30</v>
+      </c>
+      <c r="P826" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="827" spans="1:16">
+      <c r="A827">
+        <v>2026</v>
+      </c>
+      <c r="B827" t="s">
+        <v>175</v>
+      </c>
+      <c r="C827">
+        <v>97804</v>
+      </c>
+      <c r="D827" t="s">
+        <v>17</v>
+      </c>
+      <c r="E827">
+        <v>17</v>
+      </c>
+      <c r="F827">
+        <v>10280475000</v>
+      </c>
+      <c r="O827" t="s">
+        <v>77</v>
+      </c>
+      <c r="P827" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="828" spans="1:16">
+      <c r="A828">
+        <v>2026</v>
+      </c>
+      <c r="B828" t="s">
+        <v>175</v>
+      </c>
+      <c r="C828">
+        <v>97804</v>
+      </c>
+      <c r="D828" t="s">
+        <v>17</v>
+      </c>
+      <c r="E828">
+        <v>17</v>
+      </c>
+      <c r="F828">
+        <v>10400178000</v>
+      </c>
+      <c r="O828" t="s">
+        <v>30</v>
+      </c>
+      <c r="P828" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="829" spans="1:16">
+      <c r="A829">
+        <v>2026</v>
+      </c>
+      <c r="B829" t="s">
+        <v>175</v>
+      </c>
+      <c r="C829">
+        <v>97804</v>
+      </c>
+      <c r="D829" t="s">
+        <v>17</v>
+      </c>
+      <c r="E829">
+        <v>17</v>
+      </c>
+      <c r="F829">
+        <v>10280716000</v>
+      </c>
+      <c r="O829" t="s">
+        <v>77</v>
+      </c>
+      <c r="P829" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="830" spans="1:16">
+      <c r="A830">
+        <v>2026</v>
+      </c>
+      <c r="B830" t="s">
+        <v>175</v>
+      </c>
+      <c r="C830">
+        <v>97804</v>
+      </c>
+      <c r="D830" t="s">
+        <v>17</v>
+      </c>
+      <c r="E830">
+        <v>17</v>
+      </c>
+      <c r="F830">
+        <v>10402860000</v>
+      </c>
+      <c r="O830" t="s">
+        <v>77</v>
+      </c>
+      <c r="P830" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="831" spans="1:16">
+      <c r="A831">
+        <v>2026</v>
+      </c>
+      <c r="B831" t="s">
+        <v>175</v>
+      </c>
+      <c r="C831">
+        <v>97804</v>
+      </c>
+      <c r="D831" t="s">
+        <v>17</v>
+      </c>
+      <c r="E831">
+        <v>17</v>
+      </c>
+      <c r="F831">
+        <v>10396850000</v>
+      </c>
+      <c r="O831" t="s">
+        <v>51</v>
+      </c>
+      <c r="P831" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="832" spans="1:16">
+      <c r="A832">
+        <v>2026</v>
+      </c>
+      <c r="B832" t="s">
+        <v>175</v>
+      </c>
+      <c r="C832">
+        <v>97804</v>
+      </c>
+      <c r="D832" t="s">
+        <v>17</v>
+      </c>
+      <c r="E832">
+        <v>17</v>
+      </c>
+      <c r="F832">
+        <v>10413134000</v>
+      </c>
+      <c r="O832" t="s">
+        <v>30</v>
+      </c>
+      <c r="P832" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="833" spans="1:16">
+      <c r="A833">
+        <v>2026</v>
+      </c>
+      <c r="B833" t="s">
+        <v>175</v>
+      </c>
+      <c r="C833">
+        <v>97804</v>
+      </c>
+      <c r="D833" t="s">
+        <v>17</v>
+      </c>
+      <c r="E833">
+        <v>17</v>
+      </c>
+      <c r="F833">
+        <v>10371215000</v>
+      </c>
+      <c r="O833" t="s">
+        <v>30</v>
+      </c>
+      <c r="P833" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="834" spans="1:16">
+      <c r="A834">
+        <v>2026</v>
+      </c>
+      <c r="B834" t="s">
+        <v>175</v>
+      </c>
+      <c r="C834">
+        <v>97804</v>
+      </c>
+      <c r="D834" t="s">
+        <v>17</v>
+      </c>
+      <c r="E834">
+        <v>17</v>
+      </c>
+      <c r="F834">
+        <v>10280721000</v>
+      </c>
+      <c r="O834" t="s">
+        <v>77</v>
+      </c>
+      <c r="P834" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="835" spans="1:16">
+      <c r="A835">
+        <v>2026</v>
+      </c>
+      <c r="B835" t="s">
+        <v>175</v>
+      </c>
+      <c r="C835">
+        <v>97804</v>
+      </c>
+      <c r="D835" t="s">
+        <v>17</v>
+      </c>
+      <c r="E835">
+        <v>17</v>
+      </c>
+      <c r="F835">
+        <v>10389860000</v>
+      </c>
+      <c r="O835" t="s">
+        <v>51</v>
+      </c>
+      <c r="P835" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="836" spans="1:16">
+      <c r="A836">
+        <v>2026</v>
+      </c>
+      <c r="B836" t="s">
+        <v>175</v>
+      </c>
+      <c r="C836">
+        <v>97804</v>
+      </c>
+      <c r="D836" t="s">
+        <v>17</v>
+      </c>
+      <c r="E836">
+        <v>17</v>
+      </c>
+      <c r="F836">
+        <v>10289044000</v>
+      </c>
+      <c r="O836" t="s">
+        <v>77</v>
+      </c>
+      <c r="P836" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="837" spans="1:16">
+      <c r="A837">
+        <v>2026</v>
+      </c>
+      <c r="B837" t="s">
+        <v>175</v>
+      </c>
+      <c r="C837">
+        <v>97804</v>
+      </c>
+      <c r="D837" t="s">
+        <v>17</v>
+      </c>
+      <c r="E837">
+        <v>17</v>
+      </c>
+      <c r="F837">
+        <v>10355198000</v>
+      </c>
+      <c r="O837" t="s">
+        <v>30</v>
+      </c>
+      <c r="P837" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="838" spans="1:16">
+      <c r="A838">
+        <v>2026</v>
+      </c>
+      <c r="B838" t="s">
+        <v>175</v>
+      </c>
+      <c r="C838">
+        <v>97804</v>
+      </c>
+      <c r="D838" t="s">
+        <v>17</v>
+      </c>
+      <c r="E838">
+        <v>17</v>
+      </c>
+      <c r="F838">
+        <v>10370098000</v>
+      </c>
+      <c r="O838" t="s">
+        <v>30</v>
+      </c>
+      <c r="P838" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="839" spans="1:16">
+      <c r="A839">
+        <v>2026</v>
+      </c>
+      <c r="B839" t="s">
+        <v>175</v>
+      </c>
+      <c r="C839">
+        <v>97804</v>
+      </c>
+      <c r="D839" t="s">
+        <v>17</v>
+      </c>
+      <c r="E839">
+        <v>17</v>
+      </c>
+      <c r="F839">
+        <v>10365309000</v>
+      </c>
+      <c r="O839" t="s">
+        <v>30</v>
+      </c>
+      <c r="P839" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="840" spans="1:16">
+      <c r="A840">
+        <v>2026</v>
+      </c>
+      <c r="B840" t="s">
+        <v>175</v>
+      </c>
+      <c r="C840">
+        <v>97804</v>
+      </c>
+      <c r="D840" t="s">
+        <v>17</v>
+      </c>
+      <c r="E840">
+        <v>17</v>
+      </c>
+      <c r="F840">
+        <v>10294939000</v>
+      </c>
+      <c r="O840" t="s">
+        <v>51</v>
+      </c>
+      <c r="P840" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="841" spans="1:16">
+      <c r="A841">
+        <v>2026</v>
+      </c>
+      <c r="B841" t="s">
+        <v>175</v>
+      </c>
+      <c r="C841">
+        <v>97804</v>
+      </c>
+      <c r="D841" t="s">
+        <v>17</v>
+      </c>
+      <c r="E841">
+        <v>17</v>
+      </c>
+      <c r="F841">
+        <v>10280485000</v>
+      </c>
+      <c r="O841" t="s">
+        <v>77</v>
+      </c>
+      <c r="P841" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="842" spans="1:16">
+      <c r="A842">
+        <v>2026</v>
+      </c>
+      <c r="B842" t="s">
+        <v>175</v>
+      </c>
+      <c r="C842">
+        <v>97804</v>
+      </c>
+      <c r="D842" t="s">
+        <v>17</v>
+      </c>
+      <c r="E842">
+        <v>17</v>
+      </c>
+      <c r="F842">
+        <v>10346791000</v>
+      </c>
+      <c r="O842" t="s">
+        <v>77</v>
+      </c>
+      <c r="P842" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="843" spans="1:16">
+      <c r="A843">
+        <v>2026</v>
+      </c>
+      <c r="B843" t="s">
+        <v>175</v>
+      </c>
+      <c r="C843">
+        <v>97804</v>
+      </c>
+      <c r="D843" t="s">
+        <v>17</v>
+      </c>
+      <c r="E843">
+        <v>17</v>
+      </c>
+      <c r="F843">
+        <v>10413157000</v>
+      </c>
+      <c r="O843" t="s">
+        <v>30</v>
+      </c>
+      <c r="P843" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="844" spans="1:16">
+      <c r="A844">
+        <v>2026</v>
+      </c>
+      <c r="B844" t="s">
+        <v>175</v>
+      </c>
+      <c r="C844">
+        <v>97804</v>
+      </c>
+      <c r="D844" t="s">
+        <v>17</v>
+      </c>
+      <c r="E844">
+        <v>17</v>
+      </c>
+      <c r="F844">
+        <v>10336277000</v>
+      </c>
+      <c r="O844" t="s">
+        <v>51</v>
+      </c>
+      <c r="P844" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="845" spans="1:16">
+      <c r="A845">
+        <v>2026</v>
+      </c>
+      <c r="B845" t="s">
+        <v>175</v>
+      </c>
+      <c r="C845">
+        <v>97804</v>
+      </c>
+      <c r="D845" t="s">
+        <v>17</v>
+      </c>
+      <c r="E845">
+        <v>17</v>
+      </c>
+      <c r="F845">
+        <v>10413529000</v>
+      </c>
+      <c r="O845" t="s">
+        <v>77</v>
+      </c>
+      <c r="P845" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="846" spans="1:16">
+      <c r="A846">
+        <v>2026</v>
+      </c>
+      <c r="B846" t="s">
+        <v>175</v>
+      </c>
+      <c r="C846">
+        <v>97804</v>
+      </c>
+      <c r="D846" t="s">
+        <v>17</v>
+      </c>
+      <c r="E846">
+        <v>17</v>
+      </c>
+      <c r="F846">
+        <v>10381020000</v>
+      </c>
+      <c r="O846" t="s">
+        <v>30</v>
+      </c>
+      <c r="P846" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="847" spans="1:16">
+      <c r="A847">
+        <v>2026</v>
+      </c>
+      <c r="B847" t="s">
+        <v>175</v>
+      </c>
+      <c r="C847">
+        <v>97804</v>
+      </c>
+      <c r="D847" t="s">
+        <v>17</v>
+      </c>
+      <c r="E847">
+        <v>17</v>
+      </c>
+      <c r="F847">
+        <v>10381029000</v>
+      </c>
+      <c r="O847" t="s">
+        <v>30</v>
+      </c>
+      <c r="P847" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="848" spans="1:16">
+      <c r="A848">
+        <v>2026</v>
+      </c>
+      <c r="B848" t="s">
+        <v>175</v>
+      </c>
+      <c r="C848">
+        <v>97804</v>
+      </c>
+      <c r="D848" t="s">
+        <v>17</v>
+      </c>
+      <c r="E848">
+        <v>17</v>
+      </c>
+      <c r="F848">
+        <v>10330029000</v>
+      </c>
+      <c r="O848" t="s">
+        <v>30</v>
+      </c>
+      <c r="P848" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="849" spans="1:16">
+      <c r="A849">
+        <v>2026</v>
+      </c>
+      <c r="B849" t="s">
+        <v>175</v>
+      </c>
+      <c r="C849">
+        <v>97804</v>
+      </c>
+      <c r="D849" t="s">
+        <v>17</v>
+      </c>
+      <c r="E849">
+        <v>17</v>
+      </c>
+      <c r="F849">
+        <v>10280719000</v>
+      </c>
+      <c r="O849" t="s">
+        <v>77</v>
+      </c>
+      <c r="P849" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="850" spans="1:16">
+      <c r="A850">
+        <v>2026</v>
+      </c>
+      <c r="B850" t="s">
+        <v>175</v>
+      </c>
+      <c r="C850">
+        <v>97804</v>
+      </c>
+      <c r="D850" t="s">
+        <v>17</v>
+      </c>
+      <c r="E850">
+        <v>17</v>
+      </c>
+      <c r="F850">
+        <v>10280497000</v>
+      </c>
+      <c r="O850" t="s">
+        <v>77</v>
+      </c>
+      <c r="P850" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="851" spans="1:16">
+      <c r="A851">
+        <v>2026</v>
+      </c>
+      <c r="B851" t="s">
+        <v>175</v>
+      </c>
+      <c r="C851">
+        <v>97804</v>
+      </c>
+      <c r="D851" t="s">
+        <v>17</v>
+      </c>
+      <c r="E851">
+        <v>17</v>
+      </c>
+      <c r="F851">
+        <v>10333218000</v>
+      </c>
+      <c r="O851" t="s">
+        <v>30</v>
+      </c>
+      <c r="P851" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="852" spans="1:16">
+      <c r="A852">
+        <v>2026</v>
+      </c>
+      <c r="B852" t="s">
+        <v>175</v>
+      </c>
+      <c r="C852">
+        <v>97804</v>
+      </c>
+      <c r="D852" t="s">
+        <v>17</v>
+      </c>
+      <c r="E852">
+        <v>17</v>
+      </c>
+      <c r="F852">
+        <v>10400265000</v>
+      </c>
+      <c r="O852" t="s">
+        <v>77</v>
+      </c>
+      <c r="P852" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="853" spans="1:16">
+      <c r="A853">
+        <v>2026</v>
+      </c>
+      <c r="B853" t="s">
+        <v>178</v>
+      </c>
+      <c r="C853">
+        <v>97805</v>
+      </c>
+      <c r="D853" t="s">
+        <v>17</v>
+      </c>
+      <c r="E853">
+        <v>17</v>
+      </c>
+      <c r="F853">
+        <v>10340321000</v>
+      </c>
+      <c r="O853" t="s">
+        <v>128</v>
+      </c>
+      <c r="P853" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="854" spans="1:16">
+      <c r="A854">
+        <v>2026</v>
+      </c>
+      <c r="B854" t="s">
+        <v>178</v>
+      </c>
+      <c r="C854">
+        <v>97805</v>
+      </c>
+      <c r="D854" t="s">
+        <v>17</v>
+      </c>
+      <c r="E854">
+        <v>17</v>
+      </c>
+      <c r="F854">
+        <v>10304645000</v>
+      </c>
+      <c r="O854" t="s">
+        <v>128</v>
+      </c>
+      <c r="P854" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="855" spans="1:16">
+      <c r="A855">
+        <v>2026</v>
+      </c>
+      <c r="B855" t="s">
+        <v>178</v>
+      </c>
+      <c r="C855">
+        <v>97805</v>
+      </c>
+      <c r="D855" t="s">
+        <v>17</v>
+      </c>
+      <c r="E855">
+        <v>17</v>
+      </c>
+      <c r="F855">
+        <v>10366271000</v>
+      </c>
+      <c r="O855" t="s">
+        <v>128</v>
+      </c>
+      <c r="P855" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="856" spans="1:16">
+      <c r="A856">
+        <v>2026</v>
+      </c>
+      <c r="B856" t="s">
+        <v>178</v>
+      </c>
+      <c r="C856">
+        <v>97805</v>
+      </c>
+      <c r="D856" t="s">
+        <v>17</v>
+      </c>
+      <c r="E856">
+        <v>17</v>
+      </c>
+      <c r="F856">
+        <v>10340327000</v>
+      </c>
+      <c r="O856" t="s">
+        <v>128</v>
+      </c>
+      <c r="P856" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="857" spans="1:16">
+      <c r="A857">
+        <v>2026</v>
+      </c>
+      <c r="B857" t="s">
+        <v>178</v>
+      </c>
+      <c r="C857">
+        <v>97805</v>
+      </c>
+      <c r="D857" t="s">
+        <v>17</v>
+      </c>
+      <c r="E857">
+        <v>17</v>
+      </c>
+      <c r="F857">
+        <v>10340312000</v>
+      </c>
+      <c r="O857" t="s">
+        <v>128</v>
+      </c>
+      <c r="P857" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="858" spans="1:16">
+      <c r="A858">
+        <v>2026</v>
+      </c>
+      <c r="B858" t="s">
+        <v>178</v>
+      </c>
+      <c r="C858">
+        <v>97805</v>
+      </c>
+      <c r="D858" t="s">
+        <v>17</v>
+      </c>
+      <c r="E858">
+        <v>17</v>
+      </c>
+      <c r="F858">
+        <v>10284415000</v>
+      </c>
+      <c r="O858" t="s">
+        <v>128</v>
+      </c>
+      <c r="P858" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="859" spans="1:16">
+      <c r="A859">
+        <v>2026</v>
+      </c>
+      <c r="B859" t="s">
+        <v>178</v>
+      </c>
+      <c r="C859">
+        <v>97805</v>
+      </c>
+      <c r="D859" t="s">
+        <v>17</v>
+      </c>
+      <c r="E859">
+        <v>17</v>
+      </c>
+      <c r="F859">
+        <v>10280627000</v>
+      </c>
+      <c r="O859" t="s">
+        <v>18</v>
+      </c>
+      <c r="P859" t="s">
         <v>180</v>
       </c>
-      <c r="C796">
+    </row>
+    <row r="860" spans="1:16">
+      <c r="A860">
+        <v>2026</v>
+      </c>
+      <c r="B860" t="s">
+        <v>178</v>
+      </c>
+      <c r="C860">
+        <v>97805</v>
+      </c>
+      <c r="D860" t="s">
+        <v>17</v>
+      </c>
+      <c r="E860">
+        <v>17</v>
+      </c>
+      <c r="F860">
+        <v>10280613000</v>
+      </c>
+      <c r="O860" t="s">
+        <v>18</v>
+      </c>
+      <c r="P860" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="861" spans="1:16">
+      <c r="A861">
+        <v>2026</v>
+      </c>
+      <c r="B861" t="s">
+        <v>178</v>
+      </c>
+      <c r="C861">
+        <v>97805</v>
+      </c>
+      <c r="D861" t="s">
+        <v>17</v>
+      </c>
+      <c r="E861">
+        <v>17</v>
+      </c>
+      <c r="F861">
+        <v>10280621000</v>
+      </c>
+      <c r="O861" t="s">
+        <v>18</v>
+      </c>
+      <c r="P861" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="862" spans="1:16">
+      <c r="A862">
+        <v>2026</v>
+      </c>
+      <c r="B862" t="s">
+        <v>178</v>
+      </c>
+      <c r="C862">
+        <v>97805</v>
+      </c>
+      <c r="D862" t="s">
+        <v>17</v>
+      </c>
+      <c r="E862">
+        <v>17</v>
+      </c>
+      <c r="F862">
+        <v>10280607000</v>
+      </c>
+      <c r="O862" t="s">
+        <v>18</v>
+      </c>
+      <c r="P862" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="863" spans="1:16">
+      <c r="A863">
+        <v>2026</v>
+      </c>
+      <c r="B863" t="s">
+        <v>178</v>
+      </c>
+      <c r="C863">
+        <v>97805</v>
+      </c>
+      <c r="D863" t="s">
+        <v>17</v>
+      </c>
+      <c r="E863">
+        <v>17</v>
+      </c>
+      <c r="F863">
+        <v>10340377000</v>
+      </c>
+      <c r="O863" t="s">
+        <v>128</v>
+      </c>
+      <c r="P863" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="864" spans="1:16">
+      <c r="A864">
+        <v>2026</v>
+      </c>
+      <c r="B864" t="s">
+        <v>178</v>
+      </c>
+      <c r="C864">
+        <v>97805</v>
+      </c>
+      <c r="D864" t="s">
+        <v>17</v>
+      </c>
+      <c r="E864">
+        <v>17</v>
+      </c>
+      <c r="F864">
+        <v>10291755000</v>
+      </c>
+      <c r="O864" t="s">
+        <v>128</v>
+      </c>
+      <c r="P864" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="865" spans="1:16">
+      <c r="A865">
+        <v>2026</v>
+      </c>
+      <c r="B865" t="s">
+        <v>178</v>
+      </c>
+      <c r="C865">
+        <v>97805</v>
+      </c>
+      <c r="D865" t="s">
+        <v>17</v>
+      </c>
+      <c r="E865">
+        <v>17</v>
+      </c>
+      <c r="F865">
+        <v>10280629000</v>
+      </c>
+      <c r="O865" t="s">
+        <v>18</v>
+      </c>
+      <c r="P865" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="866" spans="1:16">
+      <c r="A866">
+        <v>2026</v>
+      </c>
+      <c r="B866" t="s">
+        <v>178</v>
+      </c>
+      <c r="C866">
+        <v>97805</v>
+      </c>
+      <c r="D866" t="s">
+        <v>17</v>
+      </c>
+      <c r="E866">
+        <v>17</v>
+      </c>
+      <c r="F866">
+        <v>10280610000</v>
+      </c>
+      <c r="O866" t="s">
+        <v>18</v>
+      </c>
+      <c r="P866" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="867" spans="1:16">
+      <c r="A867">
+        <v>2026</v>
+      </c>
+      <c r="B867" t="s">
+        <v>178</v>
+      </c>
+      <c r="C867">
+        <v>97805</v>
+      </c>
+      <c r="D867" t="s">
+        <v>17</v>
+      </c>
+      <c r="E867">
+        <v>17</v>
+      </c>
+      <c r="F867">
+        <v>10340355000</v>
+      </c>
+      <c r="O867" t="s">
+        <v>128</v>
+      </c>
+      <c r="P867" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="868" spans="1:16">
+      <c r="A868">
+        <v>2026</v>
+      </c>
+      <c r="B868" t="s">
+        <v>178</v>
+      </c>
+      <c r="C868">
+        <v>97805</v>
+      </c>
+      <c r="D868" t="s">
+        <v>17</v>
+      </c>
+      <c r="E868">
+        <v>17</v>
+      </c>
+      <c r="F868">
+        <v>10340308000</v>
+      </c>
+      <c r="O868" t="s">
+        <v>128</v>
+      </c>
+      <c r="P868" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="869" spans="1:16">
+      <c r="A869">
+        <v>2026</v>
+      </c>
+      <c r="B869" t="s">
+        <v>178</v>
+      </c>
+      <c r="C869">
+        <v>97805</v>
+      </c>
+      <c r="D869" t="s">
+        <v>17</v>
+      </c>
+      <c r="E869">
+        <v>17</v>
+      </c>
+      <c r="F869">
+        <v>10280602000</v>
+      </c>
+      <c r="O869" t="s">
+        <v>18</v>
+      </c>
+      <c r="P869" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="870" spans="1:16">
+      <c r="A870">
+        <v>2026</v>
+      </c>
+      <c r="B870" t="s">
+        <v>178</v>
+      </c>
+      <c r="C870">
+        <v>97805</v>
+      </c>
+      <c r="D870" t="s">
+        <v>17</v>
+      </c>
+      <c r="E870">
+        <v>17</v>
+      </c>
+      <c r="F870">
+        <v>10340337000</v>
+      </c>
+      <c r="O870" t="s">
+        <v>128</v>
+      </c>
+      <c r="P870" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="871" spans="1:16">
+      <c r="A871">
+        <v>2026</v>
+      </c>
+      <c r="B871" t="s">
+        <v>178</v>
+      </c>
+      <c r="C871">
+        <v>97805</v>
+      </c>
+      <c r="D871" t="s">
+        <v>17</v>
+      </c>
+      <c r="E871">
+        <v>17</v>
+      </c>
+      <c r="F871">
+        <v>10409806000</v>
+      </c>
+      <c r="O871" t="s">
+        <v>128</v>
+      </c>
+      <c r="P871" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="872" spans="1:16">
+      <c r="A872">
+        <v>2026</v>
+      </c>
+      <c r="B872" t="s">
+        <v>178</v>
+      </c>
+      <c r="C872">
+        <v>97805</v>
+      </c>
+      <c r="D872" t="s">
+        <v>17</v>
+      </c>
+      <c r="E872">
+        <v>17</v>
+      </c>
+      <c r="F872">
+        <v>10280623000</v>
+      </c>
+      <c r="O872" t="s">
+        <v>18</v>
+      </c>
+      <c r="P872" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="873" spans="1:16">
+      <c r="A873">
+        <v>2026</v>
+      </c>
+      <c r="B873" t="s">
+        <v>178</v>
+      </c>
+      <c r="C873">
+        <v>97805</v>
+      </c>
+      <c r="D873" t="s">
+        <v>17</v>
+      </c>
+      <c r="E873">
+        <v>17</v>
+      </c>
+      <c r="F873">
+        <v>10340371000</v>
+      </c>
+      <c r="O873" t="s">
+        <v>128</v>
+      </c>
+      <c r="P873" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="874" spans="1:16">
+      <c r="A874">
+        <v>2026</v>
+      </c>
+      <c r="B874" t="s">
+        <v>178</v>
+      </c>
+      <c r="C874">
+        <v>97805</v>
+      </c>
+      <c r="D874" t="s">
+        <v>17</v>
+      </c>
+      <c r="E874">
+        <v>17</v>
+      </c>
+      <c r="F874">
+        <v>10280635000</v>
+      </c>
+      <c r="O874" t="s">
+        <v>18</v>
+      </c>
+      <c r="P874" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="875" spans="1:16">
+      <c r="A875">
+        <v>2026</v>
+      </c>
+      <c r="B875" t="s">
+        <v>178</v>
+      </c>
+      <c r="C875">
+        <v>97805</v>
+      </c>
+      <c r="D875" t="s">
+        <v>17</v>
+      </c>
+      <c r="E875">
+        <v>17</v>
+      </c>
+      <c r="F875">
+        <v>10280604000</v>
+      </c>
+      <c r="O875" t="s">
+        <v>18</v>
+      </c>
+      <c r="P875" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="876" spans="1:16">
+      <c r="A876">
+        <v>2026</v>
+      </c>
+      <c r="B876" t="s">
+        <v>178</v>
+      </c>
+      <c r="C876">
+        <v>97805</v>
+      </c>
+      <c r="D876" t="s">
+        <v>17</v>
+      </c>
+      <c r="E876">
+        <v>17</v>
+      </c>
+      <c r="F876">
+        <v>10340368000</v>
+      </c>
+      <c r="O876" t="s">
+        <v>128</v>
+      </c>
+      <c r="P876" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="877" spans="1:16">
+      <c r="A877">
+        <v>2026</v>
+      </c>
+      <c r="B877" t="s">
+        <v>178</v>
+      </c>
+      <c r="C877">
+        <v>97805</v>
+      </c>
+      <c r="D877" t="s">
+        <v>17</v>
+      </c>
+      <c r="E877">
+        <v>17</v>
+      </c>
+      <c r="F877">
+        <v>10291749000</v>
+      </c>
+      <c r="O877" t="s">
+        <v>128</v>
+      </c>
+      <c r="P877" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="878" spans="1:16">
+      <c r="A878">
+        <v>2026</v>
+      </c>
+      <c r="B878" t="s">
+        <v>178</v>
+      </c>
+      <c r="C878">
+        <v>97805</v>
+      </c>
+      <c r="D878" t="s">
+        <v>17</v>
+      </c>
+      <c r="E878">
+        <v>17</v>
+      </c>
+      <c r="F878">
+        <v>10340309000</v>
+      </c>
+      <c r="O878" t="s">
+        <v>128</v>
+      </c>
+      <c r="P878" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="879" spans="1:16">
+      <c r="A879">
+        <v>2026</v>
+      </c>
+      <c r="B879" t="s">
+        <v>178</v>
+      </c>
+      <c r="C879">
+        <v>97805</v>
+      </c>
+      <c r="D879" t="s">
+        <v>17</v>
+      </c>
+      <c r="E879">
+        <v>17</v>
+      </c>
+      <c r="F879">
+        <v>10292796000</v>
+      </c>
+      <c r="O879" t="s">
+        <v>128</v>
+      </c>
+      <c r="P879" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="880" spans="1:16">
+      <c r="A880">
+        <v>2026</v>
+      </c>
+      <c r="B880" t="s">
+        <v>178</v>
+      </c>
+      <c r="C880">
+        <v>97805</v>
+      </c>
+      <c r="D880" t="s">
+        <v>17</v>
+      </c>
+      <c r="E880">
+        <v>17</v>
+      </c>
+      <c r="F880">
+        <v>10280643000</v>
+      </c>
+      <c r="O880" t="s">
+        <v>18</v>
+      </c>
+      <c r="P880" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="881" spans="1:16">
+      <c r="A881">
+        <v>2026</v>
+      </c>
+      <c r="B881" t="s">
+        <v>178</v>
+      </c>
+      <c r="C881">
+        <v>97805</v>
+      </c>
+      <c r="D881" t="s">
+        <v>17</v>
+      </c>
+      <c r="E881">
+        <v>17</v>
+      </c>
+      <c r="F881">
+        <v>10284354000</v>
+      </c>
+      <c r="O881" t="s">
+        <v>128</v>
+      </c>
+      <c r="P881" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="882" spans="1:16">
+      <c r="A882">
+        <v>2026</v>
+      </c>
+      <c r="B882" t="s">
+        <v>178</v>
+      </c>
+      <c r="C882">
+        <v>97805</v>
+      </c>
+      <c r="D882" t="s">
+        <v>17</v>
+      </c>
+      <c r="E882">
+        <v>17</v>
+      </c>
+      <c r="F882">
+        <v>10340317000</v>
+      </c>
+      <c r="O882" t="s">
+        <v>128</v>
+      </c>
+      <c r="P882" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="883" spans="1:16">
+      <c r="A883">
+        <v>2026</v>
+      </c>
+      <c r="B883" t="s">
+        <v>178</v>
+      </c>
+      <c r="C883">
+        <v>97805</v>
+      </c>
+      <c r="D883" t="s">
+        <v>17</v>
+      </c>
+      <c r="E883">
+        <v>17</v>
+      </c>
+      <c r="F883">
+        <v>10340329000</v>
+      </c>
+      <c r="O883" t="s">
+        <v>128</v>
+      </c>
+      <c r="P883" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="884" spans="1:16">
+      <c r="A884">
+        <v>2026</v>
+      </c>
+      <c r="B884" t="s">
+        <v>178</v>
+      </c>
+      <c r="C884">
+        <v>97805</v>
+      </c>
+      <c r="D884" t="s">
+        <v>17</v>
+      </c>
+      <c r="E884">
+        <v>17</v>
+      </c>
+      <c r="F884">
+        <v>10280598000</v>
+      </c>
+      <c r="O884" t="s">
+        <v>18</v>
+      </c>
+      <c r="P884" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="885" spans="1:16">
+      <c r="A885">
+        <v>2026</v>
+      </c>
+      <c r="B885" t="s">
+        <v>178</v>
+      </c>
+      <c r="C885">
+        <v>97805</v>
+      </c>
+      <c r="D885" t="s">
+        <v>17</v>
+      </c>
+      <c r="E885">
+        <v>17</v>
+      </c>
+      <c r="F885">
+        <v>10280632000</v>
+      </c>
+      <c r="O885" t="s">
+        <v>18</v>
+      </c>
+      <c r="P885" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="886" spans="1:16">
+      <c r="A886">
+        <v>2026</v>
+      </c>
+      <c r="B886" t="s">
+        <v>178</v>
+      </c>
+      <c r="C886">
+        <v>97805</v>
+      </c>
+      <c r="D886" t="s">
+        <v>17</v>
+      </c>
+      <c r="E886">
+        <v>17</v>
+      </c>
+      <c r="F886">
+        <v>10340349000</v>
+      </c>
+      <c r="O886" t="s">
+        <v>128</v>
+      </c>
+      <c r="P886" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="887" spans="1:16">
+      <c r="A887">
+        <v>2026</v>
+      </c>
+      <c r="B887" t="s">
+        <v>178</v>
+      </c>
+      <c r="C887">
+        <v>97805</v>
+      </c>
+      <c r="D887" t="s">
+        <v>17</v>
+      </c>
+      <c r="E887">
+        <v>17</v>
+      </c>
+      <c r="F887">
+        <v>10340310000</v>
+      </c>
+      <c r="O887" t="s">
+        <v>128</v>
+      </c>
+      <c r="P887" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="888" spans="1:16">
+      <c r="A888">
+        <v>2026</v>
+      </c>
+      <c r="B888" t="s">
+        <v>178</v>
+      </c>
+      <c r="C888">
+        <v>97805</v>
+      </c>
+      <c r="D888" t="s">
+        <v>17</v>
+      </c>
+      <c r="E888">
+        <v>17</v>
+      </c>
+      <c r="F888">
+        <v>10280634000</v>
+      </c>
+      <c r="O888" t="s">
+        <v>18</v>
+      </c>
+      <c r="P888" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="889" spans="1:16">
+      <c r="A889">
+        <v>2026</v>
+      </c>
+      <c r="B889" t="s">
+        <v>178</v>
+      </c>
+      <c r="C889">
+        <v>97805</v>
+      </c>
+      <c r="D889" t="s">
+        <v>17</v>
+      </c>
+      <c r="E889">
+        <v>17</v>
+      </c>
+      <c r="F889">
+        <v>10340313000</v>
+      </c>
+      <c r="O889" t="s">
+        <v>128</v>
+      </c>
+      <c r="P889" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="890" spans="1:16">
+      <c r="A890">
+        <v>2026</v>
+      </c>
+      <c r="B890" t="s">
+        <v>178</v>
+      </c>
+      <c r="C890">
+        <v>97805</v>
+      </c>
+      <c r="D890" t="s">
+        <v>17</v>
+      </c>
+      <c r="E890">
+        <v>17</v>
+      </c>
+      <c r="F890">
+        <v>10280616000</v>
+      </c>
+      <c r="O890" t="s">
+        <v>18</v>
+      </c>
+      <c r="P890" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="891" spans="1:16">
+      <c r="A891">
+        <v>2026</v>
+      </c>
+      <c r="B891" t="s">
+        <v>181</v>
+      </c>
+      <c r="C891">
+        <v>97806</v>
+      </c>
+      <c r="D891" t="s">
+        <v>17</v>
+      </c>
+      <c r="E891">
+        <v>17</v>
+      </c>
+      <c r="F891">
+        <v>10323064000</v>
+      </c>
+      <c r="O891" t="s">
+        <v>74</v>
+      </c>
+      <c r="P891" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="892" spans="1:16">
+      <c r="A892">
+        <v>2026</v>
+      </c>
+      <c r="B892" t="s">
+        <v>181</v>
+      </c>
+      <c r="C892">
+        <v>97806</v>
+      </c>
+      <c r="D892" t="s">
+        <v>17</v>
+      </c>
+      <c r="E892">
+        <v>17</v>
+      </c>
+      <c r="F892">
+        <v>10358133000</v>
+      </c>
+      <c r="O892" t="s">
+        <v>74</v>
+      </c>
+      <c r="P892" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="893" spans="1:16">
+      <c r="A893">
+        <v>2026</v>
+      </c>
+      <c r="B893" t="s">
+        <v>181</v>
+      </c>
+      <c r="C893">
+        <v>97806</v>
+      </c>
+      <c r="D893" t="s">
+        <v>17</v>
+      </c>
+      <c r="E893">
+        <v>17</v>
+      </c>
+      <c r="F893">
+        <v>10289553000</v>
+      </c>
+      <c r="O893" t="s">
+        <v>74</v>
+      </c>
+      <c r="P893" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="894" spans="1:16">
+      <c r="A894">
+        <v>2026</v>
+      </c>
+      <c r="B894" t="s">
+        <v>181</v>
+      </c>
+      <c r="C894">
+        <v>97806</v>
+      </c>
+      <c r="D894" t="s">
+        <v>17</v>
+      </c>
+      <c r="E894">
+        <v>17</v>
+      </c>
+      <c r="F894">
+        <v>10371203000</v>
+      </c>
+      <c r="O894" t="s">
+        <v>74</v>
+      </c>
+      <c r="P894" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="895" spans="1:16">
+      <c r="A895">
+        <v>2026</v>
+      </c>
+      <c r="B895" t="s">
+        <v>181</v>
+      </c>
+      <c r="C895">
+        <v>97806</v>
+      </c>
+      <c r="D895" t="s">
+        <v>17</v>
+      </c>
+      <c r="E895">
+        <v>17</v>
+      </c>
+      <c r="F895">
+        <v>10289555000</v>
+      </c>
+      <c r="O895" t="s">
+        <v>74</v>
+      </c>
+      <c r="P895" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="896" spans="1:16">
+      <c r="A896">
+        <v>2026</v>
+      </c>
+      <c r="B896" t="s">
+        <v>181</v>
+      </c>
+      <c r="C896">
+        <v>97806</v>
+      </c>
+      <c r="D896" t="s">
+        <v>17</v>
+      </c>
+      <c r="E896">
+        <v>17</v>
+      </c>
+      <c r="F896">
+        <v>10348764000</v>
+      </c>
+      <c r="O896" t="s">
+        <v>74</v>
+      </c>
+      <c r="P896" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="897" spans="1:16">
+      <c r="A897">
+        <v>2026</v>
+      </c>
+      <c r="B897" t="s">
+        <v>181</v>
+      </c>
+      <c r="C897">
+        <v>97806</v>
+      </c>
+      <c r="D897" t="s">
+        <v>17</v>
+      </c>
+      <c r="E897">
+        <v>17</v>
+      </c>
+      <c r="F897">
+        <v>10289554000</v>
+      </c>
+      <c r="O897" t="s">
+        <v>74</v>
+      </c>
+      <c r="P897" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="898" spans="1:16">
+      <c r="A898">
+        <v>2026</v>
+      </c>
+      <c r="B898" t="s">
+        <v>181</v>
+      </c>
+      <c r="C898">
+        <v>97806</v>
+      </c>
+      <c r="D898" t="s">
+        <v>17</v>
+      </c>
+      <c r="E898">
+        <v>17</v>
+      </c>
+      <c r="F898">
+        <v>10326665000</v>
+      </c>
+      <c r="O898" t="s">
+        <v>74</v>
+      </c>
+      <c r="P898" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="899" spans="1:16">
+      <c r="A899">
+        <v>2026</v>
+      </c>
+      <c r="B899" t="s">
+        <v>181</v>
+      </c>
+      <c r="C899">
+        <v>97806</v>
+      </c>
+      <c r="D899" t="s">
+        <v>17</v>
+      </c>
+      <c r="E899">
+        <v>17</v>
+      </c>
+      <c r="F899">
+        <v>10318872000</v>
+      </c>
+      <c r="O899" t="s">
+        <v>74</v>
+      </c>
+      <c r="P899" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="900" spans="1:16">
+      <c r="A900">
+        <v>2026</v>
+      </c>
+      <c r="B900" t="s">
+        <v>183</v>
+      </c>
+      <c r="C900">
+        <v>97807</v>
+      </c>
+      <c r="D900" t="s">
+        <v>17</v>
+      </c>
+      <c r="E900">
+        <v>17</v>
+      </c>
+      <c r="F900">
+        <v>10410911000</v>
+      </c>
+      <c r="O900" t="s">
+        <v>67</v>
+      </c>
+      <c r="P900" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="901" spans="1:16">
+      <c r="A901">
+        <v>2026</v>
+      </c>
+      <c r="B901" t="s">
+        <v>183</v>
+      </c>
+      <c r="C901">
+        <v>97807</v>
+      </c>
+      <c r="D901" t="s">
+        <v>17</v>
+      </c>
+      <c r="E901">
+        <v>17</v>
+      </c>
+      <c r="F901">
+        <v>10290602000</v>
+      </c>
+      <c r="O901" t="s">
+        <v>67</v>
+      </c>
+      <c r="P901" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="902" spans="1:16">
+      <c r="A902">
+        <v>2026</v>
+      </c>
+      <c r="B902" t="s">
+        <v>183</v>
+      </c>
+      <c r="C902">
+        <v>97807</v>
+      </c>
+      <c r="D902" t="s">
+        <v>17</v>
+      </c>
+      <c r="E902">
+        <v>17</v>
+      </c>
+      <c r="F902">
+        <v>10338825000</v>
+      </c>
+      <c r="O902" t="s">
+        <v>67</v>
+      </c>
+      <c r="P902" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="903" spans="1:16">
+      <c r="A903">
+        <v>2026</v>
+      </c>
+      <c r="B903" t="s">
+        <v>183</v>
+      </c>
+      <c r="C903">
+        <v>97807</v>
+      </c>
+      <c r="D903" t="s">
+        <v>17</v>
+      </c>
+      <c r="E903">
+        <v>17</v>
+      </c>
+      <c r="F903">
+        <v>10285865000</v>
+      </c>
+      <c r="O903" t="s">
+        <v>67</v>
+      </c>
+      <c r="P903" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="904" spans="1:16">
+      <c r="A904">
+        <v>2026</v>
+      </c>
+      <c r="B904" t="s">
+        <v>183</v>
+      </c>
+      <c r="C904">
+        <v>97807</v>
+      </c>
+      <c r="D904" t="s">
+        <v>17</v>
+      </c>
+      <c r="E904">
+        <v>17</v>
+      </c>
+      <c r="F904">
+        <v>10313213000</v>
+      </c>
+      <c r="O904" t="s">
+        <v>67</v>
+      </c>
+      <c r="P904" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="905" spans="1:16">
+      <c r="A905">
+        <v>2026</v>
+      </c>
+      <c r="B905" t="s">
+        <v>183</v>
+      </c>
+      <c r="C905">
+        <v>97807</v>
+      </c>
+      <c r="D905" t="s">
+        <v>17</v>
+      </c>
+      <c r="E905">
+        <v>17</v>
+      </c>
+      <c r="F905">
+        <v>10315616000</v>
+      </c>
+      <c r="O905" t="s">
+        <v>67</v>
+      </c>
+      <c r="P905" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="906" spans="1:16">
+      <c r="A906">
+        <v>2026</v>
+      </c>
+      <c r="B906" t="s">
+        <v>183</v>
+      </c>
+      <c r="C906">
+        <v>97807</v>
+      </c>
+      <c r="D906" t="s">
+        <v>17</v>
+      </c>
+      <c r="E906">
+        <v>17</v>
+      </c>
+      <c r="F906">
+        <v>10327583000</v>
+      </c>
+      <c r="O906" t="s">
+        <v>67</v>
+      </c>
+      <c r="P906" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="907" spans="1:16">
+      <c r="A907">
+        <v>2026</v>
+      </c>
+      <c r="B907" t="s">
+        <v>183</v>
+      </c>
+      <c r="C907">
+        <v>97807</v>
+      </c>
+      <c r="D907" t="s">
+        <v>17</v>
+      </c>
+      <c r="E907">
+        <v>17</v>
+      </c>
+      <c r="F907">
+        <v>10338843000</v>
+      </c>
+      <c r="O907" t="s">
+        <v>67</v>
+      </c>
+      <c r="P907" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="908" spans="1:16">
+      <c r="A908">
+        <v>2026</v>
+      </c>
+      <c r="B908" t="s">
+        <v>183</v>
+      </c>
+      <c r="C908">
+        <v>97807</v>
+      </c>
+      <c r="D908" t="s">
+        <v>17</v>
+      </c>
+      <c r="E908">
+        <v>17</v>
+      </c>
+      <c r="F908">
+        <v>10416054000</v>
+      </c>
+      <c r="O908" t="s">
+        <v>67</v>
+      </c>
+      <c r="P908" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="909" spans="1:16">
+      <c r="A909">
+        <v>2026</v>
+      </c>
+      <c r="B909" t="s">
+        <v>183</v>
+      </c>
+      <c r="C909">
+        <v>97807</v>
+      </c>
+      <c r="D909" t="s">
+        <v>17</v>
+      </c>
+      <c r="E909">
+        <v>17</v>
+      </c>
+      <c r="F909">
+        <v>10337101000</v>
+      </c>
+      <c r="O909" t="s">
+        <v>67</v>
+      </c>
+      <c r="P909" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="910" spans="1:16">
+      <c r="A910">
+        <v>2026</v>
+      </c>
+      <c r="B910" t="s">
+        <v>183</v>
+      </c>
+      <c r="C910">
+        <v>97807</v>
+      </c>
+      <c r="D910" t="s">
+        <v>17</v>
+      </c>
+      <c r="E910">
+        <v>17</v>
+      </c>
+      <c r="F910">
+        <v>10331252000</v>
+      </c>
+      <c r="O910" t="s">
+        <v>67</v>
+      </c>
+      <c r="P910" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="911" spans="1:16">
+      <c r="A911">
+        <v>2026</v>
+      </c>
+      <c r="B911" t="s">
+        <v>183</v>
+      </c>
+      <c r="C911">
+        <v>97807</v>
+      </c>
+      <c r="D911" t="s">
+        <v>17</v>
+      </c>
+      <c r="E911">
+        <v>17</v>
+      </c>
+      <c r="F911">
+        <v>10290443000</v>
+      </c>
+      <c r="O911" t="s">
+        <v>67</v>
+      </c>
+      <c r="P911" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="912" spans="1:16">
+      <c r="A912">
+        <v>2026</v>
+      </c>
+      <c r="B912" t="s">
+        <v>185</v>
+      </c>
+      <c r="C912">
+        <v>97810</v>
+      </c>
+      <c r="D912" t="s">
+        <v>17</v>
+      </c>
+      <c r="E912">
+        <v>17</v>
+      </c>
+      <c r="F912">
+        <v>10289380000</v>
+      </c>
+      <c r="O912" t="s">
+        <v>27</v>
+      </c>
+      <c r="P912" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="913" spans="1:16">
+      <c r="A913">
+        <v>2026</v>
+      </c>
+      <c r="B913" t="s">
+        <v>185</v>
+      </c>
+      <c r="C913">
+        <v>97810</v>
+      </c>
+      <c r="D913" t="s">
+        <v>17</v>
+      </c>
+      <c r="E913">
+        <v>17</v>
+      </c>
+      <c r="F913">
+        <v>10358516000</v>
+      </c>
+      <c r="O913" t="s">
+        <v>27</v>
+      </c>
+      <c r="P913" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="914" spans="1:16">
+      <c r="A914">
+        <v>2026</v>
+      </c>
+      <c r="B914" t="s">
+        <v>185</v>
+      </c>
+      <c r="C914">
+        <v>97810</v>
+      </c>
+      <c r="D914" t="s">
+        <v>17</v>
+      </c>
+      <c r="E914">
+        <v>17</v>
+      </c>
+      <c r="F914">
+        <v>10327967000</v>
+      </c>
+      <c r="O914" t="s">
+        <v>27</v>
+      </c>
+      <c r="P914" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="915" spans="1:16">
+      <c r="A915">
+        <v>2026</v>
+      </c>
+      <c r="B915" t="s">
+        <v>185</v>
+      </c>
+      <c r="C915">
+        <v>97810</v>
+      </c>
+      <c r="D915" t="s">
+        <v>17</v>
+      </c>
+      <c r="E915">
+        <v>17</v>
+      </c>
+      <c r="F915">
+        <v>10327795000</v>
+      </c>
+      <c r="O915" t="s">
+        <v>27</v>
+      </c>
+      <c r="P915" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="916" spans="1:16">
+      <c r="A916">
+        <v>2026</v>
+      </c>
+      <c r="B916" t="s">
+        <v>185</v>
+      </c>
+      <c r="C916">
+        <v>97810</v>
+      </c>
+      <c r="D916" t="s">
+        <v>17</v>
+      </c>
+      <c r="E916">
+        <v>17</v>
+      </c>
+      <c r="F916">
+        <v>10288679000</v>
+      </c>
+      <c r="O916" t="s">
+        <v>27</v>
+      </c>
+      <c r="P916" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="917" spans="1:16">
+      <c r="A917">
+        <v>2026</v>
+      </c>
+      <c r="B917" t="s">
+        <v>185</v>
+      </c>
+      <c r="C917">
+        <v>97810</v>
+      </c>
+      <c r="D917" t="s">
+        <v>17</v>
+      </c>
+      <c r="E917">
+        <v>17</v>
+      </c>
+      <c r="F917">
+        <v>10358504000</v>
+      </c>
+      <c r="O917" t="s">
+        <v>27</v>
+      </c>
+      <c r="P917" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="918" spans="1:16">
+      <c r="A918">
+        <v>2026</v>
+      </c>
+      <c r="B918" t="s">
+        <v>187</v>
+      </c>
+      <c r="C918">
+        <v>97811</v>
+      </c>
+      <c r="D918" t="s">
+        <v>17</v>
+      </c>
+      <c r="E918">
+        <v>17</v>
+      </c>
+      <c r="F918">
+        <v>10280674000</v>
+      </c>
+      <c r="O918" t="s">
+        <v>43</v>
+      </c>
+      <c r="P918" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="919" spans="1:16">
+      <c r="A919">
+        <v>2026</v>
+      </c>
+      <c r="B919" t="s">
+        <v>187</v>
+      </c>
+      <c r="C919">
+        <v>97811</v>
+      </c>
+      <c r="D919" t="s">
+        <v>17</v>
+      </c>
+      <c r="E919">
+        <v>17</v>
+      </c>
+      <c r="F919">
+        <v>10328767000</v>
+      </c>
+      <c r="O919" t="s">
+        <v>43</v>
+      </c>
+      <c r="P919" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="920" spans="1:16">
+      <c r="A920">
+        <v>2026</v>
+      </c>
+      <c r="B920" t="s">
+        <v>187</v>
+      </c>
+      <c r="C920">
+        <v>97811</v>
+      </c>
+      <c r="D920" t="s">
+        <v>17</v>
+      </c>
+      <c r="E920">
+        <v>17</v>
+      </c>
+      <c r="F920">
+        <v>10297905000</v>
+      </c>
+      <c r="O920" t="s">
+        <v>43</v>
+      </c>
+      <c r="P920" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="921" spans="1:16">
+      <c r="A921">
+        <v>2026</v>
+      </c>
+      <c r="B921" t="s">
+        <v>187</v>
+      </c>
+      <c r="C921">
+        <v>97811</v>
+      </c>
+      <c r="D921" t="s">
+        <v>17</v>
+      </c>
+      <c r="E921">
+        <v>17</v>
+      </c>
+      <c r="F921">
+        <v>10280678000</v>
+      </c>
+      <c r="O921" t="s">
+        <v>43</v>
+      </c>
+      <c r="P921" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="922" spans="1:16">
+      <c r="A922">
+        <v>2026</v>
+      </c>
+      <c r="B922" t="s">
+        <v>187</v>
+      </c>
+      <c r="C922">
+        <v>97811</v>
+      </c>
+      <c r="D922" t="s">
+        <v>17</v>
+      </c>
+      <c r="E922">
+        <v>17</v>
+      </c>
+      <c r="F922">
+        <v>10280673000</v>
+      </c>
+      <c r="O922" t="s">
+        <v>43</v>
+      </c>
+      <c r="P922" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="923" spans="1:16">
+      <c r="A923">
+        <v>2026</v>
+      </c>
+      <c r="B923" t="s">
+        <v>187</v>
+      </c>
+      <c r="C923">
+        <v>97811</v>
+      </c>
+      <c r="D923" t="s">
+        <v>17</v>
+      </c>
+      <c r="E923">
+        <v>17</v>
+      </c>
+      <c r="F923">
+        <v>10371781000</v>
+      </c>
+      <c r="O923" t="s">
+        <v>43</v>
+      </c>
+      <c r="P923" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="924" spans="1:16">
+      <c r="A924">
+        <v>2026</v>
+      </c>
+      <c r="B924" t="s">
+        <v>187</v>
+      </c>
+      <c r="C924">
+        <v>97811</v>
+      </c>
+      <c r="D924" t="s">
+        <v>17</v>
+      </c>
+      <c r="E924">
+        <v>17</v>
+      </c>
+      <c r="F924">
+        <v>10370179000</v>
+      </c>
+      <c r="O924" t="s">
+        <v>43</v>
+      </c>
+      <c r="P924" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="925" spans="1:16">
+      <c r="A925">
+        <v>2026</v>
+      </c>
+      <c r="B925" t="s">
+        <v>187</v>
+      </c>
+      <c r="C925">
+        <v>97811</v>
+      </c>
+      <c r="D925" t="s">
+        <v>17</v>
+      </c>
+      <c r="E925">
+        <v>17</v>
+      </c>
+      <c r="F925">
+        <v>10280506000</v>
+      </c>
+      <c r="O925" t="s">
+        <v>43</v>
+      </c>
+      <c r="P925" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="926" spans="1:16">
+      <c r="A926">
+        <v>2026</v>
+      </c>
+      <c r="B926" t="s">
+        <v>187</v>
+      </c>
+      <c r="C926">
+        <v>97811</v>
+      </c>
+      <c r="D926" t="s">
+        <v>17</v>
+      </c>
+      <c r="E926">
+        <v>17</v>
+      </c>
+      <c r="F926">
+        <v>10358970000</v>
+      </c>
+      <c r="O926" t="s">
+        <v>43</v>
+      </c>
+      <c r="P926" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="927" spans="1:16">
+      <c r="A927">
+        <v>2026</v>
+      </c>
+      <c r="B927" t="s">
+        <v>187</v>
+      </c>
+      <c r="C927">
+        <v>97811</v>
+      </c>
+      <c r="D927" t="s">
+        <v>17</v>
+      </c>
+      <c r="E927">
+        <v>17</v>
+      </c>
+      <c r="F927">
+        <v>10417969000</v>
+      </c>
+      <c r="O927" t="s">
+        <v>43</v>
+      </c>
+      <c r="P927" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="928" spans="1:16">
+      <c r="A928">
+        <v>2026</v>
+      </c>
+      <c r="B928" t="s">
+        <v>187</v>
+      </c>
+      <c r="C928">
+        <v>97811</v>
+      </c>
+      <c r="D928" t="s">
+        <v>17</v>
+      </c>
+      <c r="E928">
+        <v>17</v>
+      </c>
+      <c r="F928">
+        <v>10356328000</v>
+      </c>
+      <c r="O928" t="s">
+        <v>43</v>
+      </c>
+      <c r="P928" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="929" spans="1:16">
+      <c r="A929">
+        <v>2026</v>
+      </c>
+      <c r="B929" t="s">
+        <v>187</v>
+      </c>
+      <c r="C929">
+        <v>97811</v>
+      </c>
+      <c r="D929" t="s">
+        <v>17</v>
+      </c>
+      <c r="E929">
+        <v>17</v>
+      </c>
+      <c r="F929">
+        <v>10312519000</v>
+      </c>
+      <c r="O929" t="s">
+        <v>43</v>
+      </c>
+      <c r="P929" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="930" spans="1:16">
+      <c r="A930">
+        <v>2026</v>
+      </c>
+      <c r="B930" t="s">
+        <v>187</v>
+      </c>
+      <c r="C930">
+        <v>97811</v>
+      </c>
+      <c r="D930" t="s">
+        <v>17</v>
+      </c>
+      <c r="E930">
+        <v>17</v>
+      </c>
+      <c r="F930">
+        <v>10333741000</v>
+      </c>
+      <c r="O930" t="s">
+        <v>43</v>
+      </c>
+      <c r="P930" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="931" spans="1:16">
+      <c r="A931">
+        <v>2026</v>
+      </c>
+      <c r="B931" t="s">
+        <v>187</v>
+      </c>
+      <c r="C931">
+        <v>97811</v>
+      </c>
+      <c r="D931" t="s">
+        <v>17</v>
+      </c>
+      <c r="E931">
+        <v>17</v>
+      </c>
+      <c r="F931">
+        <v>10280493000</v>
+      </c>
+      <c r="O931" t="s">
+        <v>43</v>
+      </c>
+      <c r="P931" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="932" spans="1:16">
+      <c r="A932">
+        <v>2026</v>
+      </c>
+      <c r="B932" t="s">
+        <v>187</v>
+      </c>
+      <c r="C932">
+        <v>97811</v>
+      </c>
+      <c r="D932" t="s">
+        <v>17</v>
+      </c>
+      <c r="E932">
+        <v>17</v>
+      </c>
+      <c r="F932">
+        <v>10360158000</v>
+      </c>
+      <c r="O932" t="s">
+        <v>43</v>
+      </c>
+      <c r="P932" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="933" spans="1:16">
+      <c r="A933">
+        <v>2026</v>
+      </c>
+      <c r="B933" t="s">
+        <v>187</v>
+      </c>
+      <c r="C933">
+        <v>97811</v>
+      </c>
+      <c r="D933" t="s">
+        <v>17</v>
+      </c>
+      <c r="E933">
+        <v>17</v>
+      </c>
+      <c r="F933">
+        <v>10280676000</v>
+      </c>
+      <c r="O933" t="s">
+        <v>43</v>
+      </c>
+      <c r="P933" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="934" spans="1:16">
+      <c r="A934">
+        <v>2026</v>
+      </c>
+      <c r="B934" t="s">
+        <v>187</v>
+      </c>
+      <c r="C934">
+        <v>97811</v>
+      </c>
+      <c r="D934" t="s">
+        <v>17</v>
+      </c>
+      <c r="E934">
+        <v>17</v>
+      </c>
+      <c r="F934">
+        <v>10280510000</v>
+      </c>
+      <c r="O934" t="s">
+        <v>43</v>
+      </c>
+      <c r="P934" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="935" spans="1:16">
+      <c r="A935">
+        <v>2026</v>
+      </c>
+      <c r="B935" t="s">
+        <v>187</v>
+      </c>
+      <c r="C935">
+        <v>97811</v>
+      </c>
+      <c r="D935" t="s">
+        <v>17</v>
+      </c>
+      <c r="E935">
+        <v>17</v>
+      </c>
+      <c r="F935">
+        <v>10343494000</v>
+      </c>
+      <c r="O935" t="s">
+        <v>43</v>
+      </c>
+      <c r="P935" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="936" spans="1:16">
+      <c r="A936">
+        <v>2026</v>
+      </c>
+      <c r="B936" t="s">
+        <v>187</v>
+      </c>
+      <c r="C936">
+        <v>97811</v>
+      </c>
+      <c r="D936" t="s">
+        <v>17</v>
+      </c>
+      <c r="E936">
+        <v>17</v>
+      </c>
+      <c r="F936">
+        <v>10280498000</v>
+      </c>
+      <c r="O936" t="s">
+        <v>43</v>
+      </c>
+      <c r="P936" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="937" spans="1:16">
+      <c r="A937">
+        <v>2026</v>
+      </c>
+      <c r="B937" t="s">
+        <v>189</v>
+      </c>
+      <c r="C937">
         <v>97879</v>
       </c>
-      <c r="D796" t="s">
-[...5 lines deleted...]
-      <c r="F796">
+      <c r="D937" t="s">
+        <v>17</v>
+      </c>
+      <c r="E937">
+        <v>17</v>
+      </c>
+      <c r="F937">
+        <v>10310158000</v>
+      </c>
+      <c r="O937" t="s">
+        <v>27</v>
+      </c>
+      <c r="P937" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="938" spans="1:16">
+      <c r="A938">
+        <v>2026</v>
+      </c>
+      <c r="B938" t="s">
+        <v>189</v>
+      </c>
+      <c r="C938">
+        <v>97879</v>
+      </c>
+      <c r="D938" t="s">
+        <v>17</v>
+      </c>
+      <c r="E938">
+        <v>17</v>
+      </c>
+      <c r="F938">
+        <v>10318074000</v>
+      </c>
+      <c r="O938" t="s">
+        <v>27</v>
+      </c>
+      <c r="P938" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="939" spans="1:16">
+      <c r="A939">
+        <v>2026</v>
+      </c>
+      <c r="B939" t="s">
+        <v>189</v>
+      </c>
+      <c r="C939">
+        <v>97879</v>
+      </c>
+      <c r="D939" t="s">
+        <v>17</v>
+      </c>
+      <c r="E939">
+        <v>17</v>
+      </c>
+      <c r="F939">
+        <v>10310152000</v>
+      </c>
+      <c r="O939" t="s">
+        <v>27</v>
+      </c>
+      <c r="P939" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="940" spans="1:16">
+      <c r="A940">
+        <v>2026</v>
+      </c>
+      <c r="B940" t="s">
+        <v>189</v>
+      </c>
+      <c r="C940">
+        <v>97879</v>
+      </c>
+      <c r="D940" t="s">
+        <v>17</v>
+      </c>
+      <c r="E940">
+        <v>17</v>
+      </c>
+      <c r="F940">
+        <v>10310230000</v>
+      </c>
+      <c r="O940" t="s">
+        <v>27</v>
+      </c>
+      <c r="P940" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="941" spans="1:16">
+      <c r="A941">
+        <v>2026</v>
+      </c>
+      <c r="B941" t="s">
+        <v>189</v>
+      </c>
+      <c r="C941">
+        <v>97879</v>
+      </c>
+      <c r="D941" t="s">
+        <v>17</v>
+      </c>
+      <c r="E941">
+        <v>17</v>
+      </c>
+      <c r="F941">
+        <v>10277709000</v>
+      </c>
+      <c r="O941" t="s">
+        <v>27</v>
+      </c>
+      <c r="P941" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="942" spans="1:16">
+      <c r="A942">
+        <v>2026</v>
+      </c>
+      <c r="B942" t="s">
+        <v>189</v>
+      </c>
+      <c r="C942">
+        <v>97879</v>
+      </c>
+      <c r="D942" t="s">
+        <v>17</v>
+      </c>
+      <c r="E942">
+        <v>17</v>
+      </c>
+      <c r="F942">
         <v>10277705000</v>
       </c>
-      <c r="O796" t="s">
+      <c r="O942" t="s">
         <v>27</v>
       </c>
-      <c r="P796" t="s">
-        <v>181</v>
+      <c r="P942" t="s">
+        <v>190</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">